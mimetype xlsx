--- v0 (2026-04-06)
+++ v1 (2026-04-26)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Planning\policy\0.0 - Local Plan New NPPF 2024\Consultation\HPSSC Reg 18 reporting\Final responses for committee\For Matt to upload\To be uploaded\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tonbridgeandmallingbc-my.sharepoint.com/personal/mccs_tmbc_gov_uk/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EBCBDAC8-4AF0-407D-9C6E-38A18FBD09AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{EBCBDAC8-4AF0-407D-9C6E-38A18FBD09AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{22090972-D77D-4C79-9B48-997F2CFB5BF9}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3A1321EA-138F-431D-ACC4-0990CB8AEEAF}"/>
+    <workbookView xWindow="8895" yWindow="1365" windowWidth="18780" windowHeight="13320" xr2:uid="{3A1321EA-138F-431D-ACC4-0990CB8AEEAF}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$D$109</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -607,53 +607,50 @@
   <si>
     <t>CPRE Kent</t>
   </si>
   <si>
     <t>6983177f62ee78b0a84b6d9f</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770199194/projects/66141b65e0f4436148cf409d/respondent-upload/bjx2x49nel0dd4rp33q6.pdf</t>
   </si>
   <si>
     <t>Diocese of Rochester</t>
   </si>
   <si>
     <t>698369e536a73c04f498136c</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770219381/projects/66141b65e0f4436148cf409d/respondent-upload/cvzlvxr2ohf6vfb0ag1e.pdf</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130649/projects/66141b65e0f4436148cf409d/respondent-upload/gymkmfbqbps94yyvnrza.pdf</t>
   </si>
   <si>
     <t>69835401d57be146e36f8d37</t>
   </si>
   <si>
-    <t>KCC Response to Tonbridge and Malling Local Plan Final.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Mereworth &amp; Kings Hill Scout Group</t>
   </si>
   <si>
     <t>694165b6f70c5b0be90f1d9e</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770135941/projects/66141b65e0f4436148cf409d/respondent-upload/khk8g2d8l6liaw1mlmwv.pdf</t>
   </si>
   <si>
     <t>National Grid Electricity Transmission</t>
   </si>
   <si>
     <t>698332c9d57be146e36f8d19</t>
   </si>
   <si>
     <t>https://www.tmbc.gov.uk/downloads/file/4650/national-grid-electricity-transmission-redacted</t>
   </si>
   <si>
     <t>National Highways</t>
   </si>
   <si>
     <t>69834d0bd57be146e36f8d1c</t>
   </si>
   <si>
     <t>https://www.tmbc.gov.uk/downloads/file/4648/national-highways-redacted</t>
@@ -2726,50 +2723,53 @@
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764405509/projects/66141b65e0f4436148cf409d/respondent-upload/zaz1r8ebqw19hventcik.jpg</t>
   </si>
   <si>
     <t>692875ce90a6695c02e50c34</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764259950/projects/66141b65e0f4436148cf409d/respondent-upload/k5lhiz5ayudy2ysbvlcs.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770290599/projects/66141b65e0f4436148cf409d/respondent-upload/lticftgbhxhdggm5tkxc.pdf </t>
   </si>
   <si>
     <t>https://www.tmbc.gov.uk/downloads/file/4642/mt-redacted</t>
   </si>
   <si>
     <t>Development Allocations</t>
   </si>
   <si>
     <t>Southern Water</t>
   </si>
   <si>
     <t>694abe53c10411c6dcb6b000</t>
   </si>
   <si>
     <t>https://www.tmbc.gov.uk/downloads/file/4739/251223-southern-water-reg18-lp-response</t>
+  </si>
+  <si>
+    <t>https://www.tmbc.gov.uk/downloads/file/4629/kcc-response-to-tonbridge-and-malling-local-plan-final</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -2855,95 +2855,92 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -3288,559 +3285,559 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235226/projects/66141b65e0f4436148cf409d/respondent-upload/spxkhm3jlbhhxqwq3hxm.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075349/projects/66141b65e0f4436148cf409d/respondent-upload/trnkjg0my67hrs5jrqqr.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769162744/projects/66141b65e0f4436148cf409d/respondent-upload/lly8b6qnznxjbgh2tqrl.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405600/projects/66141b65e0f4436148cf409d/respondent-upload/gaha2iuqknzghdbugs7s.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/d6clesbzoyddtxvdhu81.jpg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769612929/projects/66141b65e0f4436148cf409d/respondent-upload/wyt3ncfacvm0dixciiph.jpg" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766402017/projects/66141b65e0f4436148cf409d/respondent-upload/ktbcbygzrpphwp0knpmj.png" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766592719/projects/66141b65e0f4436148cf409d/respondent-upload/z4nko3vmyioc11a7ersp.jpg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309840/projects/66141b65e0f4436148cf409d/respondent-upload/pihpzaqpb5kk6o2dgee1.jpg" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4701/ahd-redacted" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393558/projects/66141b65e0f4436148cf409d/respondent-upload/awifsv335n2xjqzjinpt.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767374748/projects/66141b65e0f4436148cf409d/respondent-upload/hoomkp3e427mc5m7wdcw.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768830045/projects/66141b65e0f4436148cf409d/respondent-upload/gna31xeauj0rgg6vajpm.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770216536/projects/66141b65e0f4436148cf409d/respondent-upload/ufcfdntfvcwfrotnlxdn.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030700/projects/66141b65e0f4436148cf409d/respondent-upload/ysxknpicpujl2d6cpew0.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002567/projects/66141b65e0f4436148cf409d/respondent-upload/ncio3v6b8epawstzd2nv.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770126794/projects/66141b65e0f4436148cf409d/respondent-upload/i5yxyo5xniwnzjrhfyzc.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767096258/projects/66141b65e0f4436148cf409d/respondent-upload/ag0xcmcbakuynaiexcnf.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361308/projects/66141b65e0f4436148cf409d/respondent-upload/wvy1hwokeyeu1ou2scjh.jpg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764941034/projects/66141b65e0f4436148cf409d/respondent-upload/h4swhxbwgkv07knvpqg2.jpg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769005104/projects/66141b65e0f4436148cf409d/respondent-upload/mkugczifenhz9ygjbwia.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4599/fg-redacted" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766404001/projects/66141b65e0f4436148cf409d/respondent-upload/unn4cs25gi9uz0uioifl.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770127729/projects/66141b65e0f4436148cf409d/respondent-upload/zxeyszmhdwun5p7hznwx.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075343/projects/66141b65e0f4436148cf409d/respondent-upload/bywtquklomgyqylnssas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078450/projects/66141b65e0f4436148cf409d/respondent-upload/z3ssk7vyppnctwmctlap.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577221/projects/66141b65e0f4436148cf409d/respondent-upload/i2gmt4x7y6msnggpdzx7.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765965472/projects/66141b65e0f4436148cf409d/respondent-upload/iwdqayx4n10ssg1q2bxf.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4576/david-lock-associates-for-hallam-land-redacted" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171588/projects/66141b65e0f4436148cf409d/respondent-upload/iqz23w0lesyotuanmuqc.jpg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099130/projects/66141b65e0f4436148cf409d/respondent-upload/of58conjynefwyi79vo1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767282416/projects/66141b65e0f4436148cf409d/respondent-upload/srryepmmpmuo5v6zdr5v.jpg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4672/sponden-estates-obo-espalier-property-projects-009-ltd-redacted" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387822/projects/66141b65e0f4436148cf409d/respondent-upload/cptxt6o7lqkdsuamtkii.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4643/mc-redacted" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768392545/projects/66141b65e0f4436148cf409d/respondent-upload/p1cexiaalawlnadhppef.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770373076/projects/66141b65e0f4436148cf409d/respondent-upload/opmovyonszou42tx3apm.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/xn5jpqwlhpadvbo4b3pg.jpg" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766566952/projects/66141b65e0f4436148cf409d/respondent-upload/o05qezjudpjcll30dcsh.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4651/mmab-redacted" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4568/conserve-ightham-redacted" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766162863/projects/66141b65e0f4436148cf409d/respondent-upload/ucsr2spdtpto7ew73pww.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299037/projects/66141b65e0f4436148cf409d/respondent-upload/su1s0uiiacakykkofaqr.jpg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765037100/projects/66141b65e0f4436148cf409d/respondent-upload/phdpmc8vniwk4lbfe0wo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390549/projects/66141b65e0f4436148cf409d/respondent-upload/uexmsd2zvmojgmj6pva1.jpg" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4623/jmss-redacted" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4739/251223-southern-water-reg18-lp-response" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075534/projects/66141b65e0f4436148cf409d/respondent-upload/vbi7dhyf3qqwd32pcgvk.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235313/projects/66141b65e0f4436148cf409d/respondent-upload/dfdscawfi1yfldjxulgj.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393786/projects/66141b65e0f4436148cf409d/respondent-upload/b4cdbtxkuuiikghk4giw.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769783047/projects/66141b65e0f4436148cf409d/respondent-upload/okizhhvbtbhli8xqfysp.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766403811/projects/66141b65e0f4436148cf409d/respondent-upload/i0evvylyk0oaqkezoqs2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130500/projects/66141b65e0f4436148cf409d/respondent-upload/enqlf8onxoizexyzy28h.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770207890/projects/66141b65e0f4436148cf409d/respondent-upload/mshtrj796aew9fprdbxs.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171590/projects/66141b65e0f4436148cf409d/respondent-upload/w8uljwlhiecqi6anmxzc.jpg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766337929/projects/66141b65e0f4436148cf409d/respondent-upload/vahzgdpfaaer2hiix2wu.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765910146/projects/66141b65e0f4436148cf409d/respondent-upload/vf4eo9vkvw11k3s7hxz5.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030593/projects/66141b65e0f4436148cf409d/respondent-upload/id6iubb2440oh0hq3zjp.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099000/projects/66141b65e0f4436148cf409d/respondent-upload/j9vlysnp5rzqtrpqorxf.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767281942/projects/66141b65e0f4436148cf409d/respondent-upload/caxenvdbpw0kui1nrtss.jpg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309838/projects/66141b65e0f4436148cf409d/respondent-upload/sno01b4wtlygpb3vmjbf.jpg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/wmiefy6ot2dybabjzxdy.jpg" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4667/sponden-estates-obo-espalier-property-projects-009-ltd-2-redacted" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4595/edce-redacted" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4690/ab-redacted" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4634/kent-sme-developers-network-redacted" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770360601/projects/66141b65e0f4436148cf409d/respondent-upload/lqsty3n85juj98orlczk.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390548/projects/66141b65e0f4436148cf409d/respondent-upload/bhbejwyemlbpidfrrw9y.jpg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075530/projects/66141b65e0f4436148cf409d/respondent-upload/e5ba77rpwi6ayikgpwwo.jpg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769181398/projects/66141b65e0f4436148cf409d/respondent-upload/ibnaefsgrdfbegrxcbmn.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770032689/projects/66141b65e0f4436148cf409d/respondent-upload/akhl1eapbk1sc0r0et9r.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767350587/projects/66141b65e0f4436148cf409d/respondent-upload/mv2cyhvxlvpnmpu1rzsh.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770025333/projects/66141b65e0f4436148cf409d/respondent-upload/sfhitmz9s0ygytpcimm6.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399430/projects/66141b65e0f4436148cf409d/respondent-upload/sreywz2k8y703asslydb.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4650/national-grid-electricity-transmission-redacted" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226898/projects/66141b65e0f4436148cf409d/respondent-upload/whmxuscpmciinex4fwtb.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764259950/projects/66141b65e0f4436148cf409d/respondent-upload/k5lhiz5ayudy2ysbvlcs.jpg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766565394/projects/66141b65e0f4436148cf409d/respondent-upload/jzznjxa1rhm7pqontcsy.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002208/projects/66141b65e0f4436148cf409d/respondent-upload/t7f1piguiydpzl9cdkos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078599/projects/66141b65e0f4436148cf409d/respondent-upload/wlysj6xgfmmzp25d5szo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766237927/projects/66141b65e0f4436148cf409d/respondent-upload/gq9xtwxgrysemqbikaki.jpg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099030/projects/66141b65e0f4436148cf409d/respondent-upload/uvj2ems2h3mkswugdjfc.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307537/projects/66141b65e0f4436148cf409d/respondent-upload/vtdde3iwk5gs9oxutuka.jpg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767382281/projects/66141b65e0f4436148cf409d/respondent-upload/nmmvake1ktyibt3wj72l.png" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765916050/projects/66141b65e0f4436148cf409d/respondent-upload/nssim1saa5xq7cmivsnw.jpg" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4714/bloomfields-obo-obee-estates-ltd-redacted" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4700/b-redacted" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4661/rrh-obo-broadwater-action-group-redacted" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/fvaw8zttp5vmu2qwjzjx.jpg" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768391812/projects/66141b65e0f4436148cf409d/respondent-upload/ovrd0zf0mjpxwmnbbdrz.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075359/projects/66141b65e0f4436148cf409d/respondent-upload/ghbbz7rvohn8jwzytad8.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769168289/projects/66141b65e0f4436148cf409d/respondent-upload/rugaoailbedobimiomim.jpg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768986241/projects/66141b65e0f4436148cf409d/respondent-upload/xhe4snsr7t8wg9nyalgv.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766069707/projects/66141b65e0f4436148cf409d/respondent-upload/wlf689kw4lip8gjlow7r.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531517/projects/66141b65e0f4436148cf409d/respondent-upload/otdjru2zecd9e7lvjhjr.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768839581/projects/66141b65e0f4436148cf409d/respondent-upload/plcpysbmslvspd0wioso.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770290599/projects/66141b65e0f4436148cf409d/respondent-upload/lticftgbhxhdggm5tkxc.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770214124/projects/66141b65e0f4436148cf409d/respondent-upload/qs1tddtrrfv5gcpwsvkd.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769786701/projects/66141b65e0f4436148cf409d/respondent-upload/g9c6hmcmy7paiunp9nsg.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766526493/projects/66141b65e0f4436148cf409d/respondent-upload/iyakzteo9gdnknbbsa8o.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245540/projects/66141b65e0f4436148cf409d/respondent-upload/arnemh8h8ky8dwwwjgs0.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171589/projects/66141b65e0f4436148cf409d/respondent-upload/o3caw0ftwxk2ya17hu85.jpg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030595/projects/66141b65e0f4436148cf409d/respondent-upload/alx7syzn9whnkbcatyqa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099199/projects/66141b65e0f4436148cf409d/respondent-upload/wvj3zzld7e8w9o1j0bri.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767283635/projects/66141b65e0f4436148cf409d/respondent-upload/t0mockkpn3racfnavlde.jpg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309834/projects/66141b65e0f4436148cf409d/respondent-upload/wduwv57gcr1lz6kslmib.jpg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002070/projects/66141b65e0f4436148cf409d/respondent-upload/yautxc43c8u9djcfdoxc.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4677/stantec-uk-ltd-obo-trenport-investments-ltd-redacted" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4696/ag-redacted" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4660/rt1-redacted" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767382282/projects/66141b65e0f4436148cf409d/respondent-upload/rgoi7vv7mjvbgipzrqve.png" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/nxujxlvp5gxx3vccg1w4.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767354670/projects/66141b65e0f4436148cf409d/respondent-upload/n4ec7qclhchpkgjkrhwe.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768322053/projects/66141b65e0f4436148cf409d/respondent-upload/dhjyirm955llernf07uw.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399424/projects/66141b65e0f4436148cf409d/respondent-upload/w66wrkyu4s3nfsdmvgqg.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767120302/projects/66141b65e0f4436148cf409d/respondent-upload/tjfulzu7l9ewhfk3ymup.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075521/projects/66141b65e0f4436148cf409d/respondent-upload/wyrkss2nqvexnhtbeebf.jpg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769184081/projects/66141b65e0f4436148cf409d/respondent-upload/oz0dfeyttzofpgwtnqaz.png" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770037084/projects/66141b65e0f4436148cf409d/respondent-upload/lcf1jjdcpvuwj0jmffo0.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766499538/projects/66141b65e0f4436148cf409d/respondent-upload/f4bnapkrtpipig9ouomt.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075568/projects/66141b65e0f4436148cf409d/respondent-upload/dztmapgxe6z8kkrgf6qt.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4648/national-highways-redacted" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226915/projects/66141b65e0f4436148cf409d/respondent-upload/vp8r2iuaeiiwud4gi62w.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235300/projects/66141b65e0f4436148cf409d/respondent-upload/mg4hoofqifv4pr6bqrpb.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245480/projects/66141b65e0f4436148cf409d/respondent-upload/a0cqxkiyr9iiabjghll2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099018/projects/66141b65e0f4436148cf409d/respondent-upload/eje6nizvlpug5se7amxs.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307468/projects/66141b65e0f4436148cf409d/respondent-upload/wobo6vmf1n8trbivinaz.jpg" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766237927/projects/66141b65e0f4436148cf409d/respondent-upload/oedsev7sjqdn3jtjnvxs.jpg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765886923/projects/66141b65e0f4436148cf409d/respondent-upload/qbtbdkjv8abxtjgbclyb.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4560/broadwater-action-group-2-redacted" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4692/ac-redacted" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4656/nw-redacted" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309840/projects/66141b65e0f4436148cf409d/respondent-upload/llxzldcutfmuphjn93wz.jpg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/vyr1zl2ox3l0llvgwscf.jpg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768910911/projects/66141b65e0f4436148cf409d/respondent-upload/iwjcro6rlwrsrbfohwki.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766057866/projects/66141b65e0f4436148cf409d/respondent-upload/sjjnff4jtgrzh9sxkf27.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4653/new-barns-hamlet-residents-association-redacted" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768408644/projects/66141b65e0f4436148cf409d/respondent-upload/ntd349kabaasr88jedef.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075342/projects/66141b65e0f4436148cf409d/respondent-upload/loare1nyovcejadfr0rg.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171588/projects/66141b65e0f4436148cf409d/respondent-upload/upylwy4o2m4ggsgahx45.jpg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770023645/projects/66141b65e0f4436148cf409d/respondent-upload/j01gqbvklcausrp0shen.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765713455/projects/66141b65e0f4436148cf409d/respondent-upload/mntij1drbrrfbmd9u5xn.jpg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130649/projects/66141b65e0f4436148cf409d/respondent-upload/gymkmfbqbps94yyvnrza.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770290603/projects/66141b65e0f4436148cf409d/respondent-upload/m4nqlzbpvbzzxzfpe9ir.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770199814/projects/66141b65e0f4436148cf409d/respondent-upload/lie1xmw9o8xcki6mwm7l.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171589/projects/66141b65e0f4436148cf409d/respondent-upload/lezodxooukz9vxvv3ayl.jpg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030586/projects/66141b65e0f4436148cf409d/respondent-upload/sqbzvl9nvctwsovkdmwc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767117623/projects/66141b65e0f4436148cf409d/respondent-upload/wg43pdlkugl3cgxpvazg.jpg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767281942/projects/66141b65e0f4436148cf409d/respondent-upload/caxenvdbpw0kui1nrtss.jpg" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766420122/projects/66141b65e0f4436148cf409d/respondent-upload/qhfigjjqnxkhzc6x1hq6.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766001977/projects/66141b65e0f4436148cf409d/respondent-upload/hxr8ion7vixuzaue8seb.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4676/the-corporation-of-hadlow-college-and-the-corporation-of-west-kent-and-ashford-college-redacted" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307359/projects/66141b65e0f4436148cf409d/respondent-upload/vs6s9rwl5ytza85w70qn.jpg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387119/projects/66141b65e0f4436148cf409d/respondent-upload/gsuf92isgujzdhnswk0s.jpg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4620/jm-redacted" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4621/jmt-redacted" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4649/mk-redacted" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767272222/projects/66141b65e0f4436148cf409d/respondent-upload/cjclohdlvjkz42iiqovi.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/oqadeuvsbfacoqvupqfz.jpg" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075484/projects/66141b65e0f4436148cf409d/respondent-upload/n6ofcrmk3nonokagotta.jpg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/vhamkiygzomq4rb689ur.jpg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770040983/projects/66141b65e0f4436148cf409d/respondent-upload/yhwckfz6tzcm7kreq5ow.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399416/projects/66141b65e0f4436148cf409d/respondent-upload/oldgrqupo41muwiz7fil.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4701/ahd-redacted" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767364825/projects/66141b65e0f4436148cf409d/respondent-upload/douliaigrjz4i2k2pbfz.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226922/projects/66141b65e0f4436148cf409d/respondent-upload/akbvycxmqcbicojri2zj.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4689/tonbridge-angels-football-club-redacted" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245441/projects/66141b65e0f4436148cf409d/respondent-upload/biar8ik43txwkvivtkhq.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767096645/projects/66141b65e0f4436148cf409d/respondent-upload/smt8jt0qsrq4dvzxyd9e.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764951899/projects/66141b65e0f4436148cf409d/respondent-upload/lhg6aeyavho324djrdax.jpg" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766232952/projects/66141b65e0f4436148cf409d/respondent-upload/pf0g3ezy1ahc2qemf2vy.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4563/carter-jonas-on-behalf-of-cemex-uk-redacted" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006452/projects/66141b65e0f4436148cf409d/respondent-upload/qumstjs0t4wpvlkoyuia.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767283635/projects/66141b65e0f4436148cf409d/respondent-upload/tkeubbg8mk9nb84oicvs.jpg" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765742432/projects/66141b65e0f4436148cf409d/respondent-upload/kfwgkddmvtgfhbwenk4j.jpg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4644/local-resident-redacted" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4578/cp-redacted" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768412150/projects/66141b65e0f4436148cf409d/respondent-upload/g68niy0lsx4pmir6z2kh.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767348338/projects/66141b65e0f4436148cf409d/respondent-upload/nybmnnj0imi2bm7rvsa4.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/tnvj8xdpcx7rrhi6egua.jpg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768563320/projects/66141b65e0f4436148cf409d/respondent-upload/uusohefwx8cfnjqltnet.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075365/projects/66141b65e0f4436148cf409d/respondent-upload/rfpfnezfvrqmkbmwutz4.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/vwu87r4cbzbrqchi5egh.jpg" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770032497/projects/66141b65e0f4436148cf409d/respondent-upload/mxqes9r1vjfgs93lmawc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178529/projects/66141b65e0f4436148cf409d/respondent-upload/wsg1zxpei7f3sxig9de1.jpg;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531490/projects/66141b65e0f4436148cf409d/respondent-upload/sdhgj21lddt0qo7p02eh.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770135941/projects/66141b65e0f4436148cf409d/respondent-upload/khk8g2d8l6liaw1mlmwv.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770289900/projects/66141b65e0f4436148cf409d/respondent-upload/yrb2t2vicjqbo3l8fb1h.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770199486/projects/66141b65e0f4436148cf409d/respondent-upload/ktb3jlrkdeiverguryjr.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/t8bkdmhjwlmjsuatdttt.jpg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030498/projects/66141b65e0f4436148cf409d/respondent-upload/qiqpxljdykry6do8xrgm.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770040966/projects/66141b65e0f4436148cf409d/respondent-upload/fcuozokbzixg5m4lcr5w.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766414539/projects/66141b65e0f4436148cf409d/respondent-upload/iezjd74m792bavrzdme5.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132397/projects/66141b65e0f4436148cf409d/respondent-upload/dncg7ucl1efrb5fcicyz.jpg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767131851/projects/66141b65e0f4436148cf409d/respondent-upload/ew8dmpsxitq9iz2juex6.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766001817/projects/66141b65e0f4436148cf409d/respondent-upload/myibx9smktdz0of0kge1.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4695/tonbridge-and-malling-green-party-redacted" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4604/gau-redacted" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4702/b1-redacted" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4685/ym-redacted" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307307/projects/66141b65e0f4436148cf409d/respondent-upload/fztsu71r9rofz0m8utyp.jpg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387110/projects/66141b65e0f4436148cf409d/respondent-upload/g6nkkhhjzip3lyqnij7r.jpg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/nvlahdmprd20a8dpckts.jpg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075356/projects/66141b65e0f4436148cf409d/respondent-upload/xcq97wcdmeogulrfrnko.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/zr1coxra3wzbye2ax97t.jpg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767028199/projects/66141b65e0f4436148cf409d/respondent-upload/oatwteddk18z8jms6hce.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4645/lower-medway-internal-drainage-board-redacted" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399417/projects/66141b65e0f4436148cf409d/respondent-upload/qowkmy68twgnvjfugfqd.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006888/projects/66141b65e0f4436148cf409d/respondent-upload/rmatlfrp1xm9vpztduix.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226926/projects/66141b65e0f4436148cf409d/respondent-upload/txmxbggxtyyx1ch8ybgh.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234968/projects/66141b65e0f4436148cf409d/respondent-upload/sp8tcv7zvg4jqfsgkhzw.jpg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770026430/projects/66141b65e0f4436148cf409d/respondent-upload/xredrrdeczx5tulrcjqc.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770199194/projects/66141b65e0f4436148cf409d/respondent-upload/bjx2x49nel0dd4rp33q6.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766237927/projects/66141b65e0f4436148cf409d/respondent-upload/uhun3xlsjy2xkrefc0zt.jpg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767117734/projects/66141b65e0f4436148cf409d/respondent-upload/tysbtxajvduoixfub2ds.jpg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767032636/projects/66141b65e0f4436148cf409d/respondent-upload/bewjlcwdrtmlj1q51pcc.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766162864/projects/66141b65e0f4436148cf409d/respondent-upload/w1zo4od6cno8wmfsrwok.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765742432/projects/66141b65e0f4436148cf409d/respondent-upload/kfwgkddmvtgfhbwenk4j.jpg" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4585/dha-planning-obo-kent-county-council-redacted" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4616/hm1-redacted" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4593/edce2-redacted" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767288557/projects/66141b65e0f4436148cf409d/respondent-upload/cbshxoxdszs9h8solvrf.jpg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767348828/projects/66141b65e0f4436148cf409d/respondent-upload/ggyratn0hdukc3bd0wzt.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/toow41glapgwtixsqr0b.jpg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768565025/projects/66141b65e0f4436148cf409d/respondent-upload/hurbbvwmn1lmrnodvsgy.jpg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075352/projects/66141b65e0f4436148cf409d/respondent-upload/mlyfp2y6ashqteg7h5ua.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171586/projects/66141b65e0f4436148cf409d/respondent-upload/sxkhhjra791o8fzprzq8.jpg" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4561/bs-redacted" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768316172/projects/66141b65e0f4436148cf409d/respondent-upload/vhmgyqwvipzaxlmmvwmj.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178528/projects/66141b65e0f4436148cf409d/respondent-upload/sp5dqdz6slilde8faujw.jpg;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075607/projects/66141b65e0f4436148cf409d/respondent-upload/axh1kcjscvqkjwnmpspb.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234839/projects/66141b65e0f4436148cf409d/respondent-upload/ztlt0gumdtkvy2gghm0a.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770196983/projects/66141b65e0f4436148cf409d/respondent-upload/awlcnfusirzvzgyboiey.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/epgclnlqbl9ejnq9yelw.jpg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769520912/projects/66141b65e0f4436148cf409d/respondent-upload/pkxg9tyedupnocwjowko.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769612929/projects/66141b65e0f4436148cf409d/respondent-upload/kc4hqmgquqq8hfneu5fd.jpg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767087646/projects/66141b65e0f4436148cf409d/respondent-upload/clez63gnw3jswttm8aey.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132399/projects/66141b65e0f4436148cf409d/respondent-upload/guujp2ptaonblmyaklie.jpg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770040905/projects/66141b65e0f4436148cf409d/respondent-upload/c23e5k7efbwiilm7tlaq.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766409959/projects/66141b65e0f4436148cf409d/respondent-upload/k0qfbpxtvdtauamrkebq.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766001359/projects/66141b65e0f4436148cf409d/respondent-upload/yiwtjwfleiludv42komc.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4635/litchfields-obo-tregothnan-estates-redacted" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4582/dh-redacted" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132316/projects/66141b65e0f4436148cf409d/respondent-upload/gx6jhklrzflcreny8yrt.jpg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767306713/projects/66141b65e0f4436148cf409d/respondent-upload/ku9nrbap6ze73zlagrko.jpg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387029/projects/66141b65e0f4436148cf409d/respondent-upload/cr7hl71kijcbkz5cblam.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/o0zyac6sxjiwt63pheln.jpg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075335/projects/66141b65e0f4436148cf409d/respondent-upload/sdhkihdl2knrq77bzk8d.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4694/ag1-redacted" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770303531/projects/66141b65e0f4436148cf409d/respondent-upload/rea1xyg9ngccdd4ibcbm.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767017046/projects/66141b65e0f4436148cf409d/respondent-upload/z9q9hzzsud0b1fnjca6l.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130332/projects/66141b65e0f4436148cf409d/respondent-upload/qea5khg3wmbw6lshoi6q.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130613/projects/66141b65e0f4436148cf409d/respondent-upload/ndssuqavf2mto0onw7lm.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770223688/projects/66141b65e0f4436148cf409d/respondent-upload/napxtxujfma6ut5edr0q.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171590/projects/66141b65e0f4436148cf409d/respondent-upload/abc3xd1cjk9iypd4f4gd.jpg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770204219/projects/66141b65e0f4436148cf409d/respondent-upload/n2wwue0qqfgvvf1vicl5.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226865/projects/66141b65e0f4436148cf409d/respondent-upload/o13vnoccxzxneqszevqn.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245387/projects/66141b65e0f4436148cf409d/respondent-upload/qmvwdbkb6jvezkv2oogx.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767117682/projects/66141b65e0f4436148cf409d/respondent-upload/tenfefdo6h16jhmg0cxj.jpg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030560/projects/66141b65e0f4436148cf409d/respondent-upload/t5tseyug09c5kmogi4ex.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767026445/projects/66141b65e0f4436148cf409d/respondent-upload/uake6fol3mycofvmdzit.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766158015/projects/66141b65e0f4436148cf409d/respondent-upload/myaae3qjmgwjqnbjuyca.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765717985/projects/66141b65e0f4436148cf409d/respondent-upload/h4oxiqe8gzrx8jlrtrfi.jpg" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4628/kent-downs-national-landscape-redacted" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4708/ym1-redacted" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770309498/projects/66141b65e0f4436148cf409d/respondent-upload/keepxnig5gqkovfzs7ek.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767290802/projects/66141b65e0f4436148cf409d/respondent-upload/yhdjcavffru0hdak1ura.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767349331/projects/66141b65e0f4436148cf409d/respondent-upload/ief19k8aoyrewqrrgpcg.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/jetiukvfrxvvlegrulgk.jpg" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4703/bh-redacted" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768319622/projects/66141b65e0f4436148cf409d/respondent-upload/zld8l6x8ii7k4whqbiec.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178530/projects/66141b65e0f4436148cf409d/respondent-upload/awxpy4grrota0cay1xuj.jpg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234881/projects/66141b65e0f4436148cf409d/respondent-upload/bgsbkotuwnbzlh6vll8c.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768902818/projects/66141b65e0f4436148cf409d/respondent-upload/rv5aaermjc8bcuexbtfc.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075345/projects/66141b65e0f4436148cf409d/respondent-upload/sfdyw34tgfuae56ockbk.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075305/projects/66141b65e0f4436148cf409d/respondent-upload/kwjecotg8ppiagxkcapy.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4621/jmt-redacted" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770025219/projects/66141b65e0f4436148cf409d/respondent-upload/tjd9oiyhjhnvapaerbbw.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768321058/projects/66141b65e0f4436148cf409d/respondent-upload/u0t5tpvabft0u8kqu7zl.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770195480/projects/66141b65e0f4436148cf409d/respondent-upload/pbbdyhmjnupesqjn9qvv.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769447390/projects/66141b65e0f4436148cf409d/respondent-upload/pqjtsuydhmejpcsyv0oj.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767087634/projects/66141b65e0f4436148cf409d/respondent-upload/d7y0yfnc2tu2wh5eewmc.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132398/projects/66141b65e0f4436148cf409d/respondent-upload/gqzdhnh3gstpqnbemhns.jpg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531670/projects/66141b65e0f4436148cf409d/respondent-upload/ehdvixakse5vbf3vzrrs.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766936578/projects/66141b65e0f4436148cf409d/respondent-upload/w8hrlpn2jptqc1g0dhfe.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766409870/projects/66141b65e0f4436148cf409d/respondent-upload/gfrevkkuhxrfbwxs9mna.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765987163/projects/66141b65e0f4436148cf409d/respondent-upload/zvgdhsq1fsolojrh2qlm.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4682/turley-obo-taylor-wimpey-strategic-redacted" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767182019/projects/66141b65e0f4436148cf409d/respondent-upload/y6z4vebmxuhre1mdzpoe.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767306930/projects/66141b65e0f4436148cf409d/respondent-upload/sjql2mcghwsak34agpup.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767385588/projects/66141b65e0f4436148cf409d/respondent-upload/jgwy7iwudzkolqwehzj1.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4687/ym2-redacted" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770221595/projects/66141b65e0f4436148cf409d/respondent-upload/lfpnidilnynhpf7ds8wq.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767016854/projects/66141b65e0f4436148cf409d/respondent-upload/kurjgbyzgsnno4ytxoin.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767392899/projects/66141b65e0f4436148cf409d/respondent-upload/zdut7hhkrizc40bsqyzf.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075354/projects/66141b65e0f4436148cf409d/respondent-upload/s0mkelzdl7cnrru4jv19.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4567/cooper-estates-strategic-land-ltd-redacted" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4709/boyer-obo-barratt-david-wilson-homes-kent-redacted" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770223315/projects/66141b65e0f4436148cf409d/respondent-upload/s3hth3adwxdqpgcbwjcr.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234881/projects/66141b65e0f4436148cf409d/respondent-upload/bgsbkotuwnbzlh6vll8c.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405216/projects/66141b65e0f4436148cf409d/respondent-upload/j9j1noxbbdo3kjn6j6h8.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099131/projects/66141b65e0f4436148cf409d/respondent-upload/vauvxcokk0aemegsdatg.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/iqp4oqljx8kqabk3lc4t.jpg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770027515/projects/66141b65e0f4436148cf409d/respondent-upload/zytzasvj9srxeg5i1cth.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766941109/projects/66141b65e0f4436148cf409d/respondent-upload/pwyu67b6bvsm0ufpedey.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766144680/projects/66141b65e0f4436148cf409d/respondent-upload/rv6tlk7tamaxyht1myeq.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765492095/projects/66141b65e0f4436148cf409d/respondent-upload/u0e2s5ki0bbx187f4y30.jpg" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4627/kent-gardens-trust-redacted" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4563/carter-jonas-on-behalf-of-cemex-uk-redacted" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770201998/projects/66141b65e0f4436148cf409d/respondent-upload/n8cugz1oztqwdnmcxek7.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299278/projects/66141b65e0f4436148cf409d/respondent-upload/ejfcfhuoyigwszvoalmy.jpg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767349894/projects/66141b65e0f4436148cf409d/respondent-upload/mgeinygqjx4lvodrhtfe.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4681/turley-obo-taylor-wimpey-strategic-2-redacted" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770294805/projects/66141b65e0f4436148cf409d/respondent-upload/qztubk2w5fujxjewlipw.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767396550/projects/66141b65e0f4436148cf409d/respondent-upload/prr2zscj8aks51gicq0b.jpg" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/bed4ekqfyc5mjv3lgema.jpg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769003310/projects/66141b65e0f4436148cf409d/respondent-upload/axx3kkhcv3tci7tmbxwb.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075333/projects/66141b65e0f4436148cf409d/respondent-upload/vs7yjv4uxojzstxf2rq6.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4592/dj-redacted" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4675/tc-redacted" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766574765/projects/66141b65e0f4436148cf409d/respondent-upload/njxmdmkth4b9wfuxiqao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234892/projects/66141b65e0f4436148cf409d/respondent-upload/a0gyp0lbrw7onwnymzwr.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770132965/projects/66141b65e0f4436148cf409d/respondent-upload/tnmfvxzghjjozx1bcmui.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433401/projects/66141b65e0f4436148cf409d/respondent-upload/mxqvkrvst62gnefpddc3.jpg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767087620/projects/66141b65e0f4436148cf409d/respondent-upload/hyim0nlowz373oef270l.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078448/projects/66141b65e0f4436148cf409d/respondent-upload/ciykghnsuh3annkwoip7.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531746/projects/66141b65e0f4436148cf409d/respondent-upload/hdjquv36slmyb6dbdlxz.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577492/projects/66141b65e0f4436148cf409d/respondent-upload/ja9no0osyczpfsafiyfm.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766409719/projects/66141b65e0f4436148cf409d/respondent-upload/o4rvcug5gpujqvudl9l0.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769530917/projects/66141b65e0f4436148cf409d/respondent-upload/wgir8eiuxbmrgzntzrql.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769510852/projects/66141b65e0f4436148cf409d/respondent-upload/vmpcoz8h0bys6n3yyhp5.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132397/projects/66141b65e0f4436148cf409d/respondent-upload/ywijy9d5rhas71mt2ugd.jpg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767182007/projects/66141b65e0f4436148cf409d/respondent-upload/cacuy1pwl1uz5rp8utun.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765987036/projects/66141b65e0f4436148cf409d/respondent-upload/nvxmz2ar2xisxr8jhqfm.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130300/projects/66141b65e0f4436148cf409d/respondent-upload/udadrhijf1jh7i5evpsh.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307159/projects/66141b65e0f4436148cf409d/respondent-upload/mhbt4gxkw23jpickvs9g.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767395403/projects/66141b65e0f4436148cf409d/respondent-upload/wg6ozm1sdbvfdzwhf2rp.jpg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393165/projects/66141b65e0f4436148cf409d/respondent-upload/qaehj050gug5tfudaf3o.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075351/projects/66141b65e0f4436148cf409d/respondent-upload/wkvtfaefcsap86vxr1mi.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4713/smith-jenkins-planning-heritage-obo-moto-hospitality-ltd-redacted" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4698/ym3-redacted" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767365629/projects/66141b65e0f4436148cf409d/respondent-upload/jttdvivhc8rcpyqg5mee.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4630/jr-redacted" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770223198/projects/66141b65e0f4436148cf409d/respondent-upload/tyexyw2gc0rtbx8h9y5n.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234892/projects/66141b65e0f4436148cf409d/respondent-upload/a0gyp0lbrw7onwnymzwr.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405216/projects/66141b65e0f4436148cf409d/respondent-upload/xual3r0kr2fiqznyab8v.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171586/projects/66141b65e0f4436148cf409d/respondent-upload/o9cuuxmmvhzc8zrsnteh.jpg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030548/projects/66141b65e0f4436148cf409d/respondent-upload/mjkozzndgbtvfzd9u2bm.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766937089/projects/66141b65e0f4436148cf409d/respondent-upload/uujd9uwvyzzsc3aolsfr.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4673/save-capel-redacted" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4608/home-builders-federation-redacted" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770219381/projects/66141b65e0f4436148cf409d/respondent-upload/cvzlvxr2ohf6vfb0ag1e.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099132/projects/66141b65e0f4436148cf409d/respondent-upload/apluhlkr4ddhm3ib86fl.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766075707/projects/66141b65e0f4436148cf409d/respondent-upload/vxf5vafa3acgnmirabbt.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765297623/projects/66141b65e0f4436148cf409d/respondent-upload/ahfnm0ny7bnhsjqrmfqp.jpg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770293670/projects/66141b65e0f4436148cf409d/respondent-upload/kkk3oqfxvyavqfyzmifq.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299264/projects/66141b65e0f4436148cf409d/respondent-upload/dbhjeo7ns9v4er1m3dvy.jpg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361302/projects/66141b65e0f4436148cf409d/respondent-upload/vykm7kradetumsyaugfz.jpg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/mvid5v4uo6zd7noc7eog.jpg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006500/projects/66141b65e0f4436148cf409d/respondent-upload/s7ffmifvygfzj4intkir.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075371/projects/66141b65e0f4436148cf409d/respondent-upload/tba0yzcqez3iwnhbh6r1.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765037009/projects/66141b65e0f4436148cf409d/respondent-upload/qntddxx88wthgfn6qztp.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4630/jr-redacted" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4615/hdh-redacted" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4642/mt-redacted" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234956/projects/66141b65e0f4436148cf409d/respondent-upload/n5lbo7ha32azkpgujweh.jpg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770131871/projects/66141b65e0f4436148cf409d/respondent-upload/wmpz59zpzv0knjrezptp.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361307/projects/66141b65e0f4436148cf409d/respondent-upload/rjecjgebzf3yzbgwpzxl.jpg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078445/projects/66141b65e0f4436148cf409d/respondent-upload/iwfwxuuuo5bbczrbkot2.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769612929/projects/66141b65e0f4436148cf409d/respondent-upload/jqk0fxja4xyucubsctas.jpg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577466/projects/66141b65e0f4436148cf409d/respondent-upload/mxsqpvaglthzppwdmqcy.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531984/projects/66141b65e0f4436148cf409d/respondent-upload/jzavggixznyevyfwanxr.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766515148/projects/66141b65e0f4436148cf409d/respondent-upload/h1eu62tnr9spewhakb4i.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768393992/projects/66141b65e0f4436148cf409d/respondent-upload/fc9q7syvmmpqlrqhm84d.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769510796/projects/66141b65e0f4436148cf409d/respondent-upload/elu1m0djs3xvzbnsqeib.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767094396/projects/66141b65e0f4436148cf409d/respondent-upload/ifkmgrdanoarjarqdxpu.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405218/projects/66141b65e0f4436148cf409d/respondent-upload/empphpqbwvrp6rwcbwsi.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765986776/projects/66141b65e0f4436148cf409d/respondent-upload/opcmae3bk8rio8bgeopu.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099131/projects/66141b65e0f4436148cf409d/respondent-upload/yrwtnfj8d6rw3mf6brte.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767282416/projects/66141b65e0f4436148cf409d/respondent-upload/srryepmmpmuo5v6zdr5v.jpg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307234/projects/66141b65e0f4436148cf409d/respondent-upload/phxjpywxhzndff2okfvp.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767386580/projects/66141b65e0f4436148cf409d/respondent-upload/vv0e0m02kodllcfyofah.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393388/projects/66141b65e0f4436148cf409d/respondent-upload/ughfp7vw2mzuuj4drt3k.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075358/projects/66141b65e0f4436148cf409d/respondent-upload/rkbqao5o0fi3cyrgwcff.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4665/sog-redacted" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4688/ym4-redacted" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4715/save-higham-wood-group-redacted-compressed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770222450/projects/66141b65e0f4436148cf409d/respondent-upload/ez9kq3992hvobbe984i7.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171586/projects/66141b65e0f4436148cf409d/respondent-upload/wesotqkcdmc3r46xufyi.jpg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768410669/projects/66141b65e0f4436148cf409d/respondent-upload/ie6wzbbmmm7zvh6mjtd8.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767363775/projects/66141b65e0f4436148cf409d/respondent-upload/k89699b6cfqwanehiffu.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4613/hm-redacted" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769520941/projects/66141b65e0f4436148cf409d/respondent-upload/ftymnotnkhumanijmgfq.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770236836/projects/66141b65e0f4436148cf409d/respondent-upload/bp1p7twawbfflzwvr4bt.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171589/projects/66141b65e0f4436148cf409d/respondent-upload/ooptjeeoqhvblja1xxbk.jpg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405216/projects/66141b65e0f4436148cf409d/respondent-upload/lklavlkwqaiyjwncckqc.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030509/projects/66141b65e0f4436148cf409d/respondent-upload/nvjjtztvxzdhfvi7nrdy.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766928026/projects/66141b65e0f4436148cf409d/respondent-upload/w1rhjx4ju7v0ja723bep.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766070773/projects/66141b65e0f4436148cf409d/respondent-upload/ak9je59gyupbabov5z1j.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765285291/projects/66141b65e0f4436148cf409d/respondent-upload/nsfznvkogptzlu0mzrtd.jpg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770285947/projects/66141b65e0f4436148cf409d/respondent-upload/dod9vx4ozuxubzxdvnsx.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767095620/projects/66141b65e0f4436148cf409d/respondent-upload/zrhr9qwmamkot2l4srrl.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299252/projects/66141b65e0f4436148cf409d/respondent-upload/brkocdni0w9f1u0wpulo.jpg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361308/projects/66141b65e0f4436148cf409d/respondent-upload/wal2ntquoanqh4gyfk6m.jpg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390549/projects/66141b65e0f4436148cf409d/respondent-upload/wiu3clytbyd1q5nfuy2w.jpg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769005104/projects/66141b65e0f4436148cf409d/respondent-upload/fbzq3zfp0m9ttf0wcut1.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765035988/projects/66141b65e0f4436148cf409d/respondent-upload/l74p7opdkcwrzbstsbg9.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4706/borough-green-parish-council-redacted" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4674/sh-redacted" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4715/save-higham-wood-group-redacted-compressed" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078438/projects/66141b65e0f4436148cf409d/respondent-upload/pjzmfhobv5rhh9qdtaq1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766514304/projects/66141b65e0f4436148cf409d/respondent-upload/zvm3umrzxbfsy3kqgbgz.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770025300/projects/66141b65e0f4436148cf409d/respondent-upload/kh66sjhtcxuar2echbnn.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130519/projects/66141b65e0f4436148cf409d/respondent-upload/n701roey1cn8nwpvnj7g.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577427/projects/66141b65e0f4436148cf409d/respondent-upload/tui4j8wcnv5gj5ubjqw0.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765966638/projects/66141b65e0f4436148cf409d/respondent-upload/byacjaxcqmss4tfpk4xw.jpg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099132/projects/66141b65e0f4436148cf409d/respondent-upload/bmdazuei2ghsurllgu2g.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767353472/projects/66141b65e0f4436148cf409d/respondent-upload/gnlr7n5lbyeg7ll31spg.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767386580/projects/66141b65e0f4436148cf409d/respondent-upload/vv0e0m02kodllcfyofah.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4659/new-barns-residents-redacted" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130675/projects/66141b65e0f4436148cf409d/respondent-upload/gmsmmn0te7oolwcd0d6e.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075341/projects/66141b65e0f4436148cf409d/respondent-upload/whvbqkbj0moplnyybzkq.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768392543/projects/66141b65e0f4436148cf409d/respondent-upload/i5daknafvqsfmt6w9ybm.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4685/ym-redacted" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171591/projects/66141b65e0f4436148cf409d/respondent-upload/tawiqstotiodnwhdp1tg.jpg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171588/projects/66141b65e0f4436148cf409d/respondent-upload/wehyzhfif1bwiljudzqi.jpg" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766592730/projects/66141b65e0f4436148cf409d/respondent-upload/dvc33uf6jhx18fxmnbrc.jpg" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765148555/projects/66141b65e0f4436148cf409d/respondent-upload/gftapa6cdf8lmk8t2w9p.png" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQDpa_MZrP8vQqSqy8Be9qpLAWxbkIP2TO8ixTBTj2hiJGU?e=XvxKbJ" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766162863/projects/66141b65e0f4436148cf409d/respondent-upload/ihw3jnps4k7hk5xcmfdj.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307317/projects/66141b65e0f4436148cf409d/respondent-upload/d3jdc8slzzcsg8gmdjoi.jpg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4575/david-jarvis-associates-obo-brett-aggregates-limited-redacted" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390549/projects/66141b65e0f4436148cf409d/respondent-upload/czyswn2iwlotx2cpkgoc.jpg" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4716/dha-planning-obo-leander-homes-land-south-of-lower-haysden-lane-no-redaction-required" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078636/projects/66141b65e0f4436148cf409d/respondent-upload/jzvr3d7zbj3n8l4yco1o.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1763135170/projects/66141b65e0f4436148cf409d/respondent-upload/lrvkvrbwxdnubuu1ofxd.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235242/projects/66141b65e0f4436148cf409d/respondent-upload/mxq1ypnj0ke6n19dnlkk.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769710523/projects/66141b65e0f4436148cf409d/respondent-upload/vhbtv9zngrz9q3kkldit.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766397684/projects/66141b65e0f4436148cf409d/respondent-upload/fbqupdz0y8eocmuwkurq.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766592681/projects/66141b65e0f4436148cf409d/respondent-upload/wryjodeuy6kg7mkedacx.jpg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309837/projects/66141b65e0f4436148cf409d/respondent-upload/ztdfqmf7ke0chzv5lav4.jpg" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393625/projects/66141b65e0f4436148cf409d/respondent-upload/twa3phig00ajawlyy6g9.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4609/ieh-redacted" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767356562/projects/66141b65e0f4436148cf409d/respondent-upload/ul4l6jxy590konhhud6s.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770207798/projects/66141b65e0f4436148cf409d/respondent-upload/se9eqnsaeh2hg8kunuvl.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075537/projects/66141b65e0f4436148cf409d/respondent-upload/ivkuvdqer1akwlgezefd.jpg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770032884/projects/66141b65e0f4436148cf409d/respondent-upload/dqbxcfcmxzucmrxqslsr.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399415/projects/66141b65e0f4436148cf409d/respondent-upload/h4zjnyy6elyj8fmwhy06.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764405509/projects/66141b65e0f4436148cf409d/respondent-upload/zaz1r8ebqw19hventcik.jpg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099054/projects/66141b65e0f4436148cf409d/respondent-upload/b4rnbgbchvubxixds1b5.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002512/projects/66141b65e0f4436148cf409d/respondent-upload/opievpldwbwv7fgljjoz.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQAMoasVfB3wTYeEWkx_zIRfAbhiDRdAizXBfOknZuTXB20?e=75jq3V" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769778596/projects/66141b65e0f4436148cf409d/respondent-upload/yp8hecjngdyqx6loqcba.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767360655/projects/66141b65e0f4436148cf409d/respondent-upload/gufbgdzle4ywayvavdgk.jpg" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4669/sp-redacted" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075332/projects/66141b65e0f4436148cf409d/respondent-upload/jqanh1bypoujaqwmggti.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769168290/projects/66141b65e0f4436148cf409d/respondent-upload/fsgsnidvdv9aldmalodd.jpg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766526655/projects/66141b65e0f4436148cf409d/respondent-upload/vgmt5plgqqrx5ydya8mw.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235226/projects/66141b65e0f4436148cf409d/respondent-upload/spxkhm3jlbhhxqwq3hxm.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075349/projects/66141b65e0f4436148cf409d/respondent-upload/trnkjg0my67hrs5jrqqr.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769162744/projects/66141b65e0f4436148cf409d/respondent-upload/lly8b6qnznxjbgh2tqrl.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405600/projects/66141b65e0f4436148cf409d/respondent-upload/gaha2iuqknzghdbugs7s.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/d6clesbzoyddtxvdhu81.jpg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769612929/projects/66141b65e0f4436148cf409d/respondent-upload/wyt3ncfacvm0dixciiph.jpg" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766402017/projects/66141b65e0f4436148cf409d/respondent-upload/ktbcbygzrpphwp0knpmj.png" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766592719/projects/66141b65e0f4436148cf409d/respondent-upload/z4nko3vmyioc11a7ersp.jpg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309840/projects/66141b65e0f4436148cf409d/respondent-upload/pihpzaqpb5kk6o2dgee1.jpg" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4701/ahd-redacted" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393558/projects/66141b65e0f4436148cf409d/respondent-upload/awifsv335n2xjqzjinpt.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767374748/projects/66141b65e0f4436148cf409d/respondent-upload/hoomkp3e427mc5m7wdcw.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768830045/projects/66141b65e0f4436148cf409d/respondent-upload/gna31xeauj0rgg6vajpm.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770216536/projects/66141b65e0f4436148cf409d/respondent-upload/ufcfdntfvcwfrotnlxdn.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030700/projects/66141b65e0f4436148cf409d/respondent-upload/ysxknpicpujl2d6cpew0.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002567/projects/66141b65e0f4436148cf409d/respondent-upload/ncio3v6b8epawstzd2nv.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770126794/projects/66141b65e0f4436148cf409d/respondent-upload/i5yxyo5xniwnzjrhfyzc.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767096258/projects/66141b65e0f4436148cf409d/respondent-upload/ag0xcmcbakuynaiexcnf.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361308/projects/66141b65e0f4436148cf409d/respondent-upload/wvy1hwokeyeu1ou2scjh.jpg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764941034/projects/66141b65e0f4436148cf409d/respondent-upload/h4swhxbwgkv07knvpqg2.jpg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769005104/projects/66141b65e0f4436148cf409d/respondent-upload/mkugczifenhz9ygjbwia.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4599/fg-redacted" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766404001/projects/66141b65e0f4436148cf409d/respondent-upload/unn4cs25gi9uz0uioifl.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770127729/projects/66141b65e0f4436148cf409d/respondent-upload/zxeyszmhdwun5p7hznwx.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075343/projects/66141b65e0f4436148cf409d/respondent-upload/bywtquklomgyqylnssas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078450/projects/66141b65e0f4436148cf409d/respondent-upload/z3ssk7vyppnctwmctlap.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577221/projects/66141b65e0f4436148cf409d/respondent-upload/i2gmt4x7y6msnggpdzx7.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765965472/projects/66141b65e0f4436148cf409d/respondent-upload/iwdqayx4n10ssg1q2bxf.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4576/david-lock-associates-for-hallam-land-redacted" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171588/projects/66141b65e0f4436148cf409d/respondent-upload/iqz23w0lesyotuanmuqc.jpg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099130/projects/66141b65e0f4436148cf409d/respondent-upload/of58conjynefwyi79vo1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767282416/projects/66141b65e0f4436148cf409d/respondent-upload/srryepmmpmuo5v6zdr5v.jpg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4672/sponden-estates-obo-espalier-property-projects-009-ltd-redacted" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387822/projects/66141b65e0f4436148cf409d/respondent-upload/cptxt6o7lqkdsuamtkii.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4643/mc-redacted" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768392545/projects/66141b65e0f4436148cf409d/respondent-upload/p1cexiaalawlnadhppef.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770373076/projects/66141b65e0f4436148cf409d/respondent-upload/opmovyonszou42tx3apm.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/xn5jpqwlhpadvbo4b3pg.jpg" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766566952/projects/66141b65e0f4436148cf409d/respondent-upload/o05qezjudpjcll30dcsh.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4651/mmab-redacted" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4568/conserve-ightham-redacted" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766162863/projects/66141b65e0f4436148cf409d/respondent-upload/ucsr2spdtpto7ew73pww.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299037/projects/66141b65e0f4436148cf409d/respondent-upload/su1s0uiiacakykkofaqr.jpg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765037100/projects/66141b65e0f4436148cf409d/respondent-upload/phdpmc8vniwk4lbfe0wo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390549/projects/66141b65e0f4436148cf409d/respondent-upload/uexmsd2zvmojgmj6pva1.jpg" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4623/jmss-redacted" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4739/251223-southern-water-reg18-lp-response" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075534/projects/66141b65e0f4436148cf409d/respondent-upload/vbi7dhyf3qqwd32pcgvk.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235313/projects/66141b65e0f4436148cf409d/respondent-upload/dfdscawfi1yfldjxulgj.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393786/projects/66141b65e0f4436148cf409d/respondent-upload/b4cdbtxkuuiikghk4giw.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769783047/projects/66141b65e0f4436148cf409d/respondent-upload/okizhhvbtbhli8xqfysp.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766403811/projects/66141b65e0f4436148cf409d/respondent-upload/i0evvylyk0oaqkezoqs2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130500/projects/66141b65e0f4436148cf409d/respondent-upload/enqlf8onxoizexyzy28h.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770207890/projects/66141b65e0f4436148cf409d/respondent-upload/mshtrj796aew9fprdbxs.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171590/projects/66141b65e0f4436148cf409d/respondent-upload/w8uljwlhiecqi6anmxzc.jpg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766337929/projects/66141b65e0f4436148cf409d/respondent-upload/vahzgdpfaaer2hiix2wu.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765910146/projects/66141b65e0f4436148cf409d/respondent-upload/vf4eo9vkvw11k3s7hxz5.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030593/projects/66141b65e0f4436148cf409d/respondent-upload/id6iubb2440oh0hq3zjp.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099000/projects/66141b65e0f4436148cf409d/respondent-upload/j9vlysnp5rzqtrpqorxf.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767281942/projects/66141b65e0f4436148cf409d/respondent-upload/caxenvdbpw0kui1nrtss.jpg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309838/projects/66141b65e0f4436148cf409d/respondent-upload/sno01b4wtlygpb3vmjbf.jpg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/wmiefy6ot2dybabjzxdy.jpg" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4667/sponden-estates-obo-espalier-property-projects-009-ltd-2-redacted" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4595/edce-redacted" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4690/ab-redacted" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4634/kent-sme-developers-network-redacted" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770360601/projects/66141b65e0f4436148cf409d/respondent-upload/lqsty3n85juj98orlczk.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390548/projects/66141b65e0f4436148cf409d/respondent-upload/bhbejwyemlbpidfrrw9y.jpg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075530/projects/66141b65e0f4436148cf409d/respondent-upload/e5ba77rpwi6ayikgpwwo.jpg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769181398/projects/66141b65e0f4436148cf409d/respondent-upload/ibnaefsgrdfbegrxcbmn.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770032689/projects/66141b65e0f4436148cf409d/respondent-upload/akhl1eapbk1sc0r0et9r.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767350587/projects/66141b65e0f4436148cf409d/respondent-upload/mv2cyhvxlvpnmpu1rzsh.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770025333/projects/66141b65e0f4436148cf409d/respondent-upload/sfhitmz9s0ygytpcimm6.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399430/projects/66141b65e0f4436148cf409d/respondent-upload/sreywz2k8y703asslydb.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4650/national-grid-electricity-transmission-redacted" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226898/projects/66141b65e0f4436148cf409d/respondent-upload/whmxuscpmciinex4fwtb.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764259950/projects/66141b65e0f4436148cf409d/respondent-upload/k5lhiz5ayudy2ysbvlcs.jpg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766565394/projects/66141b65e0f4436148cf409d/respondent-upload/jzznjxa1rhm7pqontcsy.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002208/projects/66141b65e0f4436148cf409d/respondent-upload/t7f1piguiydpzl9cdkos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078599/projects/66141b65e0f4436148cf409d/respondent-upload/wlysj6xgfmmzp25d5szo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766237927/projects/66141b65e0f4436148cf409d/respondent-upload/gq9xtwxgrysemqbikaki.jpg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099030/projects/66141b65e0f4436148cf409d/respondent-upload/uvj2ems2h3mkswugdjfc.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307537/projects/66141b65e0f4436148cf409d/respondent-upload/vtdde3iwk5gs9oxutuka.jpg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767382281/projects/66141b65e0f4436148cf409d/respondent-upload/nmmvake1ktyibt3wj72l.png" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765916050/projects/66141b65e0f4436148cf409d/respondent-upload/nssim1saa5xq7cmivsnw.jpg" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4714/bloomfields-obo-obee-estates-ltd-redacted" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4700/b-redacted" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4661/rrh-obo-broadwater-action-group-redacted" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/fvaw8zttp5vmu2qwjzjx.jpg" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768391812/projects/66141b65e0f4436148cf409d/respondent-upload/ovrd0zf0mjpxwmnbbdrz.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075359/projects/66141b65e0f4436148cf409d/respondent-upload/ghbbz7rvohn8jwzytad8.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769168289/projects/66141b65e0f4436148cf409d/respondent-upload/rugaoailbedobimiomim.jpg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768986241/projects/66141b65e0f4436148cf409d/respondent-upload/xhe4snsr7t8wg9nyalgv.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766069707/projects/66141b65e0f4436148cf409d/respondent-upload/wlf689kw4lip8gjlow7r.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531517/projects/66141b65e0f4436148cf409d/respondent-upload/otdjru2zecd9e7lvjhjr.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768839581/projects/66141b65e0f4436148cf409d/respondent-upload/plcpysbmslvspd0wioso.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770290599/projects/66141b65e0f4436148cf409d/respondent-upload/lticftgbhxhdggm5tkxc.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770214124/projects/66141b65e0f4436148cf409d/respondent-upload/qs1tddtrrfv5gcpwsvkd.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769786701/projects/66141b65e0f4436148cf409d/respondent-upload/g9c6hmcmy7paiunp9nsg.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766526493/projects/66141b65e0f4436148cf409d/respondent-upload/iyakzteo9gdnknbbsa8o.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245540/projects/66141b65e0f4436148cf409d/respondent-upload/arnemh8h8ky8dwwwjgs0.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171589/projects/66141b65e0f4436148cf409d/respondent-upload/o3caw0ftwxk2ya17hu85.jpg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030595/projects/66141b65e0f4436148cf409d/respondent-upload/alx7syzn9whnkbcatyqa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099199/projects/66141b65e0f4436148cf409d/respondent-upload/wvj3zzld7e8w9o1j0bri.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767283635/projects/66141b65e0f4436148cf409d/respondent-upload/t0mockkpn3racfnavlde.jpg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309834/projects/66141b65e0f4436148cf409d/respondent-upload/wduwv57gcr1lz6kslmib.jpg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002070/projects/66141b65e0f4436148cf409d/respondent-upload/yautxc43c8u9djcfdoxc.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4677/stantec-uk-ltd-obo-trenport-investments-ltd-redacted" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4696/ag-redacted" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4660/rt1-redacted" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767382282/projects/66141b65e0f4436148cf409d/respondent-upload/rgoi7vv7mjvbgipzrqve.png" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/nxujxlvp5gxx3vccg1w4.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767354670/projects/66141b65e0f4436148cf409d/respondent-upload/n4ec7qclhchpkgjkrhwe.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768322053/projects/66141b65e0f4436148cf409d/respondent-upload/dhjyirm955llernf07uw.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399424/projects/66141b65e0f4436148cf409d/respondent-upload/w66wrkyu4s3nfsdmvgqg.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767120302/projects/66141b65e0f4436148cf409d/respondent-upload/tjfulzu7l9ewhfk3ymup.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075521/projects/66141b65e0f4436148cf409d/respondent-upload/wyrkss2nqvexnhtbeebf.jpg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769184081/projects/66141b65e0f4436148cf409d/respondent-upload/oz0dfeyttzofpgwtnqaz.png" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770037084/projects/66141b65e0f4436148cf409d/respondent-upload/lcf1jjdcpvuwj0jmffo0.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766499538/projects/66141b65e0f4436148cf409d/respondent-upload/f4bnapkrtpipig9ouomt.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075568/projects/66141b65e0f4436148cf409d/respondent-upload/dztmapgxe6z8kkrgf6qt.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4648/national-highways-redacted" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226915/projects/66141b65e0f4436148cf409d/respondent-upload/vp8r2iuaeiiwud4gi62w.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235300/projects/66141b65e0f4436148cf409d/respondent-upload/mg4hoofqifv4pr6bqrpb.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245480/projects/66141b65e0f4436148cf409d/respondent-upload/a0cqxkiyr9iiabjghll2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099018/projects/66141b65e0f4436148cf409d/respondent-upload/eje6nizvlpug5se7amxs.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307468/projects/66141b65e0f4436148cf409d/respondent-upload/wobo6vmf1n8trbivinaz.jpg" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766237927/projects/66141b65e0f4436148cf409d/respondent-upload/oedsev7sjqdn3jtjnvxs.jpg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765886923/projects/66141b65e0f4436148cf409d/respondent-upload/qbtbdkjv8abxtjgbclyb.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4560/broadwater-action-group-2-redacted" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4692/ac-redacted" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4656/nw-redacted" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309840/projects/66141b65e0f4436148cf409d/respondent-upload/llxzldcutfmuphjn93wz.jpg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/vyr1zl2ox3l0llvgwscf.jpg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768910911/projects/66141b65e0f4436148cf409d/respondent-upload/iwjcro6rlwrsrbfohwki.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766057866/projects/66141b65e0f4436148cf409d/respondent-upload/sjjnff4jtgrzh9sxkf27.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4653/new-barns-hamlet-residents-association-redacted" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768408644/projects/66141b65e0f4436148cf409d/respondent-upload/ntd349kabaasr88jedef.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075342/projects/66141b65e0f4436148cf409d/respondent-upload/loare1nyovcejadfr0rg.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171588/projects/66141b65e0f4436148cf409d/respondent-upload/upylwy4o2m4ggsgahx45.jpg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770023645/projects/66141b65e0f4436148cf409d/respondent-upload/j01gqbvklcausrp0shen.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765713455/projects/66141b65e0f4436148cf409d/respondent-upload/mntij1drbrrfbmd9u5xn.jpg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130649/projects/66141b65e0f4436148cf409d/respondent-upload/gymkmfbqbps94yyvnrza.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770290603/projects/66141b65e0f4436148cf409d/respondent-upload/m4nqlzbpvbzzxzfpe9ir.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770199814/projects/66141b65e0f4436148cf409d/respondent-upload/lie1xmw9o8xcki6mwm7l.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171589/projects/66141b65e0f4436148cf409d/respondent-upload/lezodxooukz9vxvv3ayl.jpg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030586/projects/66141b65e0f4436148cf409d/respondent-upload/sqbzvl9nvctwsovkdmwc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767117623/projects/66141b65e0f4436148cf409d/respondent-upload/wg43pdlkugl3cgxpvazg.jpg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767281942/projects/66141b65e0f4436148cf409d/respondent-upload/caxenvdbpw0kui1nrtss.jpg" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766420122/projects/66141b65e0f4436148cf409d/respondent-upload/qhfigjjqnxkhzc6x1hq6.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766001977/projects/66141b65e0f4436148cf409d/respondent-upload/hxr8ion7vixuzaue8seb.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4676/the-corporation-of-hadlow-college-and-the-corporation-of-west-kent-and-ashford-college-redacted" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307359/projects/66141b65e0f4436148cf409d/respondent-upload/vs6s9rwl5ytza85w70qn.jpg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387119/projects/66141b65e0f4436148cf409d/respondent-upload/gsuf92isgujzdhnswk0s.jpg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4620/jm-redacted" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4621/jmt-redacted" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4649/mk-redacted" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767272222/projects/66141b65e0f4436148cf409d/respondent-upload/cjclohdlvjkz42iiqovi.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/oqadeuvsbfacoqvupqfz.jpg" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075484/projects/66141b65e0f4436148cf409d/respondent-upload/n6ofcrmk3nonokagotta.jpg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/vhamkiygzomq4rb689ur.jpg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770040983/projects/66141b65e0f4436148cf409d/respondent-upload/yhwckfz6tzcm7kreq5ow.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399416/projects/66141b65e0f4436148cf409d/respondent-upload/oldgrqupo41muwiz7fil.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4701/ahd-redacted" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767364825/projects/66141b65e0f4436148cf409d/respondent-upload/douliaigrjz4i2k2pbfz.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226922/projects/66141b65e0f4436148cf409d/respondent-upload/akbvycxmqcbicojri2zj.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4689/tonbridge-angels-football-club-redacted" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245441/projects/66141b65e0f4436148cf409d/respondent-upload/biar8ik43txwkvivtkhq.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767096645/projects/66141b65e0f4436148cf409d/respondent-upload/smt8jt0qsrq4dvzxyd9e.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764951899/projects/66141b65e0f4436148cf409d/respondent-upload/lhg6aeyavho324djrdax.jpg" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766232952/projects/66141b65e0f4436148cf409d/respondent-upload/pf0g3ezy1ahc2qemf2vy.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4563/carter-jonas-on-behalf-of-cemex-uk-redacted" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006452/projects/66141b65e0f4436148cf409d/respondent-upload/qumstjs0t4wpvlkoyuia.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767283635/projects/66141b65e0f4436148cf409d/respondent-upload/tkeubbg8mk9nb84oicvs.jpg" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765742432/projects/66141b65e0f4436148cf409d/respondent-upload/kfwgkddmvtgfhbwenk4j.jpg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4644/local-resident-redacted" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4578/cp-redacted" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768412150/projects/66141b65e0f4436148cf409d/respondent-upload/g68niy0lsx4pmir6z2kh.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767348338/projects/66141b65e0f4436148cf409d/respondent-upload/nybmnnj0imi2bm7rvsa4.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/tnvj8xdpcx7rrhi6egua.jpg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768563320/projects/66141b65e0f4436148cf409d/respondent-upload/uusohefwx8cfnjqltnet.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075365/projects/66141b65e0f4436148cf409d/respondent-upload/rfpfnezfvrqmkbmwutz4.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/vwu87r4cbzbrqchi5egh.jpg" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770032497/projects/66141b65e0f4436148cf409d/respondent-upload/mxqes9r1vjfgs93lmawc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178529/projects/66141b65e0f4436148cf409d/respondent-upload/wsg1zxpei7f3sxig9de1.jpg;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531490/projects/66141b65e0f4436148cf409d/respondent-upload/sdhgj21lddt0qo7p02eh.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770135941/projects/66141b65e0f4436148cf409d/respondent-upload/khk8g2d8l6liaw1mlmwv.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770289900/projects/66141b65e0f4436148cf409d/respondent-upload/yrb2t2vicjqbo3l8fb1h.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770199486/projects/66141b65e0f4436148cf409d/respondent-upload/ktb3jlrkdeiverguryjr.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/t8bkdmhjwlmjsuatdttt.jpg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030498/projects/66141b65e0f4436148cf409d/respondent-upload/qiqpxljdykry6do8xrgm.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770040966/projects/66141b65e0f4436148cf409d/respondent-upload/fcuozokbzixg5m4lcr5w.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766414539/projects/66141b65e0f4436148cf409d/respondent-upload/iezjd74m792bavrzdme5.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132397/projects/66141b65e0f4436148cf409d/respondent-upload/dncg7ucl1efrb5fcicyz.jpg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767131851/projects/66141b65e0f4436148cf409d/respondent-upload/ew8dmpsxitq9iz2juex6.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766001817/projects/66141b65e0f4436148cf409d/respondent-upload/myibx9smktdz0of0kge1.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4695/tonbridge-and-malling-green-party-redacted" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4604/gau-redacted" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4702/b1-redacted" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4685/ym-redacted" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307307/projects/66141b65e0f4436148cf409d/respondent-upload/fztsu71r9rofz0m8utyp.jpg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387110/projects/66141b65e0f4436148cf409d/respondent-upload/g6nkkhhjzip3lyqnij7r.jpg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/nvlahdmprd20a8dpckts.jpg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075356/projects/66141b65e0f4436148cf409d/respondent-upload/xcq97wcdmeogulrfrnko.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/zr1coxra3wzbye2ax97t.jpg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767028199/projects/66141b65e0f4436148cf409d/respondent-upload/oatwteddk18z8jms6hce.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4645/lower-medway-internal-drainage-board-redacted" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399417/projects/66141b65e0f4436148cf409d/respondent-upload/qowkmy68twgnvjfugfqd.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006888/projects/66141b65e0f4436148cf409d/respondent-upload/rmatlfrp1xm9vpztduix.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226926/projects/66141b65e0f4436148cf409d/respondent-upload/txmxbggxtyyx1ch8ybgh.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234968/projects/66141b65e0f4436148cf409d/respondent-upload/sp8tcv7zvg4jqfsgkhzw.jpg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770026430/projects/66141b65e0f4436148cf409d/respondent-upload/xredrrdeczx5tulrcjqc.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770199194/projects/66141b65e0f4436148cf409d/respondent-upload/bjx2x49nel0dd4rp33q6.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766237927/projects/66141b65e0f4436148cf409d/respondent-upload/uhun3xlsjy2xkrefc0zt.jpg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767117734/projects/66141b65e0f4436148cf409d/respondent-upload/tysbtxajvduoixfub2ds.jpg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767032636/projects/66141b65e0f4436148cf409d/respondent-upload/bewjlcwdrtmlj1q51pcc.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766162864/projects/66141b65e0f4436148cf409d/respondent-upload/w1zo4od6cno8wmfsrwok.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765742432/projects/66141b65e0f4436148cf409d/respondent-upload/kfwgkddmvtgfhbwenk4j.jpg" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4585/dha-planning-obo-kent-county-council-redacted" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4616/hm1-redacted" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4593/edce2-redacted" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767288557/projects/66141b65e0f4436148cf409d/respondent-upload/cbshxoxdszs9h8solvrf.jpg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767348828/projects/66141b65e0f4436148cf409d/respondent-upload/ggyratn0hdukc3bd0wzt.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/toow41glapgwtixsqr0b.jpg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768565025/projects/66141b65e0f4436148cf409d/respondent-upload/hurbbvwmn1lmrnodvsgy.jpg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075352/projects/66141b65e0f4436148cf409d/respondent-upload/mlyfp2y6ashqteg7h5ua.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171586/projects/66141b65e0f4436148cf409d/respondent-upload/sxkhhjra791o8fzprzq8.jpg" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4561/bs-redacted" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768316172/projects/66141b65e0f4436148cf409d/respondent-upload/vhmgyqwvipzaxlmmvwmj.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178528/projects/66141b65e0f4436148cf409d/respondent-upload/sp5dqdz6slilde8faujw.jpg;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075607/projects/66141b65e0f4436148cf409d/respondent-upload/axh1kcjscvqkjwnmpspb.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234839/projects/66141b65e0f4436148cf409d/respondent-upload/ztlt0gumdtkvy2gghm0a.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770196983/projects/66141b65e0f4436148cf409d/respondent-upload/awlcnfusirzvzgyboiey.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/epgclnlqbl9ejnq9yelw.jpg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769520912/projects/66141b65e0f4436148cf409d/respondent-upload/pkxg9tyedupnocwjowko.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769612929/projects/66141b65e0f4436148cf409d/respondent-upload/kc4hqmgquqq8hfneu5fd.jpg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767087646/projects/66141b65e0f4436148cf409d/respondent-upload/clez63gnw3jswttm8aey.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132399/projects/66141b65e0f4436148cf409d/respondent-upload/guujp2ptaonblmyaklie.jpg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770040905/projects/66141b65e0f4436148cf409d/respondent-upload/c23e5k7efbwiilm7tlaq.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766409959/projects/66141b65e0f4436148cf409d/respondent-upload/k0qfbpxtvdtauamrkebq.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766001359/projects/66141b65e0f4436148cf409d/respondent-upload/yiwtjwfleiludv42komc.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4635/litchfields-obo-tregothnan-estates-redacted" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4582/dh-redacted" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132316/projects/66141b65e0f4436148cf409d/respondent-upload/gx6jhklrzflcreny8yrt.jpg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767306713/projects/66141b65e0f4436148cf409d/respondent-upload/ku9nrbap6ze73zlagrko.jpg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387029/projects/66141b65e0f4436148cf409d/respondent-upload/cr7hl71kijcbkz5cblam.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/o0zyac6sxjiwt63pheln.jpg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075335/projects/66141b65e0f4436148cf409d/respondent-upload/sdhkihdl2knrq77bzk8d.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4694/ag1-redacted" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770303531/projects/66141b65e0f4436148cf409d/respondent-upload/rea1xyg9ngccdd4ibcbm.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767017046/projects/66141b65e0f4436148cf409d/respondent-upload/z9q9hzzsud0b1fnjca6l.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130332/projects/66141b65e0f4436148cf409d/respondent-upload/qea5khg3wmbw6lshoi6q.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130613/projects/66141b65e0f4436148cf409d/respondent-upload/ndssuqavf2mto0onw7lm.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770223688/projects/66141b65e0f4436148cf409d/respondent-upload/napxtxujfma6ut5edr0q.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171590/projects/66141b65e0f4436148cf409d/respondent-upload/abc3xd1cjk9iypd4f4gd.jpg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770204219/projects/66141b65e0f4436148cf409d/respondent-upload/n2wwue0qqfgvvf1vicl5.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226865/projects/66141b65e0f4436148cf409d/respondent-upload/o13vnoccxzxneqszevqn.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245387/projects/66141b65e0f4436148cf409d/respondent-upload/qmvwdbkb6jvezkv2oogx.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767117682/projects/66141b65e0f4436148cf409d/respondent-upload/tenfefdo6h16jhmg0cxj.jpg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030560/projects/66141b65e0f4436148cf409d/respondent-upload/t5tseyug09c5kmogi4ex.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767026445/projects/66141b65e0f4436148cf409d/respondent-upload/uake6fol3mycofvmdzit.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766158015/projects/66141b65e0f4436148cf409d/respondent-upload/myaae3qjmgwjqnbjuyca.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765717985/projects/66141b65e0f4436148cf409d/respondent-upload/h4oxiqe8gzrx8jlrtrfi.jpg" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4628/kent-downs-national-landscape-redacted" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4708/ym1-redacted" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770309498/projects/66141b65e0f4436148cf409d/respondent-upload/keepxnig5gqkovfzs7ek.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767290802/projects/66141b65e0f4436148cf409d/respondent-upload/yhdjcavffru0hdak1ura.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767349331/projects/66141b65e0f4436148cf409d/respondent-upload/ief19k8aoyrewqrrgpcg.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/jetiukvfrxvvlegrulgk.jpg" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4703/bh-redacted" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768319622/projects/66141b65e0f4436148cf409d/respondent-upload/zld8l6x8ii7k4whqbiec.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178530/projects/66141b65e0f4436148cf409d/respondent-upload/awxpy4grrota0cay1xuj.jpg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234881/projects/66141b65e0f4436148cf409d/respondent-upload/bgsbkotuwnbzlh6vll8c.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768902818/projects/66141b65e0f4436148cf409d/respondent-upload/rv5aaermjc8bcuexbtfc.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075345/projects/66141b65e0f4436148cf409d/respondent-upload/sfdyw34tgfuae56ockbk.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075305/projects/66141b65e0f4436148cf409d/respondent-upload/kwjecotg8ppiagxkcapy.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4621/jmt-redacted" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770025219/projects/66141b65e0f4436148cf409d/respondent-upload/tjd9oiyhjhnvapaerbbw.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768321058/projects/66141b65e0f4436148cf409d/respondent-upload/u0t5tpvabft0u8kqu7zl.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770195480/projects/66141b65e0f4436148cf409d/respondent-upload/pbbdyhmjnupesqjn9qvv.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769447390/projects/66141b65e0f4436148cf409d/respondent-upload/pqjtsuydhmejpcsyv0oj.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767087634/projects/66141b65e0f4436148cf409d/respondent-upload/d7y0yfnc2tu2wh5eewmc.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132398/projects/66141b65e0f4436148cf409d/respondent-upload/gqzdhnh3gstpqnbemhns.jpg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531670/projects/66141b65e0f4436148cf409d/respondent-upload/ehdvixakse5vbf3vzrrs.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766936578/projects/66141b65e0f4436148cf409d/respondent-upload/w8hrlpn2jptqc1g0dhfe.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766409870/projects/66141b65e0f4436148cf409d/respondent-upload/gfrevkkuhxrfbwxs9mna.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765987163/projects/66141b65e0f4436148cf409d/respondent-upload/zvgdhsq1fsolojrh2qlm.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4682/turley-obo-taylor-wimpey-strategic-redacted" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767182019/projects/66141b65e0f4436148cf409d/respondent-upload/y6z4vebmxuhre1mdzpoe.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767306930/projects/66141b65e0f4436148cf409d/respondent-upload/sjql2mcghwsak34agpup.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767385588/projects/66141b65e0f4436148cf409d/respondent-upload/jgwy7iwudzkolqwehzj1.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4687/ym2-redacted" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770221595/projects/66141b65e0f4436148cf409d/respondent-upload/lfpnidilnynhpf7ds8wq.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767016854/projects/66141b65e0f4436148cf409d/respondent-upload/kurjgbyzgsnno4ytxoin.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767392899/projects/66141b65e0f4436148cf409d/respondent-upload/zdut7hhkrizc40bsqyzf.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075354/projects/66141b65e0f4436148cf409d/respondent-upload/s0mkelzdl7cnrru4jv19.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4567/cooper-estates-strategic-land-ltd-redacted" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4709/boyer-obo-barratt-david-wilson-homes-kent-redacted" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770223315/projects/66141b65e0f4436148cf409d/respondent-upload/s3hth3adwxdqpgcbwjcr.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234881/projects/66141b65e0f4436148cf409d/respondent-upload/bgsbkotuwnbzlh6vll8c.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405216/projects/66141b65e0f4436148cf409d/respondent-upload/j9j1noxbbdo3kjn6j6h8.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099131/projects/66141b65e0f4436148cf409d/respondent-upload/vauvxcokk0aemegsdatg.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/iqp4oqljx8kqabk3lc4t.jpg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770027515/projects/66141b65e0f4436148cf409d/respondent-upload/zytzasvj9srxeg5i1cth.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766941109/projects/66141b65e0f4436148cf409d/respondent-upload/pwyu67b6bvsm0ufpedey.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766144680/projects/66141b65e0f4436148cf409d/respondent-upload/rv6tlk7tamaxyht1myeq.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765492095/projects/66141b65e0f4436148cf409d/respondent-upload/u0e2s5ki0bbx187f4y30.jpg" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4627/kent-gardens-trust-redacted" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4563/carter-jonas-on-behalf-of-cemex-uk-redacted" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770201998/projects/66141b65e0f4436148cf409d/respondent-upload/n8cugz1oztqwdnmcxek7.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299278/projects/66141b65e0f4436148cf409d/respondent-upload/ejfcfhuoyigwszvoalmy.jpg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767349894/projects/66141b65e0f4436148cf409d/respondent-upload/mgeinygqjx4lvodrhtfe.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4681/turley-obo-taylor-wimpey-strategic-2-redacted" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770294805/projects/66141b65e0f4436148cf409d/respondent-upload/qztubk2w5fujxjewlipw.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767396550/projects/66141b65e0f4436148cf409d/respondent-upload/prr2zscj8aks51gicq0b.jpg" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/bed4ekqfyc5mjv3lgema.jpg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769003310/projects/66141b65e0f4436148cf409d/respondent-upload/axx3kkhcv3tci7tmbxwb.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075333/projects/66141b65e0f4436148cf409d/respondent-upload/vs7yjv4uxojzstxf2rq6.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4592/dj-redacted" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4675/tc-redacted" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766574765/projects/66141b65e0f4436148cf409d/respondent-upload/njxmdmkth4b9wfuxiqao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234892/projects/66141b65e0f4436148cf409d/respondent-upload/a0gyp0lbrw7onwnymzwr.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770132965/projects/66141b65e0f4436148cf409d/respondent-upload/tnmfvxzghjjozx1bcmui.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433401/projects/66141b65e0f4436148cf409d/respondent-upload/mxqvkrvst62gnefpddc3.jpg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767087620/projects/66141b65e0f4436148cf409d/respondent-upload/hyim0nlowz373oef270l.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078448/projects/66141b65e0f4436148cf409d/respondent-upload/ciykghnsuh3annkwoip7.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531746/projects/66141b65e0f4436148cf409d/respondent-upload/hdjquv36slmyb6dbdlxz.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577492/projects/66141b65e0f4436148cf409d/respondent-upload/ja9no0osyczpfsafiyfm.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766409719/projects/66141b65e0f4436148cf409d/respondent-upload/o4rvcug5gpujqvudl9l0.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769530917/projects/66141b65e0f4436148cf409d/respondent-upload/wgir8eiuxbmrgzntzrql.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769510852/projects/66141b65e0f4436148cf409d/respondent-upload/vmpcoz8h0bys6n3yyhp5.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132397/projects/66141b65e0f4436148cf409d/respondent-upload/ywijy9d5rhas71mt2ugd.jpg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767182007/projects/66141b65e0f4436148cf409d/respondent-upload/cacuy1pwl1uz5rp8utun.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765987036/projects/66141b65e0f4436148cf409d/respondent-upload/nvxmz2ar2xisxr8jhqfm.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130300/projects/66141b65e0f4436148cf409d/respondent-upload/udadrhijf1jh7i5evpsh.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307159/projects/66141b65e0f4436148cf409d/respondent-upload/mhbt4gxkw23jpickvs9g.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767395403/projects/66141b65e0f4436148cf409d/respondent-upload/wg6ozm1sdbvfdzwhf2rp.jpg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393165/projects/66141b65e0f4436148cf409d/respondent-upload/qaehj050gug5tfudaf3o.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075351/projects/66141b65e0f4436148cf409d/respondent-upload/wkvtfaefcsap86vxr1mi.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4713/smith-jenkins-planning-heritage-obo-moto-hospitality-ltd-redacted" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4698/ym3-redacted" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767365629/projects/66141b65e0f4436148cf409d/respondent-upload/jttdvivhc8rcpyqg5mee.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4630/jr-redacted" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770223198/projects/66141b65e0f4436148cf409d/respondent-upload/tyexyw2gc0rtbx8h9y5n.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234892/projects/66141b65e0f4436148cf409d/respondent-upload/a0gyp0lbrw7onwnymzwr.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405216/projects/66141b65e0f4436148cf409d/respondent-upload/xual3r0kr2fiqznyab8v.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171586/projects/66141b65e0f4436148cf409d/respondent-upload/o9cuuxmmvhzc8zrsnteh.jpg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030548/projects/66141b65e0f4436148cf409d/respondent-upload/mjkozzndgbtvfzd9u2bm.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766937089/projects/66141b65e0f4436148cf409d/respondent-upload/uujd9uwvyzzsc3aolsfr.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4673/save-capel-redacted" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4608/home-builders-federation-redacted" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770219381/projects/66141b65e0f4436148cf409d/respondent-upload/cvzlvxr2ohf6vfb0ag1e.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099132/projects/66141b65e0f4436148cf409d/respondent-upload/apluhlkr4ddhm3ib86fl.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766075707/projects/66141b65e0f4436148cf409d/respondent-upload/vxf5vafa3acgnmirabbt.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765297623/projects/66141b65e0f4436148cf409d/respondent-upload/ahfnm0ny7bnhsjqrmfqp.jpg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770293670/projects/66141b65e0f4436148cf409d/respondent-upload/kkk3oqfxvyavqfyzmifq.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299264/projects/66141b65e0f4436148cf409d/respondent-upload/dbhjeo7ns9v4er1m3dvy.jpg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361302/projects/66141b65e0f4436148cf409d/respondent-upload/vykm7kradetumsyaugfz.jpg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/mvid5v4uo6zd7noc7eog.jpg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006500/projects/66141b65e0f4436148cf409d/respondent-upload/s7ffmifvygfzj4intkir.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075371/projects/66141b65e0f4436148cf409d/respondent-upload/tba0yzcqez3iwnhbh6r1.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765037009/projects/66141b65e0f4436148cf409d/respondent-upload/qntddxx88wthgfn6qztp.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4630/jr-redacted" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4615/hdh-redacted" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4642/mt-redacted" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234956/projects/66141b65e0f4436148cf409d/respondent-upload/n5lbo7ha32azkpgujweh.jpg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770131871/projects/66141b65e0f4436148cf409d/respondent-upload/wmpz59zpzv0knjrezptp.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361307/projects/66141b65e0f4436148cf409d/respondent-upload/rjecjgebzf3yzbgwpzxl.jpg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078445/projects/66141b65e0f4436148cf409d/respondent-upload/iwfwxuuuo5bbczrbkot2.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769612929/projects/66141b65e0f4436148cf409d/respondent-upload/jqk0fxja4xyucubsctas.jpg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577466/projects/66141b65e0f4436148cf409d/respondent-upload/mxsqpvaglthzppwdmqcy.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531984/projects/66141b65e0f4436148cf409d/respondent-upload/jzavggixznyevyfwanxr.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766515148/projects/66141b65e0f4436148cf409d/respondent-upload/h1eu62tnr9spewhakb4i.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768393992/projects/66141b65e0f4436148cf409d/respondent-upload/fc9q7syvmmpqlrqhm84d.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769510796/projects/66141b65e0f4436148cf409d/respondent-upload/elu1m0djs3xvzbnsqeib.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767094396/projects/66141b65e0f4436148cf409d/respondent-upload/ifkmgrdanoarjarqdxpu.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405218/projects/66141b65e0f4436148cf409d/respondent-upload/empphpqbwvrp6rwcbwsi.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765986776/projects/66141b65e0f4436148cf409d/respondent-upload/opcmae3bk8rio8bgeopu.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099131/projects/66141b65e0f4436148cf409d/respondent-upload/yrwtnfj8d6rw3mf6brte.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767282416/projects/66141b65e0f4436148cf409d/respondent-upload/srryepmmpmuo5v6zdr5v.jpg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307234/projects/66141b65e0f4436148cf409d/respondent-upload/phxjpywxhzndff2okfvp.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767386580/projects/66141b65e0f4436148cf409d/respondent-upload/vv0e0m02kodllcfyofah.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393388/projects/66141b65e0f4436148cf409d/respondent-upload/ughfp7vw2mzuuj4drt3k.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075358/projects/66141b65e0f4436148cf409d/respondent-upload/rkbqao5o0fi3cyrgwcff.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4665/sog-redacted" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4688/ym4-redacted" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4715/save-higham-wood-group-redacted-compressed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770222450/projects/66141b65e0f4436148cf409d/respondent-upload/ez9kq3992hvobbe984i7.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171586/projects/66141b65e0f4436148cf409d/respondent-upload/wesotqkcdmc3r46xufyi.jpg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768410669/projects/66141b65e0f4436148cf409d/respondent-upload/ie6wzbbmmm7zvh6mjtd8.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767363775/projects/66141b65e0f4436148cf409d/respondent-upload/k89699b6cfqwanehiffu.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4613/hm-redacted" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769520941/projects/66141b65e0f4436148cf409d/respondent-upload/ftymnotnkhumanijmgfq.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770236836/projects/66141b65e0f4436148cf409d/respondent-upload/bp1p7twawbfflzwvr4bt.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171589/projects/66141b65e0f4436148cf409d/respondent-upload/ooptjeeoqhvblja1xxbk.jpg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405216/projects/66141b65e0f4436148cf409d/respondent-upload/lklavlkwqaiyjwncckqc.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030509/projects/66141b65e0f4436148cf409d/respondent-upload/nvjjtztvxzdhfvi7nrdy.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766928026/projects/66141b65e0f4436148cf409d/respondent-upload/w1rhjx4ju7v0ja723bep.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766070773/projects/66141b65e0f4436148cf409d/respondent-upload/ak9je59gyupbabov5z1j.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765285291/projects/66141b65e0f4436148cf409d/respondent-upload/nsfznvkogptzlu0mzrtd.jpg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770285947/projects/66141b65e0f4436148cf409d/respondent-upload/dod9vx4ozuxubzxdvnsx.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767095620/projects/66141b65e0f4436148cf409d/respondent-upload/zrhr9qwmamkot2l4srrl.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299252/projects/66141b65e0f4436148cf409d/respondent-upload/brkocdni0w9f1u0wpulo.jpg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361308/projects/66141b65e0f4436148cf409d/respondent-upload/wal2ntquoanqh4gyfk6m.jpg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390549/projects/66141b65e0f4436148cf409d/respondent-upload/wiu3clytbyd1q5nfuy2w.jpg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769005104/projects/66141b65e0f4436148cf409d/respondent-upload/fbzq3zfp0m9ttf0wcut1.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765035988/projects/66141b65e0f4436148cf409d/respondent-upload/l74p7opdkcwrzbstsbg9.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4706/borough-green-parish-council-redacted" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4674/sh-redacted" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4715/save-higham-wood-group-redacted-compressed" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078438/projects/66141b65e0f4436148cf409d/respondent-upload/pjzmfhobv5rhh9qdtaq1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766514304/projects/66141b65e0f4436148cf409d/respondent-upload/zvm3umrzxbfsy3kqgbgz.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770025300/projects/66141b65e0f4436148cf409d/respondent-upload/kh66sjhtcxuar2echbnn.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130519/projects/66141b65e0f4436148cf409d/respondent-upload/n701roey1cn8nwpvnj7g.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577427/projects/66141b65e0f4436148cf409d/respondent-upload/tui4j8wcnv5gj5ubjqw0.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765966638/projects/66141b65e0f4436148cf409d/respondent-upload/byacjaxcqmss4tfpk4xw.jpg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099132/projects/66141b65e0f4436148cf409d/respondent-upload/bmdazuei2ghsurllgu2g.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767353472/projects/66141b65e0f4436148cf409d/respondent-upload/gnlr7n5lbyeg7ll31spg.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767386580/projects/66141b65e0f4436148cf409d/respondent-upload/vv0e0m02kodllcfyofah.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4659/new-barns-residents-redacted" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130675/projects/66141b65e0f4436148cf409d/respondent-upload/gmsmmn0te7oolwcd0d6e.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075341/projects/66141b65e0f4436148cf409d/respondent-upload/whvbqkbj0moplnyybzkq.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768392543/projects/66141b65e0f4436148cf409d/respondent-upload/i5daknafvqsfmt6w9ybm.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4685/ym-redacted" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171591/projects/66141b65e0f4436148cf409d/respondent-upload/tawiqstotiodnwhdp1tg.jpg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171588/projects/66141b65e0f4436148cf409d/respondent-upload/wehyzhfif1bwiljudzqi.jpg" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766592730/projects/66141b65e0f4436148cf409d/respondent-upload/dvc33uf6jhx18fxmnbrc.jpg" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765148555/projects/66141b65e0f4436148cf409d/respondent-upload/gftapa6cdf8lmk8t2w9p.png" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4629/kcc-response-to-tonbridge-and-malling-local-plan-final" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766162863/projects/66141b65e0f4436148cf409d/respondent-upload/ihw3jnps4k7hk5xcmfdj.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307317/projects/66141b65e0f4436148cf409d/respondent-upload/d3jdc8slzzcsg8gmdjoi.jpg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4575/david-jarvis-associates-obo-brett-aggregates-limited-redacted" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390549/projects/66141b65e0f4436148cf409d/respondent-upload/czyswn2iwlotx2cpkgoc.jpg" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4716/dha-planning-obo-leander-homes-land-south-of-lower-haysden-lane-no-redaction-required" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078636/projects/66141b65e0f4436148cf409d/respondent-upload/jzvr3d7zbj3n8l4yco1o.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1763135170/projects/66141b65e0f4436148cf409d/respondent-upload/lrvkvrbwxdnubuu1ofxd.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235242/projects/66141b65e0f4436148cf409d/respondent-upload/mxq1ypnj0ke6n19dnlkk.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769710523/projects/66141b65e0f4436148cf409d/respondent-upload/vhbtv9zngrz9q3kkldit.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766397684/projects/66141b65e0f4436148cf409d/respondent-upload/fbqupdz0y8eocmuwkurq.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766592681/projects/66141b65e0f4436148cf409d/respondent-upload/wryjodeuy6kg7mkedacx.jpg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309837/projects/66141b65e0f4436148cf409d/respondent-upload/ztdfqmf7ke0chzv5lav4.jpg" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393625/projects/66141b65e0f4436148cf409d/respondent-upload/twa3phig00ajawlyy6g9.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4609/ieh-redacted" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767356562/projects/66141b65e0f4436148cf409d/respondent-upload/ul4l6jxy590konhhud6s.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770207798/projects/66141b65e0f4436148cf409d/respondent-upload/se9eqnsaeh2hg8kunuvl.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075537/projects/66141b65e0f4436148cf409d/respondent-upload/ivkuvdqer1akwlgezefd.jpg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770032884/projects/66141b65e0f4436148cf409d/respondent-upload/dqbxcfcmxzucmrxqslsr.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399415/projects/66141b65e0f4436148cf409d/respondent-upload/h4zjnyy6elyj8fmwhy06.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764405509/projects/66141b65e0f4436148cf409d/respondent-upload/zaz1r8ebqw19hventcik.jpg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099054/projects/66141b65e0f4436148cf409d/respondent-upload/b4rnbgbchvubxixds1b5.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002512/projects/66141b65e0f4436148cf409d/respondent-upload/opievpldwbwv7fgljjoz.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQAMoasVfB3wTYeEWkx_zIRfAbhiDRdAizXBfOknZuTXB20?e=75jq3V" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769778596/projects/66141b65e0f4436148cf409d/respondent-upload/yp8hecjngdyqx6loqcba.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767360655/projects/66141b65e0f4436148cf409d/respondent-upload/gufbgdzle4ywayvavdgk.jpg" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4669/sp-redacted" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075332/projects/66141b65e0f4436148cf409d/respondent-upload/jqanh1bypoujaqwmggti.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769168290/projects/66141b65e0f4436148cf409d/respondent-upload/fsgsnidvdv9aldmalodd.jpg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766526655/projects/66141b65e0f4436148cf409d/respondent-upload/vgmt5plgqqrx5ydya8mw.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E2CDB9C-A940-47B1-943E-F069D8455102}">
   <dimension ref="A1:D558"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <pane ySplit="1" topLeftCell="A154" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C160" sqref="C160"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="5" customWidth="1"/>
     <col min="3" max="3" width="75.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="20" style="5" customWidth="1"/>
     <col min="5" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="2" spans="1:4" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.25">
       <c r="A2" s="11" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>70</v>
       </c>
-      <c r="C2" s="21" t="s">
-        <v>266</v>
+      <c r="C2" s="20" t="s">
+        <v>265</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="B3" s="11" t="s">
         <v>267</v>
       </c>
-      <c r="B3" s="11" t="s">
+      <c r="C3" s="20" t="s">
         <v>268</v>
       </c>
-      <c r="C3" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="4" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A4" s="11" t="s">
+        <v>269</v>
+      </c>
+      <c r="B4" s="11" t="s">
         <v>270</v>
       </c>
-      <c r="B4" s="11" t="s">
+      <c r="C4" s="21" t="s">
         <v>271</v>
       </c>
-      <c r="C4" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="5" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="C6" s="17" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="7" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="18" t="s">
+      <c r="C7" s="17" t="s">
         <v>145</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="8" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="22" t="s">
-        <v>273</v>
+      <c r="C8" s="21" t="s">
+        <v>272</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="9" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A9" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="22" t="s">
-        <v>274</v>
+      <c r="C9" s="21" t="s">
+        <v>273</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="10" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A10" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="22" t="s">
-        <v>275</v>
+      <c r="C10" s="21" t="s">
+        <v>274</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="11" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="22" t="s">
-        <v>276</v>
+      <c r="C11" s="21" t="s">
+        <v>275</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="12" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A12" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="22" t="s">
-        <v>277</v>
+      <c r="C12" s="21" t="s">
+        <v>276</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="13" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C13" s="22" t="s">
-        <v>278</v>
+      <c r="C13" s="21" t="s">
+        <v>277</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="14" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A14" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C14" s="22" t="s">
-        <v>279</v>
+      <c r="C14" s="21" t="s">
+        <v>278</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="15" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="22" t="s">
-        <v>280</v>
+      <c r="C15" s="21" t="s">
+        <v>279</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="16" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="22" t="s">
-        <v>281</v>
+      <c r="C16" s="21" t="s">
+        <v>280</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="17" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C17" s="22" t="s">
-        <v>282</v>
+      <c r="C17" s="21" t="s">
+        <v>281</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="22" t="s">
-        <v>283</v>
+      <c r="C18" s="21" t="s">
+        <v>282</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A19" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="22" t="s">
-        <v>284</v>
+      <c r="C19" s="21" t="s">
+        <v>283</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A20" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="22" t="s">
-        <v>285</v>
+      <c r="C20" s="21" t="s">
+        <v>284</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A21" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C21" s="22" t="s">
-        <v>286</v>
+      <c r="C21" s="21" t="s">
+        <v>285</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A22" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C22" s="22" t="s">
-        <v>287</v>
+      <c r="C22" s="21" t="s">
+        <v>286</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A23" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="22" t="s">
-        <v>288</v>
+      <c r="C23" s="21" t="s">
+        <v>287</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A24" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C24" s="22" t="s">
-        <v>289</v>
+      <c r="C24" s="21" t="s">
+        <v>288</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A25" s="11" t="s">
+        <v>289</v>
+      </c>
+      <c r="B25" s="11" t="s">
         <v>290</v>
       </c>
-      <c r="B25" s="11" t="s">
+      <c r="C25" s="21" t="s">
         <v>291</v>
       </c>
-      <c r="C25" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A26" s="11" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="C26" s="21" t="s">
-        <v>293</v>
+      <c r="C26" s="20" t="s">
+        <v>292</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A27" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="B27" s="11" t="s">
         <v>294</v>
       </c>
-      <c r="B27" s="11" t="s">
+      <c r="C27" s="21" t="s">
         <v>295</v>
       </c>
-      <c r="C27" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A28" s="11" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B28" s="11" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>294</v>
+      </c>
+      <c r="C28" s="20" t="s">
+        <v>296</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C29" s="18" t="s">
+      <c r="C29" s="17" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C30" s="17" t="s">
-        <v>217</v>
+      <c r="C30" s="16" t="s">
+        <v>216</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A31" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="C31" s="22" t="s">
-        <v>298</v>
+      <c r="C31" s="21" t="s">
+        <v>297</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A32" s="11" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B32" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="C32" s="20" t="s">
         <v>299</v>
       </c>
-      <c r="C32" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="C33" s="18" t="s">
+      <c r="C33" s="17" t="s">
         <v>48</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="C34" s="18" t="s">
-        <v>218</v>
+      <c r="C34" s="17" t="s">
+        <v>217</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A35" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="C35" s="21" t="s">
-        <v>301</v>
+      <c r="C35" s="20" t="s">
+        <v>300</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
         <v>154</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A37" s="6" t="s">
         <v>154</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>157</v>
@@ -3862,1189 +3859,1189 @@
       <c r="D38" s="6" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A39" s="12" t="s">
         <v>154</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>169</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A40" s="6" t="s">
         <v>176</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>177</v>
       </c>
-      <c r="C40" s="16" t="s">
+      <c r="C40" s="15" t="s">
         <v>178</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A41" s="11" t="s">
         <v>176</v>
       </c>
-      <c r="B41" s="30" t="s">
+      <c r="B41" s="29" t="s">
         <v>177</v>
       </c>
-      <c r="C41" s="22" t="s">
-        <v>302</v>
+      <c r="C41" s="21" t="s">
+        <v>301</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A42" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>177</v>
       </c>
-      <c r="C42" s="22" t="s">
-        <v>303</v>
+      <c r="C42" s="21" t="s">
+        <v>302</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A43" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>177</v>
       </c>
-      <c r="C43" s="23" t="s">
-        <v>304</v>
+      <c r="C43" s="22" t="s">
+        <v>303</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A44" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>177</v>
       </c>
-      <c r="C44" s="22" t="s">
-        <v>305</v>
+      <c r="C44" s="21" t="s">
+        <v>304</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A45" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>177</v>
       </c>
-      <c r="C45" s="22" t="s">
-        <v>306</v>
+      <c r="C45" s="21" t="s">
+        <v>305</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A46" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>177</v>
       </c>
-      <c r="C46" s="22" t="s">
-        <v>302</v>
+      <c r="C46" s="21" t="s">
+        <v>301</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A47" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>177</v>
       </c>
-      <c r="C47" s="22" t="s">
-        <v>307</v>
+      <c r="C47" s="21" t="s">
+        <v>306</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A48" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>177</v>
       </c>
-      <c r="C48" s="22" t="s">
-        <v>308</v>
+      <c r="C48" s="21" t="s">
+        <v>307</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A49" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>177</v>
       </c>
-      <c r="C49" s="22" t="s">
-        <v>309</v>
+      <c r="C49" s="21" t="s">
+        <v>308</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A50" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>177</v>
       </c>
-      <c r="C50" s="22" t="s">
-        <v>310</v>
+      <c r="C50" s="21" t="s">
+        <v>309</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A51" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>177</v>
       </c>
-      <c r="C51" s="22" t="s">
-        <v>311</v>
+      <c r="C51" s="21" t="s">
+        <v>310</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="52" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A52" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="B52" s="11" t="s">
         <v>312</v>
       </c>
-      <c r="B52" s="11" t="s">
+      <c r="C52" s="20" t="s">
         <v>313</v>
       </c>
-      <c r="C52" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="6" t="s">
         <v>146</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>147</v>
       </c>
-      <c r="C53" s="17" t="s">
+      <c r="C53" s="16" t="s">
         <v>148</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A54" s="11" t="s">
         <v>146</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>147</v>
       </c>
-      <c r="C54" s="22" t="s">
+      <c r="C54" s="21" t="s">
         <v>148</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="55" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A55" s="11" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B55" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="C55" s="20" t="s">
         <v>315</v>
       </c>
-      <c r="C55" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="56" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A56" s="11" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B56" s="11" t="s">
+        <v>316</v>
+      </c>
+      <c r="C56" s="21" t="s">
         <v>317</v>
       </c>
-      <c r="C56" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A57" s="11" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B57" s="11" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>316</v>
+      </c>
+      <c r="C57" s="20" t="s">
+        <v>318</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A58" s="11" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B58" s="11" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>316</v>
+      </c>
+      <c r="C58" s="20" t="s">
+        <v>319</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A59" s="6" t="s">
         <v>179</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="C59" s="19" t="s">
+      <c r="C59" s="18" t="s">
         <v>181</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="60" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A60" s="11" t="s">
         <v>179</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>180</v>
       </c>
-      <c r="C60" s="22" t="s">
-        <v>321</v>
+      <c r="C60" s="21" t="s">
+        <v>320</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="61" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A61" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="B61" s="11" t="s">
         <v>322</v>
       </c>
-      <c r="B61" s="11" t="s">
+      <c r="C61" s="20" t="s">
         <v>323</v>
       </c>
-      <c r="C61" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="62" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="C62" s="17" t="s">
+      <c r="C62" s="16" t="s">
         <v>51</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="63" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A63" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="C63" s="22" t="s">
-        <v>325</v>
+      <c r="C63" s="21" t="s">
+        <v>324</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="64" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A64" s="6" t="s">
         <v>182</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="C64" s="18" t="s">
+      <c r="C64" s="17" t="s">
         <v>184</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="65" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A65" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>183</v>
       </c>
-      <c r="C65" s="22" t="s">
-        <v>326</v>
+      <c r="C65" s="21" t="s">
+        <v>325</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="66" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A66" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>183</v>
       </c>
-      <c r="C66" s="22" t="s">
-        <v>327</v>
+      <c r="C66" s="21" t="s">
+        <v>326</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="67" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A67" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>183</v>
       </c>
-      <c r="C67" s="22" t="s">
-        <v>328</v>
+      <c r="C67" s="21" t="s">
+        <v>327</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="68" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="12" t="s">
         <v>170</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>171</v>
       </c>
-      <c r="C68" s="17" t="s">
+      <c r="C68" s="16" t="s">
         <v>172</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="69" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A69" s="11" t="s">
         <v>170</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>171</v>
       </c>
-      <c r="C69" s="22" t="s">
-        <v>329</v>
+      <c r="C69" s="21" t="s">
+        <v>328</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="70" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A70" s="11" t="s">
         <v>170</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>171</v>
       </c>
-      <c r="C70" s="22" t="s">
-        <v>330</v>
+      <c r="C70" s="21" t="s">
+        <v>329</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="71" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A71" s="11" t="s">
         <v>170</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>171</v>
       </c>
-      <c r="C71" s="22" t="s">
-        <v>331</v>
+      <c r="C71" s="21" t="s">
+        <v>330</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="72" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A72" s="11" t="s">
         <v>170</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>171</v>
       </c>
-      <c r="C72" s="21" t="s">
-        <v>332</v>
+      <c r="C72" s="20" t="s">
+        <v>331</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="73" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A73" s="11" t="s">
         <v>170</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>171</v>
       </c>
-      <c r="C73" s="21" t="s">
-        <v>333</v>
+      <c r="C73" s="20" t="s">
+        <v>332</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="74" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A74" s="11" t="s">
         <v>170</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>171</v>
       </c>
-      <c r="C74" s="21" t="s">
+      <c r="C74" s="20" t="s">
         <v>172</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="75" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A75" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="B75" s="11" t="s">
         <v>334</v>
       </c>
-      <c r="B75" s="11" t="s">
+      <c r="C75" s="21" t="s">
         <v>335</v>
       </c>
-      <c r="C75" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="76" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A76" s="11" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B76" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="C76" s="20" t="s">
         <v>337</v>
       </c>
-      <c r="C76" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="77" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A77" s="11" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B77" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="C77" s="20" t="s">
         <v>339</v>
       </c>
-      <c r="C77" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="78" spans="1:4" ht="67.5" x14ac:dyDescent="0.25">
       <c r="A78" s="11" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B78" s="24" t="s">
+        <v>231</v>
+      </c>
+      <c r="B78" s="23" t="s">
+        <v>340</v>
+      </c>
+      <c r="C78" s="20" t="s">
         <v>341</v>
       </c>
-      <c r="C78" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D78" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="79" spans="1:4" ht="54" x14ac:dyDescent="0.25">
       <c r="A79" s="11" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>232</v>
+      </c>
+      <c r="B79" s="23" t="s">
+        <v>340</v>
+      </c>
+      <c r="C79" s="20" t="s">
+        <v>342</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="80" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A80" s="11" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="C80" s="21" t="s">
-        <v>344</v>
+      <c r="C80" s="20" t="s">
+        <v>343</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="81" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A81" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C81" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D81" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="82" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A82" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C82" s="18" t="s">
+      <c r="C82" s="17" t="s">
         <v>52</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="83" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A83" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="C83" s="22" t="s">
-        <v>345</v>
+      <c r="C83" s="21" t="s">
+        <v>344</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="84" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A84" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="C84" s="22" t="s">
-        <v>346</v>
+      <c r="C84" s="21" t="s">
+        <v>345</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="85" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A85" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="C85" s="22" t="s">
-        <v>347</v>
+      <c r="C85" s="21" t="s">
+        <v>346</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="86" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A86" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="C86" s="22" t="s">
-        <v>348</v>
+      <c r="C86" s="21" t="s">
+        <v>347</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="87" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A87" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="C87" s="22" t="s">
-        <v>349</v>
+      <c r="C87" s="21" t="s">
+        <v>348</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="88" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A88" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="C88" s="22" t="s">
-        <v>350</v>
+      <c r="C88" s="21" t="s">
+        <v>349</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="89" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A89" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="C89" s="22" t="s">
-        <v>351</v>
+      <c r="C89" s="21" t="s">
+        <v>350</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="90" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A90" s="11" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>234</v>
+      </c>
+      <c r="B90" s="23" t="s">
+        <v>340</v>
+      </c>
+      <c r="C90" s="20" t="s">
+        <v>351</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="91" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A91" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="B91" s="11" t="s">
         <v>353</v>
       </c>
-      <c r="B91" s="11" t="s">
+      <c r="C91" s="21" t="s">
         <v>354</v>
       </c>
-      <c r="C91" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="92" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A92" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="B92" s="11" t="s">
         <v>356</v>
       </c>
-      <c r="B92" s="11" t="s">
+      <c r="C92" s="21" t="s">
         <v>357</v>
       </c>
-      <c r="C92" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D92" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="93" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A93" s="11" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B93" s="11" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>356</v>
+      </c>
+      <c r="C93" s="20" t="s">
+        <v>358</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="94" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A94" s="11" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B94" s="11" t="s">
+        <v>359</v>
+      </c>
+      <c r="C94" s="20" t="s">
         <v>360</v>
       </c>
-      <c r="C94" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D94" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="95" spans="1:4" ht="54" x14ac:dyDescent="0.25">
       <c r="A95" s="11" t="s">
+        <v>361</v>
+      </c>
+      <c r="B95" s="11" t="s">
         <v>362</v>
       </c>
-      <c r="B95" s="11" t="s">
+      <c r="C95" s="21" t="s">
         <v>363</v>
       </c>
-      <c r="C95" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D95" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="96" spans="1:4" ht="54" x14ac:dyDescent="0.25">
       <c r="A96" s="11" t="s">
+        <v>361</v>
+      </c>
+      <c r="B96" s="11" t="s">
         <v>362</v>
       </c>
-      <c r="B96" s="11" t="s">
-[...3 lines deleted...]
-        <v>365</v>
+      <c r="C96" s="21" t="s">
+        <v>364</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="97" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A97" s="11" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B97" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="C97" s="20" t="s">
         <v>366</v>
       </c>
-      <c r="C97" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D97" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="98" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A98" s="11" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>238</v>
+      </c>
+      <c r="B98" s="23" t="s">
+        <v>340</v>
+      </c>
+      <c r="C98" s="20" t="s">
+        <v>367</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="99" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A99" s="11" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>239</v>
+      </c>
+      <c r="B99" s="23" t="s">
+        <v>340</v>
+      </c>
+      <c r="C99" s="20" t="s">
+        <v>368</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="100" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A100" s="11" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>370</v>
+        <v>240</v>
+      </c>
+      <c r="B100" s="23" t="s">
+        <v>356</v>
+      </c>
+      <c r="C100" s="20" t="s">
+        <v>369</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="101" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A101" s="11" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>241</v>
+      </c>
+      <c r="B101" s="23" t="s">
+        <v>340</v>
+      </c>
+      <c r="C101" s="20" t="s">
+        <v>370</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="102" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A102" s="11" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B102" s="11" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>340</v>
+      </c>
+      <c r="C102" s="20" t="s">
+        <v>371</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="103" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A103" s="11" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B103" s="11" t="s">
+        <v>372</v>
+      </c>
+      <c r="C103" s="20" t="s">
         <v>373</v>
       </c>
-      <c r="C103" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D103" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="104" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A104" s="11" t="s">
+        <v>374</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="C104" s="21" t="s">
         <v>375</v>
       </c>
-      <c r="B104" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D104" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="105" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A105" s="11" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B105" s="11" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>340</v>
+      </c>
+      <c r="C105" s="21" t="s">
+        <v>376</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="106" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A106" s="11" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B106" s="11" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>340</v>
+      </c>
+      <c r="C106" s="21" t="s">
+        <v>377</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="107" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A107" s="11" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B107" s="11" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>340</v>
+      </c>
+      <c r="C107" s="21" t="s">
+        <v>378</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="108" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A108" s="11" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B108" s="11" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>340</v>
+      </c>
+      <c r="C108" s="21" t="s">
+        <v>379</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="109" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A109" s="6" t="s">
         <v>185</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="C109" s="18" t="s">
+      <c r="C109" s="17" t="s">
         <v>187</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="110" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A110" s="11" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B110" s="11" t="s">
+        <v>380</v>
+      </c>
+      <c r="C110" s="20" t="s">
         <v>381</v>
       </c>
-      <c r="C110" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D110" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="111" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A111" s="11" t="s">
+        <v>382</v>
+      </c>
+      <c r="B111" s="11" t="s">
         <v>383</v>
       </c>
-      <c r="B111" s="11" t="s">
+      <c r="C111" s="20" t="s">
         <v>384</v>
       </c>
-      <c r="C111" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D111" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="112" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A112" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="C112" s="18" t="s">
+      <c r="C112" s="17" t="s">
         <v>55</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="113" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A113" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="C113" s="18" t="s">
+      <c r="C113" s="17" t="s">
         <v>56</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="114" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A114" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="115" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A115" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="C115" s="18" t="s">
+      <c r="C115" s="17" t="s">
         <v>135</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="116" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A116" s="12" t="s">
         <v>53</v>
       </c>
       <c r="B116" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C116" s="13" t="s">
         <v>173</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="117" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A117" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="C117" s="22" t="s">
-        <v>386</v>
+      <c r="C117" s="21" t="s">
+        <v>385</v>
       </c>
       <c r="D117" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="118" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A118" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D118" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="119" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A119" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D119" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="120" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A120" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B120" s="11" t="s">
+        <v>386</v>
+      </c>
+      <c r="C120" s="20" t="s">
         <v>387</v>
       </c>
-      <c r="C120" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D120" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="121" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A121" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="C121" s="21" t="s">
-        <v>389</v>
+      <c r="C121" s="20" t="s">
+        <v>388</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="122" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A122" s="6" t="s">
         <v>158</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C122" s="9" t="s">
         <v>160</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="123" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A123" s="6" t="s">
         <v>158</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C123" s="9" t="s">
         <v>161</v>
@@ -5108,5545 +5105,5545 @@
       <c r="D127" s="6" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="128" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A128" s="10" t="s">
         <v>125</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="129" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A129" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="C129" s="18" t="s">
+      <c r="C129" s="17" t="s">
         <v>133</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="130" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A130" s="12" t="s">
         <v>125</v>
       </c>
       <c r="B130" s="12" t="s">
         <v>126</v>
       </c>
       <c r="C130" s="13" t="s">
         <v>174</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="131" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A131" s="11" t="s">
         <v>125</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>126</v>
       </c>
-      <c r="C131" s="22" t="s">
-        <v>390</v>
+      <c r="C131" s="21" t="s">
+        <v>389</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="132" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A132" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="B132" s="11" t="s">
         <v>391</v>
       </c>
-      <c r="B132" s="11" t="s">
+      <c r="C132" s="21" t="s">
         <v>392</v>
       </c>
-      <c r="C132" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D132" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="133" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A133" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="B133" s="11" t="s">
         <v>391</v>
       </c>
-      <c r="B133" s="11" t="s">
-[...3 lines deleted...]
-        <v>394</v>
+      <c r="C133" s="21" t="s">
+        <v>393</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="134" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A134" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="B134" s="11" t="s">
         <v>391</v>
       </c>
-      <c r="B134" s="11" t="s">
-[...3 lines deleted...]
-        <v>395</v>
+      <c r="C134" s="21" t="s">
+        <v>394</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="135" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A135" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="B135" s="11" t="s">
         <v>391</v>
       </c>
-      <c r="B135" s="11" t="s">
-[...3 lines deleted...]
-        <v>396</v>
+      <c r="C135" s="21" t="s">
+        <v>395</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="136" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A136" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="B136" s="11" t="s">
         <v>391</v>
       </c>
-      <c r="B136" s="11" t="s">
-[...3 lines deleted...]
-        <v>397</v>
+      <c r="C136" s="21" t="s">
+        <v>396</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="137" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A137" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="B137" s="28" t="s">
         <v>391</v>
       </c>
-      <c r="B137" s="29" t="s">
-[...3 lines deleted...]
-        <v>398</v>
+      <c r="C137" s="21" t="s">
+        <v>397</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="138" spans="1:4" ht="189" x14ac:dyDescent="0.25">
       <c r="A138" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="B138" s="11" t="s">
+        <v>391</v>
+      </c>
+      <c r="C138" s="21" t="s">
         <v>399</v>
       </c>
-      <c r="B138" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D138" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="139" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A139" s="11" t="s">
+        <v>400</v>
+      </c>
+      <c r="B139" s="11" t="s">
         <v>401</v>
       </c>
-      <c r="B139" s="11" t="s">
+      <c r="C139" s="21" t="s">
         <v>402</v>
       </c>
-      <c r="C139" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D139" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="140" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A140" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="C140" s="18" t="s">
+      <c r="C140" s="17" t="s">
         <v>59</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="141" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A141" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="C141" s="18" t="s">
+      <c r="C141" s="17" t="s">
         <v>132</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="142" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A142" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="C142" s="18" t="s">
+      <c r="C142" s="17" t="s">
         <v>140</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="143" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A143" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="C143" s="18" t="s">
+      <c r="C143" s="17" t="s">
         <v>188</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="144" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A144" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="C144" s="16" t="s">
-        <v>214</v>
+      <c r="C144" s="15" t="s">
+        <v>213</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="145" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A145" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="C145" s="18" t="s">
+      <c r="C145" s="17" t="s">
+        <v>220</v>
+      </c>
+      <c r="D145" s="6" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="146" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A146" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>58</v>
       </c>
-      <c r="C146" s="22" t="s">
-        <v>404</v>
+      <c r="C146" s="21" t="s">
+        <v>403</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="147" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A147" s="11" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B147" s="11" t="s">
+        <v>404</v>
+      </c>
+      <c r="C147" s="20" t="s">
         <v>405</v>
       </c>
-      <c r="C147" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D147" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="148" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A148" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="C148" s="18" t="s">
+      <c r="C148" s="17" t="s">
         <v>62</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="149" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A149" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>61</v>
       </c>
-      <c r="C149" s="22" t="s">
-        <v>407</v>
+      <c r="C149" s="21" t="s">
+        <v>406</v>
       </c>
       <c r="D149" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="150" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A150" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B150" s="11" t="s">
         <v>61</v>
       </c>
-      <c r="C150" s="22" t="s">
-        <v>408</v>
+      <c r="C150" s="21" t="s">
+        <v>407</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="151" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A151" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="C151" s="18" t="s">
+      <c r="C151" s="17" t="s">
         <v>65</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="152" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A152" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="C152" s="18" t="s">
+      <c r="C152" s="17" t="s">
         <v>134</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="153" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A153" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="C153" s="18" t="s">
+      <c r="C153" s="17" t="s">
         <v>141</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="154" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A154" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="C154" s="18" t="s">
+      <c r="C154" s="17" t="s">
         <v>144</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="155" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A155" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>64</v>
       </c>
-      <c r="C155" s="22" t="s">
-        <v>409</v>
+      <c r="C155" s="21" t="s">
+        <v>408</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="156" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A156" s="11" t="s">
+        <v>409</v>
+      </c>
+      <c r="B156" s="11" t="s">
         <v>410</v>
       </c>
-      <c r="B156" s="11" t="s">
+      <c r="C156" s="21" t="s">
         <v>411</v>
       </c>
-      <c r="C156" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D156" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="157" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A157" s="6" t="s">
         <v>149</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>150</v>
       </c>
-      <c r="C157" s="17" t="s">
+      <c r="C157" s="16" t="s">
         <v>151</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="158" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A158" s="11" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B158" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="C158" s="22" t="s">
-        <v>414</v>
+      <c r="C158" s="21" t="s">
+        <v>413</v>
       </c>
       <c r="D158" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="159" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A159" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="C159" s="18" t="s">
+      <c r="C159" s="17" t="s">
         <v>68</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="160" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A160" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="C160" s="15" t="s">
-        <v>190</v>
+      <c r="C160" s="19" t="s">
+        <v>896</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="161" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A161" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B161" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="C161" s="22" t="s">
-        <v>415</v>
+      <c r="C161" s="21" t="s">
+        <v>414</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="162" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A162" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="C162" s="22" t="s">
-        <v>416</v>
+      <c r="C162" s="21" t="s">
+        <v>415</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="163" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A163" s="11" t="s">
+        <v>416</v>
+      </c>
+      <c r="B163" s="11" t="s">
         <v>417</v>
       </c>
-      <c r="B163" s="11" t="s">
+      <c r="C163" s="21" t="s">
         <v>418</v>
       </c>
-      <c r="C163" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D163" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="164" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A164" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="B164" s="11" t="s">
         <v>420</v>
       </c>
-      <c r="B164" s="11" t="s">
+      <c r="C164" s="21" t="s">
         <v>421</v>
       </c>
-      <c r="C164" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D164" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="165" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A165" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C165" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D165" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="166" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A166" s="11" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B166" s="11" t="s">
+        <v>422</v>
+      </c>
+      <c r="C166" s="20" t="s">
         <v>423</v>
       </c>
-      <c r="C166" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D166" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="167" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A167" s="11" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B167" s="11" t="s">
+        <v>424</v>
+      </c>
+      <c r="C167" s="20" t="s">
         <v>425</v>
       </c>
-      <c r="C167" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D167" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="168" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A168" s="11" t="s">
+        <v>426</v>
+      </c>
+      <c r="B168" s="11" t="s">
         <v>427</v>
       </c>
-      <c r="B168" s="11" t="s">
+      <c r="C168" s="21" t="s">
         <v>428</v>
       </c>
-      <c r="C168" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D168" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="169" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A169" s="10" t="s">
         <v>128</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>129</v>
       </c>
-      <c r="C169" s="17" t="s">
+      <c r="C169" s="16" t="s">
         <v>130</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="170" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A170" s="11" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B170" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="C170" s="20" t="s">
         <v>430</v>
       </c>
-      <c r="C170" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D170" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="171" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A171" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C171" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D171" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="172" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A172" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D172" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="173" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A173" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="B173" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="B173" s="6" t="s">
+      <c r="C173" s="17" t="s">
         <v>192</v>
       </c>
-      <c r="C173" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D173" s="6" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="174" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A174" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="C174" s="18" t="s">
+      <c r="C174" s="17" t="s">
         <v>71</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="175" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A175" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="C175" s="18" t="s">
+      <c r="C175" s="17" t="s">
         <v>72</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="176" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A176" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="C176" s="18" t="s">
+      <c r="C176" s="17" t="s">
         <v>75</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="177" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A177" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="B177" s="11" t="s">
         <v>432</v>
       </c>
-      <c r="B177" s="11" t="s">
+      <c r="C177" s="21" t="s">
         <v>433</v>
       </c>
-      <c r="C177" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D177" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="178" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A178" s="11" t="s">
+        <v>434</v>
+      </c>
+      <c r="B178" s="11" t="s">
         <v>435</v>
       </c>
-      <c r="B178" s="11" t="s">
+      <c r="C178" s="22" t="s">
         <v>436</v>
       </c>
-      <c r="C178" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D178" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="179" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A179" s="11" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="B179" s="25" t="s">
+        <v>249</v>
+      </c>
+      <c r="B179" s="24" t="s">
+        <v>437</v>
+      </c>
+      <c r="C179" s="20" t="s">
         <v>438</v>
       </c>
-      <c r="C179" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D179" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="180" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A180" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B180" s="11" t="s">
+        <v>439</v>
+      </c>
+      <c r="C180" s="20" t="s">
         <v>440</v>
       </c>
-      <c r="C180" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D180" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="181" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A181" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B181" s="11" t="s">
+        <v>441</v>
+      </c>
+      <c r="C181" s="20" t="s">
         <v>442</v>
       </c>
-      <c r="C181" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D181" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="182" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A182" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B182" s="11" t="s">
+        <v>443</v>
+      </c>
+      <c r="C182" s="20" t="s">
         <v>444</v>
       </c>
-      <c r="C182" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D182" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="183" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A183" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B183" s="11" t="s">
+        <v>445</v>
+      </c>
+      <c r="C183" s="20" t="s">
         <v>446</v>
       </c>
-      <c r="C183" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D183" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="184" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A184" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B184" s="11" t="s">
+        <v>447</v>
+      </c>
+      <c r="C184" s="20" t="s">
         <v>448</v>
       </c>
-      <c r="C184" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D184" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="185" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A185" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B185" s="11" t="s">
+        <v>449</v>
+      </c>
+      <c r="C185" s="20" t="s">
         <v>450</v>
       </c>
-      <c r="C185" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D185" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="186" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A186" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B186" s="11" t="s">
+        <v>451</v>
+      </c>
+      <c r="C186" s="20" t="s">
         <v>452</v>
       </c>
-      <c r="C186" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D186" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="187" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A187" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B187" s="11" t="s">
+        <v>453</v>
+      </c>
+      <c r="C187" s="20" t="s">
         <v>454</v>
       </c>
-      <c r="C187" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D187" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="188" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A188" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B188" s="11" t="s">
+        <v>455</v>
+      </c>
+      <c r="C188" s="20" t="s">
         <v>456</v>
       </c>
-      <c r="C188" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D188" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="189" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A189" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B189" s="11" t="s">
+        <v>457</v>
+      </c>
+      <c r="C189" s="20" t="s">
         <v>458</v>
       </c>
-      <c r="C189" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D189" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="190" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A190" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B190" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="C190" s="20" t="s">
         <v>460</v>
       </c>
-      <c r="C190" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D190" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="191" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A191" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B191" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="C191" s="20" t="s">
         <v>462</v>
       </c>
-      <c r="C191" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D191" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="192" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A192" s="11" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="B192" s="25" t="s">
+        <v>249</v>
+      </c>
+      <c r="B192" s="24" t="s">
+        <v>463</v>
+      </c>
+      <c r="C192" s="20" t="s">
         <v>464</v>
       </c>
-      <c r="C192" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D192" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="193" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A193" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B193" s="11" t="s">
+        <v>465</v>
+      </c>
+      <c r="C193" s="20" t="s">
         <v>466</v>
       </c>
-      <c r="C193" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D193" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="194" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A194" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B194" s="11" t="s">
+        <v>467</v>
+      </c>
+      <c r="C194" s="20" t="s">
         <v>468</v>
       </c>
-      <c r="C194" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D194" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="195" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A195" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B195" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="C195" s="20" t="s">
         <v>470</v>
       </c>
-      <c r="C195" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D195" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="196" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A196" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B196" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="C196" s="20" t="s">
         <v>472</v>
       </c>
-      <c r="C196" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D196" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="197" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A197" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B197" s="11" t="s">
+        <v>473</v>
+      </c>
+      <c r="C197" s="20" t="s">
         <v>474</v>
       </c>
-      <c r="C197" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D197" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="198" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A198" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>101</v>
       </c>
-      <c r="C198" s="21" t="s">
-        <v>476</v>
+      <c r="C198" s="20" t="s">
+        <v>475</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="199" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A199" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B199" s="11" t="s">
+        <v>476</v>
+      </c>
+      <c r="C199" s="20" t="s">
         <v>477</v>
       </c>
-      <c r="C199" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D199" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="200" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A200" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B200" s="11" t="s">
+        <v>478</v>
+      </c>
+      <c r="C200" s="20" t="s">
         <v>479</v>
       </c>
-      <c r="C200" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D200" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="201" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A201" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B201" s="11" t="s">
+        <v>480</v>
+      </c>
+      <c r="C201" s="20" t="s">
         <v>481</v>
       </c>
-      <c r="C201" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D201" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="202" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A202" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B202" s="11" t="s">
+        <v>482</v>
+      </c>
+      <c r="C202" s="20" t="s">
         <v>483</v>
       </c>
-      <c r="C202" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D202" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="203" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A203" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B203" s="11" t="s">
+        <v>484</v>
+      </c>
+      <c r="C203" s="20" t="s">
         <v>485</v>
       </c>
-      <c r="C203" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D203" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="204" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A204" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B204" s="11" t="s">
+        <v>486</v>
+      </c>
+      <c r="C204" s="20" t="s">
         <v>487</v>
       </c>
-      <c r="C204" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D204" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="205" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A205" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="C205" s="21" t="s">
-        <v>489</v>
+      <c r="C205" s="20" t="s">
+        <v>488</v>
       </c>
       <c r="D205" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="206" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A206" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B206" s="11" t="s">
+        <v>489</v>
+      </c>
+      <c r="C206" s="20" t="s">
         <v>490</v>
       </c>
-      <c r="C206" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D206" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="207" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A207" s="11" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="B207" s="25" t="s">
+        <v>249</v>
+      </c>
+      <c r="B207" s="24" t="s">
+        <v>491</v>
+      </c>
+      <c r="C207" s="20" t="s">
         <v>492</v>
       </c>
-      <c r="C207" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D207" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="208" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A208" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B208" s="11" t="s">
+        <v>493</v>
+      </c>
+      <c r="C208" s="20" t="s">
         <v>494</v>
       </c>
-      <c r="C208" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D208" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="209" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A209" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B209" s="11" t="s">
+        <v>495</v>
+      </c>
+      <c r="C209" s="20" t="s">
         <v>496</v>
       </c>
-      <c r="C209" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D209" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="210" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A210" s="11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B210" s="11" t="s">
+        <v>497</v>
+      </c>
+      <c r="C210" s="20" t="s">
         <v>498</v>
       </c>
-      <c r="C210" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D210" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="211" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A211" s="11" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="B211" s="24" t="s">
+        <v>249</v>
+      </c>
+      <c r="B211" s="23" t="s">
+        <v>499</v>
+      </c>
+      <c r="C211" s="20" t="s">
         <v>500</v>
       </c>
-      <c r="C211" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D211" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="212" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A212" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B212" s="6" t="s">
         <v>194</v>
       </c>
-      <c r="B212" s="6" t="s">
+      <c r="C212" s="16" t="s">
         <v>195</v>
       </c>
-      <c r="C212" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D212" s="6" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="213" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A213" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B213" s="6" t="s">
         <v>197</v>
       </c>
-      <c r="B213" s="6" t="s">
+      <c r="C213" s="16" t="s">
         <v>198</v>
       </c>
-      <c r="C213" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D213" s="6" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="214" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A214" s="11" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B214" s="11" t="s">
+        <v>501</v>
+      </c>
+      <c r="C214" s="20" t="s">
         <v>502</v>
       </c>
-      <c r="C214" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D214" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="215" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A215" s="11" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B215" s="11" t="s">
+        <v>503</v>
+      </c>
+      <c r="C215" s="20" t="s">
         <v>504</v>
       </c>
-      <c r="C215" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D215" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="216" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A216" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="C216" s="18" t="s">
+      <c r="C216" s="17" t="s">
         <v>78</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="217" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A217" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="C217" s="17" t="s">
+      <c r="C217" s="16" t="s">
         <v>142</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="218" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A218" s="11" t="s">
         <v>76</v>
       </c>
       <c r="B218" s="11" t="s">
         <v>77</v>
       </c>
-      <c r="C218" s="22" t="s">
-        <v>506</v>
+      <c r="C218" s="21" t="s">
+        <v>505</v>
       </c>
       <c r="D218" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="219" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A219" s="11" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B219" s="11" t="s">
+        <v>506</v>
+      </c>
+      <c r="C219" s="20" t="s">
         <v>507</v>
       </c>
-      <c r="C219" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D219" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="220" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A220" s="11" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B220" s="11" t="s">
+        <v>508</v>
+      </c>
+      <c r="C220" s="20" t="s">
         <v>509</v>
       </c>
-      <c r="C220" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D220" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="221" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A221" s="11" t="s">
+        <v>510</v>
+      </c>
+      <c r="B221" s="11" t="s">
         <v>511</v>
       </c>
-      <c r="B221" s="11" t="s">
+      <c r="C221" s="11" t="s">
         <v>512</v>
       </c>
-      <c r="C221" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D221" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="222" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A222" s="11" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B222" s="11" t="s">
+        <v>513</v>
+      </c>
+      <c r="C222" s="20" t="s">
         <v>514</v>
       </c>
-      <c r="C222" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D222" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="223" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A223" s="11" t="s">
+        <v>515</v>
+      </c>
+      <c r="B223" s="11" t="s">
         <v>516</v>
       </c>
-      <c r="B223" s="11" t="s">
+      <c r="C223" s="20" t="s">
         <v>517</v>
       </c>
-      <c r="C223" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D223" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="224" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A224" s="11" t="s">
+        <v>518</v>
+      </c>
+      <c r="B224" s="11" t="s">
         <v>519</v>
       </c>
-      <c r="B224" s="11" t="s">
+      <c r="C224" s="20" t="s">
         <v>520</v>
       </c>
-      <c r="C224" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D224" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="225" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A225" s="11" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B225" s="11" t="s">
+        <v>521</v>
+      </c>
+      <c r="C225" s="20" t="s">
         <v>522</v>
       </c>
-      <c r="C225" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D225" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="226" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A226" s="11" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B226" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="C226" s="21" t="s">
-        <v>524</v>
+      <c r="C226" s="20" t="s">
+        <v>523</v>
       </c>
       <c r="D226" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="227" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A227" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="C227" s="18" t="s">
+      <c r="C227" s="17" t="s">
         <v>81</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="228" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A228" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="B228" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="B228" s="6" t="s">
+      <c r="C228" s="17" t="s">
         <v>201</v>
       </c>
-      <c r="C228" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D228" s="6" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="229" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A229" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B229" s="11" t="s">
         <v>200</v>
       </c>
-      <c r="B229" s="11" t="s">
-[...3 lines deleted...]
-        <v>525</v>
+      <c r="C229" s="21" t="s">
+        <v>524</v>
       </c>
       <c r="D229" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="230" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A230" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B230" s="11" t="s">
         <v>200</v>
       </c>
-      <c r="B230" s="11" t="s">
-[...3 lines deleted...]
-        <v>526</v>
+      <c r="C230" s="21" t="s">
+        <v>525</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="231" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A231" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B231" s="11" t="s">
         <v>200</v>
       </c>
-      <c r="B231" s="11" t="s">
-[...3 lines deleted...]
-        <v>527</v>
+      <c r="C231" s="20" t="s">
+        <v>526</v>
       </c>
       <c r="D231" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="232" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A232" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C232" s="17" t="s">
+      <c r="C232" s="16" t="s">
         <v>84</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="233" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A233" s="11" t="s">
         <v>82</v>
       </c>
       <c r="B233" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="C233" s="22" t="s">
-        <v>528</v>
+      <c r="C233" s="21" t="s">
+        <v>527</v>
       </c>
       <c r="D233" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="234" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A234" s="11" t="s">
         <v>82</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="C234" s="22" t="s">
-        <v>529</v>
+      <c r="C234" s="21" t="s">
+        <v>528</v>
       </c>
       <c r="D234" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="235" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A235" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="B235" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="B235" s="6" t="s">
+      <c r="C235" s="16" t="s">
         <v>212</v>
       </c>
-      <c r="C235" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D235" s="6" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="236" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A236" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="B236" s="11" t="s">
         <v>211</v>
       </c>
-      <c r="B236" s="11" t="s">
+      <c r="C236" s="21" t="s">
         <v>212</v>
       </c>
-      <c r="C236" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D236" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="237" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A237" s="11" t="s">
+        <v>529</v>
+      </c>
+      <c r="B237" s="11" t="s">
         <v>530</v>
       </c>
-      <c r="B237" s="11" t="s">
+      <c r="C237" s="21" t="s">
         <v>531</v>
       </c>
-      <c r="C237" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D237" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="238" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A238" s="11" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B238" s="11" t="s">
+        <v>532</v>
+      </c>
+      <c r="C238" s="20" t="s">
         <v>533</v>
       </c>
-      <c r="C238" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D238" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="239" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A239" s="11" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B239" s="11" t="s">
+        <v>534</v>
+      </c>
+      <c r="C239" s="20" t="s">
         <v>535</v>
       </c>
-      <c r="C239" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D239" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="240" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A240" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="C240" s="18" t="s">
+      <c r="C240" s="17" t="s">
         <v>87</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="241" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A241" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="C241" s="18" t="s">
-        <v>203</v>
+      <c r="C241" s="17" t="s">
+        <v>202</v>
       </c>
       <c r="D241" s="6" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="242" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A242" s="11" t="s">
+        <v>536</v>
+      </c>
+      <c r="B242" s="11" t="s">
         <v>537</v>
       </c>
-      <c r="B242" s="11" t="s">
+      <c r="C242" s="21" t="s">
         <v>538</v>
       </c>
-      <c r="C242" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D242" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="243" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A243" s="11" t="s">
+        <v>536</v>
+      </c>
+      <c r="B243" s="11" t="s">
         <v>537</v>
       </c>
-      <c r="B243" s="11" t="s">
-[...3 lines deleted...]
-        <v>540</v>
+      <c r="C243" s="21" t="s">
+        <v>539</v>
       </c>
       <c r="D243" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="244" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A244" s="11" t="s">
+        <v>536</v>
+      </c>
+      <c r="B244" s="11" t="s">
         <v>537</v>
       </c>
-      <c r="B244" s="11" t="s">
-[...3 lines deleted...]
-        <v>541</v>
+      <c r="C244" s="21" t="s">
+        <v>540</v>
       </c>
       <c r="D244" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="245" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A245" s="11" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B245" s="11" t="s">
+        <v>541</v>
+      </c>
+      <c r="C245" s="20" t="s">
         <v>542</v>
       </c>
-      <c r="C245" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D245" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="246" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A246" s="11" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B246" s="11" t="s">
+        <v>543</v>
+      </c>
+      <c r="C246" s="21" t="s">
         <v>544</v>
       </c>
-      <c r="C246" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D246" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="247" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A247" s="11" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B247" s="11" t="s">
+        <v>543</v>
+      </c>
+      <c r="C247" s="20" t="s">
         <v>544</v>
       </c>
-      <c r="C247" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D247" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="248" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A248" s="11" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B248" s="11" t="s">
+        <v>545</v>
+      </c>
+      <c r="C248" s="20" t="s">
         <v>546</v>
       </c>
-      <c r="C248" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D248" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="249" spans="1:4" ht="54" x14ac:dyDescent="0.25">
       <c r="A249" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B249" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D249" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="250" spans="1:4" ht="54" x14ac:dyDescent="0.25">
       <c r="A250" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C250" s="18" t="s">
+      <c r="C250" s="17" t="s">
         <v>88</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="251" spans="1:4" ht="54" x14ac:dyDescent="0.25">
       <c r="A251" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C251" s="18" t="s">
+      <c r="C251" s="17" t="s">
         <v>89</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="252" spans="1:4" ht="67.5" x14ac:dyDescent="0.25">
       <c r="A252" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B252" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="C252" s="22" t="s">
-        <v>548</v>
+      <c r="C252" s="21" t="s">
+        <v>547</v>
       </c>
       <c r="D252" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="253" spans="1:4" ht="67.5" x14ac:dyDescent="0.25">
       <c r="A253" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B253" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="C253" s="22" t="s">
-        <v>549</v>
+      <c r="C253" s="21" t="s">
+        <v>548</v>
       </c>
       <c r="D253" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="254" spans="1:4" ht="67.5" x14ac:dyDescent="0.25">
       <c r="A254" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B254" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="C254" s="22" t="s">
-        <v>550</v>
+      <c r="C254" s="21" t="s">
+        <v>549</v>
       </c>
       <c r="D254" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="255" spans="1:4" ht="67.5" x14ac:dyDescent="0.25">
       <c r="A255" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B255" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="C255" s="22" t="s">
-        <v>551</v>
+      <c r="C255" s="21" t="s">
+        <v>550</v>
       </c>
       <c r="D255" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="256" spans="1:4" ht="67.5" x14ac:dyDescent="0.25">
       <c r="A256" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B256" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="C256" s="22" t="s">
-        <v>552</v>
+      <c r="C256" s="21" t="s">
+        <v>551</v>
       </c>
       <c r="D256" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="257" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A257" s="11" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="B257" s="24" t="s">
+        <v>261</v>
+      </c>
+      <c r="B257" s="23" t="s">
+        <v>552</v>
+      </c>
+      <c r="C257" s="20" t="s">
         <v>553</v>
       </c>
-      <c r="C257" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D257" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="258" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A258" s="11" t="s">
+        <v>554</v>
+      </c>
+      <c r="B258" s="11" t="s">
         <v>555</v>
       </c>
-      <c r="B258" s="11" t="s">
+      <c r="C258" s="21" t="s">
         <v>556</v>
       </c>
-      <c r="C258" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D258" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="259" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A259" s="11" t="s">
+        <v>557</v>
+      </c>
+      <c r="B259" s="11" t="s">
         <v>558</v>
       </c>
-      <c r="B259" s="11" t="s">
+      <c r="C259" s="21" t="s">
         <v>559</v>
       </c>
-      <c r="C259" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D259" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="260" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A260" s="11" t="s">
+        <v>560</v>
+      </c>
+      <c r="B260" s="11" t="s">
         <v>561</v>
       </c>
-      <c r="B260" s="11" t="s">
+      <c r="C260" s="21" t="s">
         <v>562</v>
       </c>
-      <c r="C260" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D260" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="261" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A261" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="C261" s="18" t="s">
+      <c r="C261" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="262" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A262" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="C262" s="18" t="s">
+      <c r="C262" s="17" t="s">
         <v>93</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="263" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A263" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B263" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="C263" s="22" t="s">
-        <v>564</v>
+      <c r="C263" s="21" t="s">
+        <v>563</v>
       </c>
       <c r="D263" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="264" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A264" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B264" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="C264" s="22" t="s">
-        <v>565</v>
+      <c r="C264" s="21" t="s">
+        <v>564</v>
       </c>
       <c r="D264" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="265" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A265" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B265" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="C265" s="22" t="s">
-        <v>566</v>
+      <c r="C265" s="21" t="s">
+        <v>565</v>
       </c>
       <c r="D265" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="266" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A266" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B266" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="C266" s="22" t="s">
-        <v>567</v>
+      <c r="C266" s="21" t="s">
+        <v>566</v>
       </c>
       <c r="D266" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="267" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A267" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B267" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="C267" s="22" t="s">
-        <v>568</v>
+      <c r="C267" s="21" t="s">
+        <v>567</v>
       </c>
       <c r="D267" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="268" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A268" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B268" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="C268" s="22" t="s">
-        <v>569</v>
+      <c r="C268" s="21" t="s">
+        <v>568</v>
       </c>
       <c r="D268" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="269" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A269" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B269" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="C269" s="22" t="s">
-        <v>570</v>
+      <c r="C269" s="21" t="s">
+        <v>569</v>
       </c>
       <c r="D269" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="270" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A270" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B270" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="C270" s="22" t="s">
-        <v>571</v>
+      <c r="C270" s="21" t="s">
+        <v>570</v>
       </c>
       <c r="D270" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="271" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A271" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B271" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="C271" s="22" t="s">
-        <v>572</v>
+      <c r="C271" s="21" t="s">
+        <v>571</v>
       </c>
       <c r="D271" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="272" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A272" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="C272" s="18" t="s">
+      <c r="C272" s="17" t="s">
         <v>96</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="273" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A273" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="C273" s="18" t="s">
+      <c r="C273" s="17" t="s">
+        <v>218</v>
+      </c>
+      <c r="D273" s="6" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="274" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A274" s="11" t="s">
         <v>94</v>
       </c>
       <c r="B274" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C274" s="22" t="s">
-        <v>573</v>
+      <c r="C274" s="21" t="s">
+        <v>572</v>
       </c>
       <c r="D274" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="275" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A275" s="11" t="s">
         <v>94</v>
       </c>
       <c r="B275" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C275" s="22" t="s">
-        <v>574</v>
+      <c r="C275" s="21" t="s">
+        <v>573</v>
       </c>
       <c r="D275" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="276" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A276" s="11" t="s">
         <v>94</v>
       </c>
       <c r="B276" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C276" s="22" t="s">
-        <v>575</v>
+      <c r="C276" s="21" t="s">
+        <v>574</v>
       </c>
       <c r="D276" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="277" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A277" s="11" t="s">
         <v>94</v>
       </c>
       <c r="B277" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C277" s="22" t="s">
-        <v>576</v>
+      <c r="C277" s="21" t="s">
+        <v>575</v>
       </c>
       <c r="D277" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="278" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A278" s="11" t="s">
         <v>94</v>
       </c>
       <c r="B278" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C278" s="21" t="s">
-        <v>577</v>
+      <c r="C278" s="20" t="s">
+        <v>576</v>
       </c>
       <c r="D278" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="279" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A279" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B279" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D279" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="280" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A280" s="11" t="s">
+        <v>577</v>
+      </c>
+      <c r="B280" s="11" t="s">
         <v>578</v>
       </c>
-      <c r="B280" s="11" t="s">
+      <c r="C280" s="21" t="s">
         <v>579</v>
       </c>
-      <c r="C280" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D280" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="281" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A281" s="11" t="s">
+        <v>577</v>
+      </c>
+      <c r="B281" s="11" t="s">
         <v>578</v>
       </c>
-      <c r="B281" s="11" t="s">
-[...3 lines deleted...]
-        <v>581</v>
+      <c r="C281" s="21" t="s">
+        <v>580</v>
       </c>
       <c r="D281" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="282" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A282" s="11" t="s">
+        <v>581</v>
+      </c>
+      <c r="B282" s="11" t="s">
         <v>582</v>
       </c>
-      <c r="B282" s="11" t="s">
+      <c r="C282" s="21" t="s">
         <v>583</v>
       </c>
-      <c r="C282" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D282" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="283" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A283" s="11" t="s">
+        <v>581</v>
+      </c>
+      <c r="B283" s="11" t="s">
         <v>582</v>
       </c>
-      <c r="B283" s="11" t="s">
-[...3 lines deleted...]
-        <v>585</v>
+      <c r="C283" s="21" t="s">
+        <v>584</v>
       </c>
       <c r="D283" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="284" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A284" s="11" t="s">
+        <v>581</v>
+      </c>
+      <c r="B284" s="11" t="s">
         <v>582</v>
       </c>
-      <c r="B284" s="11" t="s">
-[...3 lines deleted...]
-        <v>586</v>
+      <c r="C284" s="21" t="s">
+        <v>585</v>
       </c>
       <c r="D284" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="285" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A285" s="11" t="s">
+        <v>581</v>
+      </c>
+      <c r="B285" s="11" t="s">
         <v>582</v>
       </c>
-      <c r="B285" s="11" t="s">
-[...3 lines deleted...]
-        <v>587</v>
+      <c r="C285" s="21" t="s">
+        <v>586</v>
       </c>
       <c r="D285" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="286" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A286" s="11" t="s">
+        <v>581</v>
+      </c>
+      <c r="B286" s="11" t="s">
         <v>582</v>
       </c>
-      <c r="B286" s="11" t="s">
-[...3 lines deleted...]
-        <v>588</v>
+      <c r="C286" s="21" t="s">
+        <v>587</v>
       </c>
       <c r="D286" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="287" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A287" s="11" t="s">
+        <v>581</v>
+      </c>
+      <c r="B287" s="11" t="s">
         <v>582</v>
       </c>
-      <c r="B287" s="11" t="s">
-[...3 lines deleted...]
-        <v>589</v>
+      <c r="C287" s="21" t="s">
+        <v>588</v>
       </c>
       <c r="D287" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="288" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A288" s="11" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B288" s="11" t="s">
         <v>74</v>
       </c>
-      <c r="C288" s="21" t="s">
-        <v>590</v>
+      <c r="C288" s="20" t="s">
+        <v>589</v>
       </c>
       <c r="D288" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="289" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A289" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="B289" s="11" t="s">
         <v>591</v>
       </c>
-      <c r="B289" s="11" t="s">
+      <c r="C289" s="21" t="s">
         <v>592</v>
       </c>
-      <c r="C289" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D289" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="290" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A290" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="B290" s="11" t="s">
         <v>591</v>
       </c>
-      <c r="B290" s="11" t="s">
-[...3 lines deleted...]
-        <v>594</v>
+      <c r="C290" s="21" t="s">
+        <v>593</v>
       </c>
       <c r="D290" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="291" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A291" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="B291" s="11" t="s">
         <v>591</v>
       </c>
-      <c r="B291" s="11" t="s">
-[...3 lines deleted...]
-        <v>595</v>
+      <c r="C291" s="21" t="s">
+        <v>594</v>
       </c>
       <c r="D291" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="292" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A292" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="B292" s="11" t="s">
         <v>591</v>
       </c>
-      <c r="B292" s="11" t="s">
-[...3 lines deleted...]
-        <v>596</v>
+      <c r="C292" s="21" t="s">
+        <v>595</v>
       </c>
       <c r="D292" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="293" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A293" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="B293" s="11" t="s">
         <v>591</v>
       </c>
-      <c r="B293" s="11" t="s">
-[...3 lines deleted...]
-        <v>597</v>
+      <c r="C293" s="21" t="s">
+        <v>596</v>
       </c>
       <c r="D293" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="294" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A294" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="B294" s="11" t="s">
         <v>591</v>
       </c>
-      <c r="B294" s="11" t="s">
-[...3 lines deleted...]
-        <v>598</v>
+      <c r="C294" s="21" t="s">
+        <v>597</v>
       </c>
       <c r="D294" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="295" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A295" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="B295" s="11" t="s">
         <v>591</v>
       </c>
-      <c r="B295" s="11" t="s">
-[...3 lines deleted...]
-        <v>599</v>
+      <c r="C295" s="21" t="s">
+        <v>598</v>
       </c>
       <c r="D295" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="296" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A296" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="B296" s="11" t="s">
         <v>591</v>
       </c>
-      <c r="B296" s="11" t="s">
-[...3 lines deleted...]
-        <v>600</v>
+      <c r="C296" s="21" t="s">
+        <v>599</v>
       </c>
       <c r="D296" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="297" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A297" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="B297" s="11" t="s">
         <v>591</v>
       </c>
-      <c r="B297" s="11" t="s">
-[...3 lines deleted...]
-        <v>601</v>
+      <c r="C297" s="21" t="s">
+        <v>600</v>
       </c>
       <c r="D297" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="298" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A298" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="B298" s="11" t="s">
         <v>591</v>
       </c>
-      <c r="B298" s="11" t="s">
-[...3 lines deleted...]
-        <v>602</v>
+      <c r="C298" s="21" t="s">
+        <v>601</v>
       </c>
       <c r="D298" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A299" s="6"/>
       <c r="B299" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="300" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A300" s="6"/>
       <c r="B300" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C300" s="8" t="s">
         <v>138</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="301" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A301" s="6"/>
       <c r="B301" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C301" s="20" t="s">
+      <c r="C301" s="19" t="s">
         <v>38</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="302" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A302" s="6"/>
       <c r="B302" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="C302" s="19" t="s">
         <v>209</v>
       </c>
-      <c r="C302" s="20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D302" s="6" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="303" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A303" s="6"/>
       <c r="B303" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="C303" s="15" t="s">
         <v>215</v>
       </c>
-      <c r="C303" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D303" s="6" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="304" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A304" s="10"/>
       <c r="B304" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D304" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="305" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A305" s="10"/>
       <c r="B305" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="C305" s="20" t="s">
+      <c r="C305" s="19" t="s">
         <v>38</v>
       </c>
       <c r="D305" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="306" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A306" s="10"/>
       <c r="B306" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D306" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="307" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A307" s="10"/>
       <c r="B307" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C307" s="20" t="s">
+      <c r="C307" s="19" t="s">
         <v>39</v>
       </c>
       <c r="D307" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="308" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A308" s="10"/>
       <c r="B308" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D308" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="309" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A309" s="10"/>
       <c r="B309" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="C309" s="20" t="s">
+      <c r="C309" s="19" t="s">
         <v>40</v>
       </c>
       <c r="D309" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="310" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A310" s="10"/>
       <c r="B310" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D310" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="311" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A311" s="6"/>
       <c r="B311" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="C311" s="18" t="s">
+      <c r="C311" s="17" t="s">
         <v>98</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="312" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A312" s="6"/>
       <c r="B312" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="C312" s="20" t="s">
+      <c r="C312" s="19" t="s">
         <v>100</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="313" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A313" s="6"/>
       <c r="B313" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="C313" s="20" t="s">
+      <c r="C313" s="19" t="s">
         <v>40</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="314" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A314" s="6"/>
       <c r="B314" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="C314" s="18" t="s">
+      <c r="C314" s="17" t="s">
         <v>102</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="315" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A315" s="6"/>
       <c r="B315" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="C315" s="18" t="s">
+      <c r="C315" s="17" t="s">
         <v>104</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="316" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A316" s="6"/>
       <c r="B316" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="C316" s="18" t="s">
+      <c r="C316" s="17" t="s">
         <v>106</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="317" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A317" s="6"/>
       <c r="B317" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="C317" s="20" t="s">
+      <c r="C317" s="19" t="s">
         <v>108</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="318" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A318" s="6"/>
       <c r="B318" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="C318" s="18" t="s">
+      <c r="C318" s="17" t="s">
         <v>110</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="319" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A319" s="6"/>
       <c r="B319" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="C319" s="18" t="s">
+      <c r="C319" s="17" t="s">
         <v>112</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="320" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A320" s="6"/>
       <c r="B320" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C320" s="18" t="s">
+      <c r="C320" s="17" t="s">
         <v>114</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="321" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A321" s="6"/>
       <c r="B321" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="C321" s="18" t="s">
+      <c r="C321" s="17" t="s">
         <v>116</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="322" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A322" s="6"/>
       <c r="B322" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="C322" s="18" t="s">
+      <c r="C322" s="17" t="s">
         <v>117</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="323" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A323" s="6"/>
       <c r="B323" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="C323" s="18" t="s">
+      <c r="C323" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="324" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A324" s="6"/>
       <c r="B324" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="C324" s="18" t="s">
+      <c r="C324" s="17" t="s">
         <v>120</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="325" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A325" s="6"/>
       <c r="B325" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="C325" s="18" t="s">
+      <c r="C325" s="17" t="s">
         <v>121</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="326" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A326" s="6"/>
       <c r="B326" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="C326" s="18" t="s">
+      <c r="C326" s="17" t="s">
         <v>122</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="327" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A327" s="10"/>
       <c r="B327" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="C327" s="20" t="s">
+      <c r="C327" s="19" t="s">
         <v>38</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="328" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A328" s="12"/>
       <c r="B328" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C328" s="14" t="s">
         <v>38</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="329" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A329" s="6"/>
       <c r="B329" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C329" s="17" t="s">
         <v>204</v>
       </c>
-      <c r="C329" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D329" s="6" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="330" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A330" s="6"/>
       <c r="B330" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="C330" s="19" t="s">
         <v>206</v>
       </c>
-      <c r="C330" s="20" t="s">
+      <c r="D330" s="6" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="331" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A331" s="11"/>
       <c r="B331" s="11" t="s">
         <v>183</v>
       </c>
-      <c r="C331" s="22" t="s">
-        <v>603</v>
+      <c r="C331" s="21" t="s">
+        <v>602</v>
       </c>
       <c r="D331" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="332" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A332" s="11"/>
       <c r="B332" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="C332" s="22" t="s">
         <v>209</v>
       </c>
-      <c r="C332" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D332" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="333" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A333" s="11"/>
       <c r="B333" s="11" t="s">
+        <v>603</v>
+      </c>
+      <c r="C333" s="22" t="s">
         <v>604</v>
       </c>
-      <c r="C333" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D333" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="334" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A334" s="11"/>
       <c r="B334" s="11" t="s">
+        <v>605</v>
+      </c>
+      <c r="C334" s="21" t="s">
         <v>606</v>
       </c>
-      <c r="C334" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D334" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="335" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A335" s="11"/>
       <c r="B335" s="11" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>603</v>
+      </c>
+      <c r="C335" s="21" t="s">
+        <v>607</v>
       </c>
       <c r="D335" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="336" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A336" s="11"/>
       <c r="B336" s="11" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>603</v>
+      </c>
+      <c r="C336" s="21" t="s">
+        <v>608</v>
       </c>
       <c r="D336" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="337" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A337" s="11"/>
       <c r="B337" s="11" t="s">
+        <v>609</v>
+      </c>
+      <c r="C337" s="21" t="s">
         <v>610</v>
       </c>
-      <c r="C337" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D337" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="338" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A338" s="11"/>
-      <c r="B338" s="26" t="s">
+      <c r="B338" s="25" t="s">
         <v>177</v>
       </c>
-      <c r="C338" s="22" t="s">
-        <v>306</v>
+      <c r="C338" s="21" t="s">
+        <v>305</v>
       </c>
       <c r="D338" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="339" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A339" s="11"/>
       <c r="B339" s="11" t="s">
+        <v>611</v>
+      </c>
+      <c r="C339" s="21" t="s">
         <v>612</v>
       </c>
-      <c r="C339" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D339" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="340" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A340" s="11"/>
       <c r="B340" s="11" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>611</v>
+      </c>
+      <c r="C340" s="21" t="s">
+        <v>613</v>
       </c>
       <c r="D340" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="341" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A341" s="11"/>
       <c r="B341" s="11" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>611</v>
+      </c>
+      <c r="C341" s="21" t="s">
+        <v>614</v>
       </c>
       <c r="D341" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="342" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A342" s="11"/>
       <c r="B342" s="11" t="s">
+        <v>615</v>
+      </c>
+      <c r="C342" s="21" t="s">
         <v>616</v>
       </c>
-      <c r="C342" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D342" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="343" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A343" s="11"/>
       <c r="B343" s="11" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>618</v>
+        <v>615</v>
+      </c>
+      <c r="C343" s="21" t="s">
+        <v>617</v>
       </c>
       <c r="D343" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="344" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A344" s="11"/>
       <c r="B344" s="11" t="s">
+        <v>618</v>
+      </c>
+      <c r="C344" s="21" t="s">
         <v>619</v>
       </c>
-      <c r="C344" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D344" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="345" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A345" s="11"/>
       <c r="B345" s="11" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>618</v>
+      </c>
+      <c r="C345" s="21" t="s">
+        <v>620</v>
       </c>
       <c r="D345" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="346" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A346" s="11"/>
       <c r="B346" s="11" t="s">
+        <v>621</v>
+      </c>
+      <c r="C346" s="21" t="s">
         <v>622</v>
       </c>
-      <c r="C346" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D346" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="347" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A347" s="11"/>
       <c r="B347" s="11" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>621</v>
+      </c>
+      <c r="C347" s="21" t="s">
+        <v>623</v>
       </c>
       <c r="D347" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="348" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A348" s="11"/>
       <c r="B348" s="11" t="s">
+        <v>624</v>
+      </c>
+      <c r="C348" s="22" t="s">
         <v>625</v>
       </c>
-      <c r="C348" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D348" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="349" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A349" s="11"/>
       <c r="B349" s="11" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>621</v>
+      </c>
+      <c r="C349" s="21" t="s">
+        <v>626</v>
       </c>
       <c r="D349" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="350" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A350" s="11"/>
       <c r="B350" s="11" t="s">
+        <v>627</v>
+      </c>
+      <c r="C350" s="21" t="s">
         <v>628</v>
       </c>
-      <c r="C350" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D350" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="351" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A351" s="11"/>
       <c r="B351" s="11" t="s">
+        <v>629</v>
+      </c>
+      <c r="C351" s="21" t="s">
         <v>630</v>
       </c>
-      <c r="C351" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D351" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="352" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A352" s="11"/>
       <c r="B352" s="11" t="s">
+        <v>631</v>
+      </c>
+      <c r="C352" s="22" t="s">
         <v>632</v>
       </c>
-      <c r="C352" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D352" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="353" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A353" s="11"/>
       <c r="B353" s="11" t="s">
+        <v>633</v>
+      </c>
+      <c r="C353" s="22" t="s">
         <v>634</v>
       </c>
-      <c r="C353" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D353" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="354" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A354" s="11"/>
       <c r="B354" s="11" t="s">
+        <v>635</v>
+      </c>
+      <c r="C354" s="21" t="s">
         <v>636</v>
       </c>
-      <c r="C354" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D354" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="355" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A355" s="11"/>
       <c r="B355" s="11" t="s">
+        <v>637</v>
+      </c>
+      <c r="C355" s="21" t="s">
         <v>638</v>
       </c>
-      <c r="C355" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D355" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="356" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A356" s="11"/>
       <c r="B356" s="11" t="s">
+        <v>639</v>
+      </c>
+      <c r="C356" s="21" t="s">
         <v>640</v>
       </c>
-      <c r="C356" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D356" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="357" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A357" s="11"/>
       <c r="B357" s="11"/>
-      <c r="C357" s="22" t="s">
-        <v>642</v>
+      <c r="C357" s="21" t="s">
+        <v>641</v>
       </c>
       <c r="D357" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="358" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A358" s="11"/>
       <c r="B358" s="11" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>639</v>
+      </c>
+      <c r="C358" s="21" t="s">
+        <v>642</v>
       </c>
       <c r="D358" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="359" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A359" s="11"/>
       <c r="B359" s="11" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>644</v>
+        <v>639</v>
+      </c>
+      <c r="C359" s="21" t="s">
+        <v>643</v>
       </c>
       <c r="D359" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="360" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A360" s="11"/>
       <c r="B360" s="11" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>645</v>
+        <v>639</v>
+      </c>
+      <c r="C360" s="21" t="s">
+        <v>644</v>
       </c>
       <c r="D360" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="361" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A361" s="11"/>
       <c r="B361" s="11" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>639</v>
+      </c>
+      <c r="C361" s="21" t="s">
+        <v>645</v>
       </c>
       <c r="D361" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="362" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A362" s="11"/>
       <c r="B362" s="11" t="s">
         <v>99</v>
       </c>
-      <c r="C362" s="23" t="s">
-        <v>647</v>
+      <c r="C362" s="22" t="s">
+        <v>646</v>
       </c>
       <c r="D362" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="363" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A363" s="11"/>
       <c r="B363" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="C363" s="23" t="s">
-        <v>648</v>
+      <c r="C363" s="22" t="s">
+        <v>647</v>
       </c>
       <c r="D363" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="364" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A364" s="11"/>
       <c r="B364" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="C364" s="23" t="s">
-        <v>649</v>
+      <c r="C364" s="22" t="s">
+        <v>648</v>
       </c>
       <c r="D364" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="365" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A365" s="11"/>
       <c r="B365" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="C365" s="23" t="s">
-        <v>650</v>
+      <c r="C365" s="22" t="s">
+        <v>649</v>
       </c>
       <c r="D365" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="366" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A366" s="11"/>
       <c r="B366" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="C366" s="23" t="s">
-        <v>651</v>
+      <c r="C366" s="22" t="s">
+        <v>650</v>
       </c>
       <c r="D366" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="367" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A367" s="11"/>
       <c r="B367" s="11" t="s">
+        <v>651</v>
+      </c>
+      <c r="C367" s="21" t="s">
         <v>652</v>
       </c>
-      <c r="C367" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D367" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="368" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A368" s="11"/>
       <c r="B368" s="11" t="s">
+        <v>205</v>
+      </c>
+      <c r="C368" s="22" t="s">
         <v>206</v>
       </c>
-      <c r="C368" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D368" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="369" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A369" s="11"/>
       <c r="B369" s="11" t="s">
+        <v>653</v>
+      </c>
+      <c r="C369" s="21" t="s">
         <v>654</v>
       </c>
-      <c r="C369" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D369" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="370" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A370" s="11"/>
       <c r="B370" s="11" t="s">
+        <v>655</v>
+      </c>
+      <c r="C370" s="22" t="s">
         <v>656</v>
       </c>
-      <c r="C370" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D370" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="371" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A371" s="11"/>
       <c r="B371" s="11" t="s">
+        <v>657</v>
+      </c>
+      <c r="C371" s="22" t="s">
         <v>658</v>
       </c>
-      <c r="C371" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D371" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="372" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A372" s="11"/>
       <c r="B372" s="11" t="s">
+        <v>659</v>
+      </c>
+      <c r="C372" s="22" t="s">
         <v>660</v>
       </c>
-      <c r="C372" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D372" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="373" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A373" s="11"/>
       <c r="B373" s="11" t="s">
+        <v>661</v>
+      </c>
+      <c r="C373" s="22" t="s">
         <v>662</v>
       </c>
-      <c r="C373" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D373" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="374" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A374" s="11"/>
       <c r="B374" s="10" t="s">
+        <v>663</v>
+      </c>
+      <c r="C374" s="21" t="s">
         <v>664</v>
       </c>
-      <c r="C374" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D374" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="375" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A375" s="11"/>
       <c r="B375" s="10" t="s">
+        <v>665</v>
+      </c>
+      <c r="C375" s="21" t="s">
         <v>666</v>
       </c>
-      <c r="C375" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D375" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="376" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A376" s="11"/>
       <c r="B376" s="10" t="s">
+        <v>667</v>
+      </c>
+      <c r="C376" s="21" t="s">
         <v>668</v>
       </c>
-      <c r="C376" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D376" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="377" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A377" s="11"/>
       <c r="B377" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="C377" s="21" t="s">
         <v>670</v>
       </c>
-      <c r="C377" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D377" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="378" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A378" s="11"/>
       <c r="B378" s="10" t="s">
+        <v>671</v>
+      </c>
+      <c r="C378" s="21" t="s">
         <v>672</v>
       </c>
-      <c r="C378" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D378" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="379" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A379" s="11"/>
       <c r="B379" s="10" t="s">
+        <v>673</v>
+      </c>
+      <c r="C379" s="21" t="s">
         <v>674</v>
       </c>
-      <c r="C379" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D379" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="380" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A380" s="11"/>
       <c r="B380" s="11" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>605</v>
+      </c>
+      <c r="C380" s="21" t="s">
+        <v>675</v>
       </c>
       <c r="D380" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="381" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A381" s="11"/>
       <c r="B381" s="11" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>471</v>
+      </c>
+      <c r="C381" s="22" t="s">
+        <v>676</v>
       </c>
       <c r="D381" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="382" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A382" s="11"/>
       <c r="B382" s="11" t="s">
+        <v>677</v>
+      </c>
+      <c r="C382" s="22" t="s">
         <v>678</v>
       </c>
-      <c r="C382" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D382" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="383" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A383" s="11"/>
       <c r="B383" s="11" t="s">
+        <v>679</v>
+      </c>
+      <c r="C383" s="22" t="s">
         <v>680</v>
       </c>
-      <c r="C383" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D383" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="384" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A384" s="11"/>
       <c r="B384" s="11" t="s">
+        <v>681</v>
+      </c>
+      <c r="C384" s="21" t="s">
         <v>682</v>
       </c>
-      <c r="C384" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D384" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="385" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A385" s="11"/>
       <c r="B385" s="11" t="s">
+        <v>683</v>
+      </c>
+      <c r="C385" s="21" t="s">
         <v>684</v>
       </c>
-      <c r="C385" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D385" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="386" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A386" s="11"/>
       <c r="B386" s="11" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>683</v>
+      </c>
+      <c r="C386" s="21" t="s">
+        <v>685</v>
       </c>
       <c r="D386" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="387" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A387" s="11"/>
       <c r="B387" s="11" t="s">
+        <v>686</v>
+      </c>
+      <c r="C387" s="21" t="s">
         <v>687</v>
       </c>
-      <c r="C387" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D387" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="388" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A388" s="11"/>
       <c r="B388" s="11" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>686</v>
+      </c>
+      <c r="C388" s="21" t="s">
+        <v>688</v>
       </c>
       <c r="D388" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="389" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A389" s="11"/>
       <c r="B389" s="11" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>686</v>
+      </c>
+      <c r="C389" s="21" t="s">
+        <v>689</v>
       </c>
       <c r="D389" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="390" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A390" s="11"/>
       <c r="B390" s="11" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>686</v>
+      </c>
+      <c r="C390" s="21" t="s">
+        <v>690</v>
       </c>
       <c r="D390" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="391" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A391" s="11"/>
       <c r="B391" s="11" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>457</v>
+      </c>
+      <c r="C391" s="21" t="s">
+        <v>691</v>
       </c>
       <c r="D391" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="392" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A392" s="11"/>
       <c r="B392" s="11" t="s">
+        <v>692</v>
+      </c>
+      <c r="C392" s="21" t="s">
         <v>693</v>
       </c>
-      <c r="C392" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D392" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="393" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A393" s="11"/>
       <c r="B393" s="11" t="s">
+        <v>692</v>
+      </c>
+      <c r="C393" s="21" t="s">
         <v>693</v>
       </c>
-      <c r="C393" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D393" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="394" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A394" s="11"/>
       <c r="B394" s="11" t="s">
+        <v>694</v>
+      </c>
+      <c r="C394" s="21" t="s">
         <v>695</v>
       </c>
-      <c r="C394" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D394" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="395" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A395" s="11"/>
       <c r="B395" s="11" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>694</v>
+      </c>
+      <c r="C395" s="21" t="s">
+        <v>696</v>
       </c>
       <c r="D395" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="396" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A396" s="11"/>
       <c r="B396" s="11" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>694</v>
+      </c>
+      <c r="C396" s="21" t="s">
+        <v>697</v>
       </c>
       <c r="D396" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="397" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A397" s="11"/>
       <c r="B397" s="11" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>694</v>
+      </c>
+      <c r="C397" s="21" t="s">
+        <v>698</v>
       </c>
       <c r="D397" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="398" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A398" s="11"/>
       <c r="B398" s="11" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>694</v>
+      </c>
+      <c r="C398" s="21" t="s">
+        <v>699</v>
       </c>
       <c r="D398" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="399" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A399" s="11"/>
       <c r="B399" s="11" t="s">
+        <v>700</v>
+      </c>
+      <c r="C399" s="21" t="s">
         <v>701</v>
       </c>
-      <c r="C399" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D399" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="400" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A400" s="11"/>
       <c r="B400" s="11" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>534</v>
+      </c>
+      <c r="C400" s="21" t="s">
+        <v>702</v>
       </c>
       <c r="D400" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="401" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A401" s="11"/>
       <c r="B401" s="11" t="s">
+        <v>703</v>
+      </c>
+      <c r="C401" s="22" t="s">
         <v>704</v>
       </c>
-      <c r="C401" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D401" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="402" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A402" s="11"/>
       <c r="B402" s="11" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>706</v>
+        <v>700</v>
+      </c>
+      <c r="C402" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="D402" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="403" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A403" s="11"/>
       <c r="B403" s="11" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>214</v>
+      </c>
+      <c r="C403" s="21" t="s">
+        <v>706</v>
       </c>
       <c r="D403" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="404" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A404" s="11"/>
       <c r="B404" s="11" t="s">
+        <v>707</v>
+      </c>
+      <c r="C404" s="22" t="s">
         <v>708</v>
       </c>
-      <c r="C404" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D404" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="405" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A405" s="11"/>
       <c r="B405" s="11" t="s">
+        <v>709</v>
+      </c>
+      <c r="C405" s="22" t="s">
         <v>710</v>
       </c>
-      <c r="C405" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D405" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="406" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A406" s="11"/>
       <c r="B406" s="11" t="s">
+        <v>711</v>
+      </c>
+      <c r="C406" s="22" t="s">
         <v>712</v>
       </c>
-      <c r="C406" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D406" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="407" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A407" s="11"/>
       <c r="B407" s="11" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>700</v>
+      </c>
+      <c r="C407" s="21" t="s">
+        <v>713</v>
       </c>
       <c r="D407" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="408" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A408" s="11"/>
       <c r="B408" s="11" t="s">
+        <v>714</v>
+      </c>
+      <c r="C408" s="22" t="s">
         <v>715</v>
       </c>
-      <c r="C408" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D408" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="409" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A409" s="11"/>
       <c r="B409" s="11" t="s">
+        <v>716</v>
+      </c>
+      <c r="C409" s="21" t="s">
         <v>717</v>
       </c>
-      <c r="C409" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D409" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="410" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A410" s="11"/>
       <c r="B410" s="11" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>716</v>
+      </c>
+      <c r="C410" s="21" t="s">
+        <v>718</v>
       </c>
       <c r="D410" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="411" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A411" s="11"/>
       <c r="B411" s="11" t="s">
+        <v>719</v>
+      </c>
+      <c r="C411" s="22" t="s">
         <v>720</v>
       </c>
-      <c r="C411" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D411" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="412" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A412" s="11"/>
       <c r="B412" s="11" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>721</v>
+      </c>
+      <c r="C412" s="21" t="s">
+        <v>512</v>
       </c>
       <c r="D412" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="413" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A413" s="11"/>
       <c r="B413" s="11" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>721</v>
+      </c>
+      <c r="C413" s="21" t="s">
+        <v>512</v>
       </c>
       <c r="D413" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="414" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A414" s="11"/>
       <c r="B414" s="11" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>721</v>
+      </c>
+      <c r="C414" s="21" t="s">
+        <v>512</v>
       </c>
       <c r="D414" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="415" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A415" s="11"/>
       <c r="B415" s="11" t="s">
+        <v>722</v>
+      </c>
+      <c r="C415" s="21" t="s">
         <v>723</v>
       </c>
-      <c r="C415" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D415" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="416" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A416" s="11"/>
       <c r="B416" s="11" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>721</v>
+      </c>
+      <c r="C416" s="21" t="s">
+        <v>512</v>
       </c>
       <c r="D416" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="417" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A417" s="11"/>
       <c r="B417" s="11" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>721</v>
+      </c>
+      <c r="C417" s="21" t="s">
+        <v>512</v>
       </c>
       <c r="D417" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="418" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A418" s="11"/>
       <c r="B418" s="11" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>721</v>
+      </c>
+      <c r="C418" s="21" t="s">
+        <v>512</v>
       </c>
       <c r="D418" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A419" s="11"/>
       <c r="B419" s="11" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>722</v>
+      </c>
+      <c r="C419" s="21" t="s">
+        <v>724</v>
       </c>
       <c r="D419" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="420" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A420" s="11"/>
       <c r="B420" s="11" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>721</v>
+      </c>
+      <c r="C420" s="21" t="s">
+        <v>512</v>
       </c>
       <c r="D420" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="421" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A421" s="11"/>
       <c r="B421" s="11" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>721</v>
+      </c>
+      <c r="C421" s="21" t="s">
+        <v>512</v>
       </c>
       <c r="D421" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="422" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A422" s="11"/>
       <c r="B422" s="11" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>721</v>
+      </c>
+      <c r="C422" s="21" t="s">
+        <v>512</v>
       </c>
       <c r="D422" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="423" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A423" s="11"/>
       <c r="B423" s="11" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>722</v>
+      </c>
+      <c r="C423" s="21" t="s">
+        <v>725</v>
       </c>
       <c r="D423" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="424" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A424" s="11"/>
       <c r="B424" s="11" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>721</v>
+      </c>
+      <c r="C424" s="21" t="s">
+        <v>512</v>
       </c>
       <c r="D424" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="425" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A425" s="11"/>
       <c r="B425" s="11" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>721</v>
+      </c>
+      <c r="C425" s="21" t="s">
+        <v>512</v>
       </c>
       <c r="D425" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="426" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A426" s="11"/>
       <c r="B426" s="11" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>721</v>
+      </c>
+      <c r="C426" s="21" t="s">
+        <v>512</v>
       </c>
       <c r="D426" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="427" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A427" s="11"/>
       <c r="B427" s="11" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>722</v>
+      </c>
+      <c r="C427" s="21" t="s">
+        <v>726</v>
       </c>
       <c r="D427" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="428" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A428" s="11"/>
       <c r="B428" s="11" t="s">
+        <v>727</v>
+      </c>
+      <c r="C428" s="21" t="s">
         <v>728</v>
       </c>
-      <c r="C428" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D428" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="429" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A429" s="11"/>
       <c r="B429" s="11" t="s">
+        <v>729</v>
+      </c>
+      <c r="C429" s="21" t="s">
         <v>730</v>
       </c>
-      <c r="C429" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D429" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="430" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A430" s="11"/>
       <c r="B430" s="11" t="s">
+        <v>729</v>
+      </c>
+      <c r="C430" s="21" t="s">
         <v>730</v>
       </c>
-      <c r="C430" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D430" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="431" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A431" s="11"/>
       <c r="B431" s="11" t="s">
+        <v>731</v>
+      </c>
+      <c r="C431" s="21" t="s">
         <v>732</v>
       </c>
-      <c r="C431" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D431" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="432" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A432" s="11"/>
       <c r="B432" s="11" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>734</v>
+        <v>727</v>
+      </c>
+      <c r="C432" s="21" t="s">
+        <v>733</v>
       </c>
       <c r="D432" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="433" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A433" s="11"/>
       <c r="B433" s="11" t="s">
+        <v>734</v>
+      </c>
+      <c r="C433" s="21" t="s">
         <v>735</v>
       </c>
-      <c r="C433" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D433" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="434" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A434" s="11"/>
       <c r="B434" s="11" t="s">
+        <v>736</v>
+      </c>
+      <c r="C434" s="21" t="s">
         <v>737</v>
       </c>
-      <c r="C434" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D434" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="435" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A435" s="11"/>
       <c r="B435" s="11" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>736</v>
+      </c>
+      <c r="C435" s="21" t="s">
+        <v>738</v>
       </c>
       <c r="D435" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="436" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A436" s="11"/>
       <c r="B436" s="11" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>736</v>
+      </c>
+      <c r="C436" s="21" t="s">
+        <v>739</v>
       </c>
       <c r="D436" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="437" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A437" s="11"/>
       <c r="B437" s="11" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>734</v>
+      </c>
+      <c r="C437" s="21" t="s">
+        <v>740</v>
       </c>
       <c r="D437" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="438" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A438" s="11"/>
       <c r="B438" s="11" t="s">
+        <v>741</v>
+      </c>
+      <c r="C438" s="22" t="s">
         <v>742</v>
       </c>
-      <c r="C438" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D438" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="439" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A439" s="11"/>
       <c r="B439" s="11" t="s">
+        <v>743</v>
+      </c>
+      <c r="C439" s="22" t="s">
         <v>744</v>
       </c>
-      <c r="C439" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D439" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="440" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A440" s="11"/>
       <c r="B440" s="11" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>746</v>
+        <v>722</v>
+      </c>
+      <c r="C440" s="21" t="s">
+        <v>745</v>
       </c>
       <c r="D440" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="441" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A441" s="11"/>
       <c r="B441" s="11" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>722</v>
+      </c>
+      <c r="C441" s="21" t="s">
+        <v>746</v>
       </c>
       <c r="D441" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="442" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A442" s="11"/>
       <c r="B442" s="11" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>748</v>
+        <v>722</v>
+      </c>
+      <c r="C442" s="21" t="s">
+        <v>747</v>
       </c>
       <c r="D442" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="443" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A443" s="11"/>
       <c r="B443" s="11" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>722</v>
+      </c>
+      <c r="C443" s="21" t="s">
+        <v>748</v>
       </c>
       <c r="D443" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="444" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A444" s="11"/>
       <c r="B444" s="11" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>750</v>
+        <v>722</v>
+      </c>
+      <c r="C444" s="21" t="s">
+        <v>749</v>
       </c>
       <c r="D444" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="445" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A445" s="11"/>
       <c r="B445" s="11" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>657</v>
+      </c>
+      <c r="C445" s="22" t="s">
+        <v>750</v>
       </c>
       <c r="D445" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="446" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A446" s="11"/>
       <c r="B446" s="11" t="s">
+        <v>751</v>
+      </c>
+      <c r="C446" s="21" t="s">
         <v>752</v>
       </c>
-      <c r="C446" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D446" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="447" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A447" s="11"/>
       <c r="B447" s="11" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>754</v>
+        <v>751</v>
+      </c>
+      <c r="C447" s="21" t="s">
+        <v>753</v>
       </c>
       <c r="D447" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="448" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A448" s="11"/>
       <c r="B448" s="11" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-        <v>755</v>
+        <v>751</v>
+      </c>
+      <c r="C448" s="21" t="s">
+        <v>754</v>
       </c>
       <c r="D448" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="449" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A449" s="11"/>
       <c r="B449" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="C449" s="21" t="s">
         <v>756</v>
       </c>
-      <c r="C449" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D449" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="450" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A450" s="11"/>
       <c r="B450" s="11" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>722</v>
+      </c>
+      <c r="C450" s="21" t="s">
+        <v>757</v>
       </c>
       <c r="D450" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="451" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A451" s="11"/>
       <c r="B451" s="11" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>759</v>
+        <v>722</v>
+      </c>
+      <c r="C451" s="21" t="s">
+        <v>758</v>
       </c>
       <c r="D451" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="452" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A452" s="11"/>
       <c r="B452" s="11" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>722</v>
+      </c>
+      <c r="C452" s="21" t="s">
+        <v>759</v>
       </c>
       <c r="D452" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="453" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A453" s="11"/>
       <c r="B453" s="11" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>761</v>
+        <v>722</v>
+      </c>
+      <c r="C453" s="21" t="s">
+        <v>760</v>
       </c>
       <c r="D453" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="454" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A454" s="11"/>
       <c r="B454" s="11" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>722</v>
+      </c>
+      <c r="C454" s="21" t="s">
+        <v>761</v>
       </c>
       <c r="D454" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="455" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A455" s="11"/>
       <c r="B455" s="11" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>763</v>
+        <v>722</v>
+      </c>
+      <c r="C455" s="21" t="s">
+        <v>762</v>
       </c>
       <c r="D455" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="456" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A456" s="11"/>
       <c r="B456" s="11" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>764</v>
+        <v>722</v>
+      </c>
+      <c r="C456" s="21" t="s">
+        <v>763</v>
       </c>
       <c r="D456" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="457" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A457" s="11"/>
       <c r="B457" s="11" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="C457" s="11" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D457" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="458" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A458" s="11"/>
       <c r="B458" s="11" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>694</v>
+      </c>
+      <c r="C458" s="21" t="s">
+        <v>765</v>
       </c>
       <c r="D458" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="459" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A459" s="11"/>
       <c r="B459" s="11" t="s">
+        <v>766</v>
+      </c>
+      <c r="C459" s="21" t="s">
         <v>767</v>
       </c>
-      <c r="C459" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D459" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="460" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A460" s="11"/>
       <c r="B460" s="11" t="s">
-        <v>767</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>766</v>
+      </c>
+      <c r="C460" s="21" t="s">
+        <v>768</v>
       </c>
       <c r="D460" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="461" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A461" s="11"/>
       <c r="B461" s="11" t="s">
-        <v>767</v>
-[...2 lines deleted...]
-        <v>770</v>
+        <v>766</v>
+      </c>
+      <c r="C461" s="21" t="s">
+        <v>769</v>
       </c>
       <c r="D461" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="462" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A462" s="11"/>
       <c r="B462" s="11" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>700</v>
+      </c>
+      <c r="C462" s="21" t="s">
+        <v>770</v>
       </c>
       <c r="D462" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="463" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A463" s="11"/>
       <c r="B463" s="11" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>772</v>
+        <v>694</v>
+      </c>
+      <c r="C463" s="21" t="s">
+        <v>771</v>
       </c>
       <c r="D463" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="464" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A464" s="11"/>
       <c r="B464" s="11" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>611</v>
+      </c>
+      <c r="C464" s="21" t="s">
+        <v>772</v>
       </c>
       <c r="D464" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="465" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A465" s="11"/>
       <c r="B465" s="11" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>774</v>
+        <v>659</v>
+      </c>
+      <c r="C465" s="22" t="s">
+        <v>773</v>
       </c>
       <c r="D465" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="466" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A466" s="11"/>
       <c r="B466" s="11" t="s">
+        <v>774</v>
+      </c>
+      <c r="C466" s="21" t="s">
         <v>775</v>
       </c>
-      <c r="C466" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D466" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="467" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A467" s="11"/>
       <c r="B467" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="C467" s="22" t="s">
         <v>777</v>
       </c>
-      <c r="C467" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D467" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="468" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A468" s="11"/>
       <c r="B468" s="11" t="s">
-        <v>779</v>
-[...1 lines deleted...]
-      <c r="C468" s="23" t="s">
         <v>778</v>
       </c>
+      <c r="C468" s="22" t="s">
+        <v>777</v>
+      </c>
       <c r="D468" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="469" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A469" s="11"/>
       <c r="B469" s="11" t="s">
-        <v>779</v>
-[...1 lines deleted...]
-      <c r="C469" s="23" t="s">
         <v>778</v>
       </c>
+      <c r="C469" s="22" t="s">
+        <v>777</v>
+      </c>
       <c r="D469" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="470" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A470" s="11"/>
       <c r="B470" s="11" t="s">
-        <v>779</v>
-[...1 lines deleted...]
-      <c r="C470" s="23" t="s">
         <v>778</v>
       </c>
+      <c r="C470" s="22" t="s">
+        <v>777</v>
+      </c>
       <c r="D470" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="471" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A471" s="11"/>
       <c r="B471" s="11" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>627</v>
+      </c>
+      <c r="C471" s="21" t="s">
+        <v>779</v>
       </c>
       <c r="D471" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="472" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A472" s="11"/>
       <c r="B472" s="11" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>692</v>
+      </c>
+      <c r="C472" s="21" t="s">
+        <v>780</v>
       </c>
       <c r="D472" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="473" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A473" s="11"/>
       <c r="B473" s="11" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>692</v>
+      </c>
+      <c r="C473" s="21" t="s">
+        <v>780</v>
       </c>
       <c r="D473" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="474" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A474" s="11"/>
       <c r="B474" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="C474" s="21" t="s">
         <v>782</v>
       </c>
-      <c r="C474" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D474" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="475" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A475" s="11"/>
       <c r="B475" s="11" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>457</v>
+      </c>
+      <c r="C475" s="22" t="s">
+        <v>783</v>
       </c>
       <c r="D475" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="476" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A476" s="11"/>
       <c r="B476" s="11" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>681</v>
+      </c>
+      <c r="C476" s="21" t="s">
+        <v>784</v>
       </c>
       <c r="D476" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="477" spans="1:4" ht="27" x14ac:dyDescent="0.25">
       <c r="A477" s="11"/>
       <c r="B477" s="11" t="s">
+        <v>785</v>
+      </c>
+      <c r="C477" s="22" t="s">
         <v>786</v>
       </c>
-      <c r="C477" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D477" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="478" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A478" s="11"/>
       <c r="B478" s="11" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>534</v>
+      </c>
+      <c r="C478" s="21" t="s">
+        <v>787</v>
       </c>
       <c r="D478" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="479" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A479" s="11"/>
       <c r="B479" s="11" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>534</v>
+      </c>
+      <c r="C479" s="21" t="s">
+        <v>788</v>
       </c>
       <c r="D479" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="480" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A480" s="11"/>
       <c r="B480" s="11" t="s">
-        <v>535</v>
-[...1 lines deleted...]
-      <c r="C480" s="22" t="s">
+        <v>534</v>
+      </c>
+      <c r="C480" s="21" t="s">
+        <v>789</v>
+      </c>
+      <c r="D480" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A481" s="26"/>
+      <c r="B481" s="11" t="s">
+        <v>686</v>
+      </c>
+      <c r="C481" s="21" t="s">
         <v>790</v>
       </c>
-      <c r="D480" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C481" s="22" t="s">
+      <c r="D481" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A482" s="27"/>
+      <c r="B482" s="11" t="s">
         <v>791</v>
       </c>
-      <c r="D481" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B482" s="11" t="s">
+      <c r="C482" s="21" t="s">
         <v>792</v>
       </c>
-      <c r="C482" s="22" t="s">
+      <c r="D482" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+      <c r="A483" s="26"/>
+      <c r="B483" s="11" t="s">
         <v>793</v>
       </c>
-      <c r="D482" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B483" s="11" t="s">
+      <c r="C483" s="22" t="s">
         <v>794</v>
       </c>
-      <c r="C483" s="23" t="s">
+      <c r="D483" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A484" s="26"/>
+      <c r="B484" s="11" t="s">
+        <v>683</v>
+      </c>
+      <c r="C484" s="21" t="s">
         <v>795</v>
       </c>
-      <c r="D483" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C484" s="22" t="s">
+      <c r="D484" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A485" s="26"/>
+      <c r="B485" s="11" t="s">
+        <v>663</v>
+      </c>
+      <c r="C485" s="21" t="s">
         <v>796</v>
       </c>
-      <c r="D484" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C485" s="22" t="s">
+      <c r="D485" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A486" s="26"/>
+      <c r="B486" s="11" t="s">
+        <v>663</v>
+      </c>
+      <c r="C486" s="21" t="s">
         <v>797</v>
       </c>
-      <c r="D485" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C486" s="22" t="s">
+      <c r="D486" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A487" s="26"/>
+      <c r="B487" s="11" t="s">
+        <v>663</v>
+      </c>
+      <c r="C487" s="21" t="s">
         <v>798</v>
       </c>
-      <c r="D486" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C487" s="22" t="s">
+      <c r="D487" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A488" s="26"/>
+      <c r="B488" s="11" t="s">
+        <v>663</v>
+      </c>
+      <c r="C488" s="21" t="s">
         <v>799</v>
       </c>
-      <c r="D487" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C488" s="22" t="s">
+      <c r="D488" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A489" s="26"/>
+      <c r="B489" s="11" t="s">
+        <v>663</v>
+      </c>
+      <c r="C489" s="21" t="s">
         <v>800</v>
       </c>
-      <c r="D488" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C489" s="22" t="s">
+      <c r="D489" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A490" s="26"/>
+      <c r="B490" s="11" t="s">
+        <v>663</v>
+      </c>
+      <c r="C490" s="21" t="s">
         <v>801</v>
       </c>
-      <c r="D489" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C490" s="22" t="s">
+      <c r="D490" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A491" s="26"/>
+      <c r="B491" s="11" t="s">
         <v>802</v>
       </c>
-      <c r="D490" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B491" s="11" t="s">
+      <c r="C491" s="21" t="s">
         <v>803</v>
       </c>
-      <c r="C491" s="22" t="s">
+      <c r="D491" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A492" s="26"/>
+      <c r="B492" s="28" t="s">
+        <v>802</v>
+      </c>
+      <c r="C492" s="21" t="s">
         <v>804</v>
       </c>
-      <c r="D491" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C492" s="22" t="s">
+      <c r="D492" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A493" s="26"/>
+      <c r="B493" s="28" t="s">
+        <v>802</v>
+      </c>
+      <c r="C493" s="21" t="s">
         <v>805</v>
       </c>
-      <c r="D492" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C493" s="22" t="s">
+      <c r="D493" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A494" s="26"/>
+      <c r="B494" s="11" t="s">
         <v>806</v>
       </c>
-      <c r="D493" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B494" s="11" t="s">
+      <c r="C494" s="21" t="s">
         <v>807</v>
       </c>
-      <c r="C494" s="22" t="s">
+      <c r="D494" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A495" s="26"/>
+      <c r="B495" s="28" t="s">
+        <v>663</v>
+      </c>
+      <c r="C495" s="21" t="s">
         <v>808</v>
       </c>
-      <c r="D494" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C495" s="22" t="s">
+      <c r="D495" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A496" s="26"/>
+      <c r="B496" s="11" t="s">
+        <v>663</v>
+      </c>
+      <c r="C496" s="21" t="s">
         <v>809</v>
       </c>
-      <c r="D495" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C496" s="22" t="s">
+      <c r="D496" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+      <c r="A497" s="26"/>
+      <c r="B497" s="11" t="s">
         <v>810</v>
       </c>
-      <c r="D496" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B497" s="11" t="s">
+      <c r="C497" s="22" t="s">
         <v>811</v>
       </c>
-      <c r="C497" s="23" t="s">
+      <c r="D497" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A498" s="26"/>
+      <c r="B498" s="11" t="s">
+        <v>663</v>
+      </c>
+      <c r="C498" s="21" t="s">
         <v>812</v>
       </c>
-      <c r="D497" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C498" s="22" t="s">
+      <c r="D498" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A499" s="26"/>
+      <c r="B499" s="28" t="s">
+        <v>663</v>
+      </c>
+      <c r="C499" s="21" t="s">
         <v>813</v>
       </c>
-      <c r="D498" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C499" s="22" t="s">
+      <c r="D499" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A500" s="26"/>
+      <c r="B500" s="28" t="s">
         <v>814</v>
       </c>
-      <c r="D499" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B500" s="29" t="s">
+      <c r="C500" s="21" t="s">
         <v>815</v>
       </c>
-      <c r="C500" s="22" t="s">
+      <c r="D500" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A501" s="26"/>
+      <c r="B501" s="28" t="s">
+        <v>814</v>
+      </c>
+      <c r="C501" s="21" t="s">
         <v>816</v>
       </c>
-      <c r="D500" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C501" s="22" t="s">
+      <c r="D501" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A502" s="26"/>
+      <c r="B502" s="28" t="s">
         <v>817</v>
       </c>
-      <c r="D501" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B502" s="29" t="s">
+      <c r="C502" s="20" t="s">
         <v>818</v>
       </c>
-      <c r="C502" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D502" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="503" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
-      <c r="A503" s="27"/>
+      <c r="A503" s="26"/>
       <c r="B503" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="C503" s="21" t="s">
+      <c r="C503" s="20" t="s">
+        <v>819</v>
+      </c>
+      <c r="D503" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A504" s="26"/>
+      <c r="B504" s="11" t="s">
+        <v>629</v>
+      </c>
+      <c r="C504" s="20" t="s">
         <v>820</v>
       </c>
-      <c r="D503" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C504" s="21" t="s">
+      <c r="D504" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A505" s="26"/>
+      <c r="B505" s="11" t="s">
+        <v>443</v>
+      </c>
+      <c r="C505" s="20" t="s">
         <v>821</v>
       </c>
-      <c r="D504" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C505" s="21" t="s">
+      <c r="D505" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A506" s="26"/>
+      <c r="B506" s="11" t="s">
+        <v>814</v>
+      </c>
+      <c r="C506" s="21" t="s">
         <v>822</v>
       </c>
-      <c r="D505" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C506" s="22" t="s">
+      <c r="D506" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A507" s="26"/>
+      <c r="B507" s="11" t="s">
+        <v>814</v>
+      </c>
+      <c r="C507" s="21" t="s">
         <v>823</v>
       </c>
-      <c r="D506" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C507" s="22" t="s">
+      <c r="D507" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A508" s="26"/>
+      <c r="B508" s="11" t="s">
         <v>824</v>
       </c>
-      <c r="D507" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B508" s="11" t="s">
+      <c r="C508" s="20" t="s">
         <v>825</v>
       </c>
-      <c r="C508" s="21" t="s">
+      <c r="D508" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A509" s="26"/>
+      <c r="B509" s="11" t="s">
         <v>826</v>
       </c>
-      <c r="D508" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B509" s="11" t="s">
+      <c r="C509" s="20" t="s">
         <v>827</v>
       </c>
-      <c r="C509" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D509" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="510" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
-      <c r="A510" s="27"/>
+      <c r="A510" s="26"/>
       <c r="B510" s="11" t="s">
         <v>103</v>
       </c>
-      <c r="C510" s="21" t="s">
-        <v>829</v>
+      <c r="C510" s="20" t="s">
+        <v>828</v>
       </c>
       <c r="D510" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="511" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
-      <c r="A511" s="27"/>
+      <c r="A511" s="26"/>
       <c r="B511" s="11" t="s">
         <v>119</v>
       </c>
-      <c r="C511" s="21" t="s">
-        <v>830</v>
+      <c r="C511" s="20" t="s">
+        <v>829</v>
       </c>
       <c r="D511" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="512" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
-      <c r="A512" s="27"/>
+      <c r="A512" s="26"/>
       <c r="B512" s="11" t="s">
         <v>119</v>
       </c>
-      <c r="C512" s="21" t="s">
-        <v>831</v>
+      <c r="C512" s="20" t="s">
+        <v>830</v>
       </c>
       <c r="D512" s="6" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
     </row>
     <row r="513" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
-      <c r="A513" s="27"/>
+      <c r="A513" s="26"/>
       <c r="B513" s="11" t="s">
         <v>119</v>
       </c>
-      <c r="C513" s="21" t="s">
+      <c r="C513" s="20" t="s">
+        <v>831</v>
+      </c>
+      <c r="D513" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A514" s="26"/>
+      <c r="B514" s="11" t="s">
+        <v>814</v>
+      </c>
+      <c r="C514" s="21" t="s">
         <v>832</v>
       </c>
-      <c r="D513" s="6" t="s">
+      <c r="D514" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A515" s="26"/>
+      <c r="B515" s="11" t="s">
+        <v>635</v>
+      </c>
+      <c r="C515" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="D515" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A516" s="26"/>
+      <c r="B516" s="11" t="s">
+        <v>635</v>
+      </c>
+      <c r="C516" s="21" t="s">
+        <v>834</v>
+      </c>
+      <c r="D516" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A517" s="26"/>
+      <c r="B517" s="11" t="s">
+        <v>835</v>
+      </c>
+      <c r="C517" s="20" t="s">
+        <v>836</v>
+      </c>
+      <c r="D517" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A518" s="26"/>
+      <c r="B518" s="11" t="s">
+        <v>629</v>
+      </c>
+      <c r="C518" s="20" t="s">
+        <v>837</v>
+      </c>
+      <c r="D518" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A519" s="26"/>
+      <c r="B519" s="11" t="s">
+        <v>621</v>
+      </c>
+      <c r="C519" s="20" t="s">
+        <v>838</v>
+      </c>
+      <c r="D519" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+      <c r="A520" s="26"/>
+      <c r="B520" s="11" t="s">
+        <v>631</v>
+      </c>
+      <c r="C520" s="20" t="s">
+        <v>839</v>
+      </c>
+      <c r="D520" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+      <c r="A521" s="26"/>
+      <c r="B521" s="24" t="s">
+        <v>840</v>
+      </c>
+      <c r="C521" s="20" t="s">
+        <v>462</v>
+      </c>
+      <c r="D521" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A522" s="26"/>
+      <c r="B522" s="11" t="s">
+        <v>618</v>
+      </c>
+      <c r="C522" s="20" t="s">
+        <v>841</v>
+      </c>
+      <c r="D522" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+      <c r="A523" s="26"/>
+      <c r="B523" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="C523" s="22" t="s">
+        <v>811</v>
+      </c>
+      <c r="D523" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A524" s="26"/>
+      <c r="B524" s="11" t="s">
+        <v>842</v>
+      </c>
+      <c r="C524" s="20" t="s">
+        <v>843</v>
+      </c>
+      <c r="D524" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+      <c r="A525" s="26"/>
+      <c r="B525" s="11" t="s">
+        <v>840</v>
+      </c>
+      <c r="C525" s="11" t="s">
+        <v>512</v>
+      </c>
+      <c r="D525" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A526" s="26"/>
+      <c r="B526" s="11" t="s">
+        <v>615</v>
+      </c>
+      <c r="C526" s="20" t="s">
+        <v>844</v>
+      </c>
+      <c r="D526" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A527" s="26"/>
+      <c r="B527" s="11" t="s">
+        <v>845</v>
+      </c>
+      <c r="C527" s="20" t="s">
+        <v>846</v>
+      </c>
+      <c r="D527" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A528" s="26"/>
+      <c r="B528" s="11" t="s">
+        <v>847</v>
+      </c>
+      <c r="C528" s="20" t="s">
+        <v>848</v>
+      </c>
+      <c r="D528" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A529" s="26"/>
+      <c r="B529" s="11" t="s">
+        <v>847</v>
+      </c>
+      <c r="C529" s="20" t="s">
+        <v>849</v>
+      </c>
+      <c r="D529" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A530" s="26"/>
+      <c r="B530" s="11" t="s">
+        <v>847</v>
+      </c>
+      <c r="C530" s="20" t="s">
+        <v>850</v>
+      </c>
+      <c r="D530" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A531" s="26"/>
+      <c r="B531" s="11" t="s">
+        <v>851</v>
+      </c>
+      <c r="C531" s="20" t="s">
+        <v>852</v>
+      </c>
+      <c r="D531" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A532" s="26"/>
+      <c r="B532" s="11" t="s">
+        <v>851</v>
+      </c>
+      <c r="C532" s="20" t="s">
+        <v>853</v>
+      </c>
+      <c r="D532" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A533" s="26"/>
+      <c r="B533" s="11" t="s">
+        <v>851</v>
+      </c>
+      <c r="C533" s="20" t="s">
+        <v>854</v>
+      </c>
+      <c r="D533" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A534" s="26"/>
+      <c r="B534" s="11" t="s">
+        <v>851</v>
+      </c>
+      <c r="C534" s="20" t="s">
+        <v>855</v>
+      </c>
+      <c r="D534" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A535" s="26"/>
+      <c r="B535" s="11" t="s">
+        <v>856</v>
+      </c>
+      <c r="C535" s="20" t="s">
+        <v>857</v>
+      </c>
+      <c r="D535" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A536" s="26"/>
+      <c r="B536" s="11" t="s">
+        <v>856</v>
+      </c>
+      <c r="C536" s="20" t="s">
+        <v>858</v>
+      </c>
+      <c r="D536" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A537" s="26"/>
+      <c r="B537" s="11" t="s">
+        <v>856</v>
+      </c>
+      <c r="C537" s="20" t="s">
+        <v>859</v>
+      </c>
+      <c r="D537" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A538" s="26"/>
+      <c r="B538" s="11" t="s">
+        <v>447</v>
+      </c>
+      <c r="C538" s="20" t="s">
+        <v>860</v>
+      </c>
+      <c r="D538" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A539" s="26"/>
+      <c r="B539" s="11" t="s">
+        <v>861</v>
+      </c>
+      <c r="C539" s="20" t="s">
+        <v>862</v>
+      </c>
+      <c r="D539" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A540" s="26"/>
+      <c r="B540" s="11" t="s">
+        <v>863</v>
+      </c>
+      <c r="C540" s="20" t="s">
+        <v>864</v>
+      </c>
+      <c r="D540" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+      <c r="A541" s="26"/>
+      <c r="B541" s="11" t="s">
+        <v>865</v>
+      </c>
+      <c r="C541" s="22" t="s">
+        <v>866</v>
+      </c>
+      <c r="D541" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A542" s="26"/>
+      <c r="B542" s="11" t="s">
+        <v>867</v>
+      </c>
+      <c r="C542" s="20" t="s">
+        <v>868</v>
+      </c>
+      <c r="D542" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A543" s="26"/>
+      <c r="B543" s="11" t="s">
+        <v>867</v>
+      </c>
+      <c r="C543" s="20" t="s">
+        <v>868</v>
+      </c>
+      <c r="D543" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A544" s="26"/>
+      <c r="B544" s="28" t="s">
+        <v>869</v>
+      </c>
+      <c r="C544" s="20" t="s">
+        <v>870</v>
+      </c>
+      <c r="D544" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A545" s="26"/>
+      <c r="B545" s="11" t="s">
+        <v>871</v>
+      </c>
+      <c r="C545" s="20" t="s">
+        <v>872</v>
+      </c>
+      <c r="D545" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A546" s="26"/>
+      <c r="B546" s="11" t="s">
+        <v>873</v>
+      </c>
+      <c r="C546" s="20" t="s">
+        <v>874</v>
+      </c>
+      <c r="D546" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A547" s="26"/>
+      <c r="B547" s="11" t="s">
+        <v>875</v>
+      </c>
+      <c r="C547" s="20" t="s">
+        <v>876</v>
+      </c>
+      <c r="D547" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A548" s="27"/>
+      <c r="B548" s="11" t="s">
+        <v>877</v>
+      </c>
+      <c r="C548" s="20" t="s">
+        <v>878</v>
+      </c>
+      <c r="D548" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A549" s="26"/>
+      <c r="B549" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="C549" s="20" t="s">
+        <v>879</v>
+      </c>
+      <c r="D549" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A550" s="26"/>
+      <c r="B550" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="C550" s="20" t="s">
+        <v>880</v>
+      </c>
+      <c r="D550" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A551" s="26"/>
+      <c r="B551" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="C551" s="20" t="s">
+        <v>881</v>
+      </c>
+      <c r="D551" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A552" s="26"/>
+      <c r="B552" s="11" t="s">
+        <v>882</v>
+      </c>
+      <c r="C552" s="20" t="s">
+        <v>883</v>
+      </c>
+      <c r="D552" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A553" s="26"/>
+      <c r="B553" s="11" t="s">
+        <v>884</v>
+      </c>
+      <c r="C553" s="20" t="s">
+        <v>885</v>
+      </c>
+      <c r="D553" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A554" s="27"/>
+      <c r="B554" s="11" t="s">
+        <v>886</v>
+      </c>
+      <c r="C554" s="21" t="s">
+        <v>887</v>
+      </c>
+      <c r="D554" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A555" s="26"/>
+      <c r="B555" s="11" t="s">
+        <v>888</v>
+      </c>
+      <c r="C555" s="21" t="s">
+        <v>889</v>
+      </c>
+      <c r="D555" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A556" s="26"/>
+      <c r="B556" s="28" t="s">
+        <v>603</v>
+      </c>
+      <c r="C556" s="21" t="s">
+        <v>890</v>
+      </c>
+      <c r="D556" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+      <c r="A557" s="26"/>
+      <c r="B557" s="11" t="s">
+        <v>603</v>
+      </c>
+      <c r="C557" s="21" t="s">
+        <v>891</v>
+      </c>
+      <c r="D557" s="6" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+      <c r="A558" s="30" t="s">
         <v>893</v>
       </c>
-    </row>
-[...529 lines deleted...]
-      <c r="A558" s="31" t="s">
+      <c r="B558" s="6" t="s">
         <v>894</v>
       </c>
-      <c r="B558" s="6" t="s">
+      <c r="C558" s="19" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>896</v>
       </c>
       <c r="D558" s="6" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="3ieAvM1mNVNDKIK8TY2rh6NQPf6L6til+lp8qHmHrrhi6iH1tTMupJp2AxDa17BG+IDQwfSC4IdCQxCDgTH5iA==" saltValue="NijnI66N+CZb4A6OC4+Utg==" spinCount="100000" sheet="1" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="SU3yFCSbt3gebQ4AR3ivbQbY1NFU7IZE2vuH5knbMBLc4KlXZ1ymA4wluv7hkxLbREeC/3KsNE5G0AOB4ozPrQ==" saltValue="fVw7e1dTQQ6HhmlA+1tc5Q==" spinCount="100000" sheet="1" autoFilter="0"/>
   <autoFilter ref="A1:D109" xr:uid="{7E2CDB9C-A940-47B1-943E-F069D8455102}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D558">
     <sortCondition ref="A1:A558"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="C279" r:id="rId1" xr:uid="{23ADC577-81FC-47ED-91FF-0D48687127C1}"/>
     <hyperlink ref="C171" r:id="rId2" xr:uid="{F23ED258-F7DD-4F53-9554-5756290CB9E2}"/>
     <hyperlink ref="C172" r:id="rId3" xr:uid="{7777AEE0-8737-44ED-ABE3-B11C84686F3D}"/>
     <hyperlink ref="C304" r:id="rId4" xr:uid="{236EC3AA-81DF-4983-B4BB-B51777130CC8}"/>
     <hyperlink ref="C306" r:id="rId5" xr:uid="{80C52BF9-BBA4-49F2-9547-DCA4822CB167}"/>
     <hyperlink ref="C308" r:id="rId6" xr:uid="{9DA7927C-89ED-4905-9E6E-084782C2A7FC}"/>
     <hyperlink ref="C249" r:id="rId7" xr:uid="{F5B56355-035C-4CC3-8688-10A685EDA249}"/>
     <hyperlink ref="C5" r:id="rId8" xr:uid="{1DF60229-9EE3-42B3-B206-7523752F3E44}"/>
     <hyperlink ref="C310" r:id="rId9" xr:uid="{01217E13-134A-4734-BA36-AC1B68BE5FAD}"/>
     <hyperlink ref="C81" r:id="rId10" xr:uid="{CC36F1B0-BD48-4DC4-8D98-9376F5F1C165}"/>
     <hyperlink ref="C118" r:id="rId11" xr:uid="{1A6728F2-F409-43E3-BE5B-26D6EF254002}"/>
     <hyperlink ref="C119" r:id="rId12" xr:uid="{EDA69C04-3998-4E8C-95EE-07038C6FBD94}"/>
     <hyperlink ref="C165" r:id="rId13" xr:uid="{FC0BCA2F-4355-4301-BCC8-6785A2F7657E}"/>
     <hyperlink ref="C305" r:id="rId14" xr:uid="{9D65090C-B323-4BCF-85A1-E74EE0C1A76B}"/>
     <hyperlink ref="C307" r:id="rId15" xr:uid="{01977294-0134-4C99-A9BC-4C8E284F1AF4}"/>
     <hyperlink ref="C309" r:id="rId16" xr:uid="{3B336BF1-F021-47BF-A892-3844AC68E30A}"/>
     <hyperlink ref="C240" r:id="rId17" xr:uid="{D7F660AA-F257-4BC8-BA0C-2656734237E3}"/>
     <hyperlink ref="C311" r:id="rId18" xr:uid="{60D07497-C775-489C-B92D-3B32FDDA6A3D}"/>
     <hyperlink ref="C140" r:id="rId19" xr:uid="{0AC24946-41F8-4F6A-B708-A1DCA405BE79}"/>
     <hyperlink ref="C151" r:id="rId20" xr:uid="{ED491C6C-C151-49E8-A11C-622A61B323DF}"/>
@@ -10702,51 +10699,51 @@
     <hyperlink ref="C301" r:id="rId70" xr:uid="{E26BB16D-FE8C-4AEC-92F2-7B143FC28A07}"/>
     <hyperlink ref="C53" r:id="rId71" xr:uid="{E351A0DD-98FF-4158-8CB2-5EEC7CE6F5F7}"/>
     <hyperlink ref="C157" r:id="rId72" xr:uid="{15DE8CC1-6AA9-468D-9D88-EA00C4E24535}"/>
     <hyperlink ref="C37" r:id="rId73" xr:uid="{B3B39D69-CA7D-47B7-8E3E-252750CFF9FC}"/>
     <hyperlink ref="C122" r:id="rId74" xr:uid="{59622A4E-6585-4058-8F8A-D153FC966B66}"/>
     <hyperlink ref="C127" r:id="rId75" xr:uid="{0198D78F-1B42-4066-9C5A-2D5F274A25D3}"/>
     <hyperlink ref="C126" r:id="rId76" xr:uid="{EA02BA65-89B3-43D7-866E-03F561AF4306}"/>
     <hyperlink ref="C125" r:id="rId77" xr:uid="{664FC778-D7A3-46B6-A22C-DDCBF251990A}"/>
     <hyperlink ref="C124" r:id="rId78" xr:uid="{8CDFEADD-8E18-4176-8072-FCF084C5C5F3}"/>
     <hyperlink ref="C123" r:id="rId79" xr:uid="{1FF77317-D4F3-4ACC-8926-7C7DCC3CA10E}"/>
     <hyperlink ref="C36" r:id="rId80" xr:uid="{FD647A9A-FE76-46F8-BFC0-EB5082926269}"/>
     <hyperlink ref="C116" r:id="rId81" xr:uid="{1E44C7A1-DD8C-47C3-AF4E-6E31645EAD2A}"/>
     <hyperlink ref="C39" r:id="rId82" xr:uid="{BB238651-902C-4859-9DAE-F6A985357BD2}"/>
     <hyperlink ref="C38" r:id="rId83" xr:uid="{FB294F8B-1107-46FA-89D8-36D346CE4890}"/>
     <hyperlink ref="C130" r:id="rId84" xr:uid="{1B402C61-DE3C-4D4B-BB7B-C68975054DC9}"/>
     <hyperlink ref="C68" r:id="rId85" xr:uid="{E16E274E-C0F4-4391-BBD1-A9AC3677F1AE}"/>
     <hyperlink ref="C328" r:id="rId86" xr:uid="{183559B0-E8EF-473B-A671-9DB47F932E1A}"/>
     <hyperlink ref="C228" r:id="rId87" xr:uid="{E9A226E0-BF92-4970-960C-F272256D5D3F}"/>
     <hyperlink ref="C143" r:id="rId88" xr:uid="{02B26A0B-903E-4C76-A4FA-96A181F8480E}"/>
     <hyperlink ref="C173" r:id="rId89" xr:uid="{EAC40BD6-AA4D-4DE3-AC34-AC7BE6CF2E9B}"/>
     <hyperlink ref="C64" r:id="rId90" xr:uid="{99F8E3BB-C54A-4E6A-AC69-0F7620EED427}"/>
     <hyperlink ref="C241" r:id="rId91" xr:uid="{E13B32B7-31F2-42AF-97C0-4A9D5DBB4BD1}"/>
     <hyperlink ref="C329" r:id="rId92" xr:uid="{689588DD-1E7B-44BD-ACA2-04D571E65B84}"/>
     <hyperlink ref="C109" r:id="rId93" xr:uid="{7B30661E-C5C7-45C4-8CC0-EC3C5C162992}"/>
     <hyperlink ref="C40" r:id="rId94" xr:uid="{A943777D-645F-4793-BEF7-D734BCCCF501}"/>
-    <hyperlink ref="C160" r:id="rId95" display="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQDpa_MZrP8vQqSqy8Be9qpLAWxbkIP2TO8ixTBTj2hiJGU?e=XvxKbJ" xr:uid="{7C231B4C-E3A8-4F4B-86F7-94F00E6465E0}"/>
+    <hyperlink ref="C160" r:id="rId95" xr:uid="{7C231B4C-E3A8-4F4B-86F7-94F00E6465E0}"/>
     <hyperlink ref="C59" r:id="rId96" xr:uid="{AB6105C8-A690-420D-B146-AF69FD53AABB}"/>
     <hyperlink ref="C212" r:id="rId97" xr:uid="{36F60E76-1409-427D-887B-5713B37D089A}"/>
     <hyperlink ref="C213" r:id="rId98" xr:uid="{E5F92D41-BD5B-4961-A10A-E98861A346AA}"/>
     <hyperlink ref="C330" r:id="rId99" xr:uid="{EDD96ACF-B64B-4607-AC49-1D6FF121AE80}"/>
     <hyperlink ref="C273" r:id="rId100" xr:uid="{9FEF30C5-B784-4429-83E2-B85B2B8248BE}"/>
     <hyperlink ref="C34" r:id="rId101" xr:uid="{CBC4F10D-0041-44D6-91B7-238DE8E774B8}"/>
     <hyperlink ref="C303" r:id="rId102" xr:uid="{0612AF28-5033-4D15-AF50-0921CAF39928}"/>
     <hyperlink ref="C144" r:id="rId103" xr:uid="{097C6730-4870-4E82-B928-E87AF3E2F50E}"/>
     <hyperlink ref="C30" r:id="rId104" xr:uid="{4AE7D211-CF5E-4FE7-86C7-23E16BB451A4}"/>
     <hyperlink ref="C302" r:id="rId105" xr:uid="{B2353D83-24D3-4333-82FE-4395FD01037D}"/>
     <hyperlink ref="C235" r:id="rId106" xr:uid="{08A34C7F-A807-4B41-967F-7AA3D832C36F}"/>
     <hyperlink ref="C145" r:id="rId107" xr:uid="{D5B53F50-FED9-4A27-8303-BB9E14500044}"/>
     <hyperlink ref="C83" r:id="rId108" xr:uid="{5BC4B77A-B084-4BD4-B1B8-F4CF613C022D}"/>
     <hyperlink ref="C25" r:id="rId109" xr:uid="{7A0B7D03-6DA7-45E0-92D6-B9D1763DF481}"/>
     <hyperlink ref="C556" r:id="rId110" xr:uid="{25B8F3CC-98BA-45CC-9483-BC25F6BB5FB2}"/>
     <hyperlink ref="C336" r:id="rId111" xr:uid="{E955BBC4-E2C1-479F-86DC-0075B28F68A0}"/>
     <hyperlink ref="C4" r:id="rId112" xr:uid="{CDDE897E-EF9B-4027-AD3B-D1A929308E61}"/>
     <hyperlink ref="C44" r:id="rId113" xr:uid="{BD3271C5-D922-423E-B59D-37A3E7D2EF67}"/>
     <hyperlink ref="C45" r:id="rId114" xr:uid="{B1EC0434-5359-43F7-B2D6-4814E0C69180}"/>
     <hyperlink ref="C46" r:id="rId115" xr:uid="{055D2D64-B4E3-4CCE-B5CC-09AAC22D866F}"/>
     <hyperlink ref="C47" r:id="rId116" xr:uid="{5050BB70-7D3F-460F-9180-7E7DE2B68034}"/>
     <hyperlink ref="C42" r:id="rId117" xr:uid="{7E1765EE-5CB2-411C-9BF6-C10B103DAD9E}"/>
     <hyperlink ref="C49" r:id="rId118" xr:uid="{0D487E19-BB52-481D-9AB5-D573FF08E423}"/>
     <hyperlink ref="C51" r:id="rId119" xr:uid="{B2381F21-BB28-43E4-9750-D96FD25F40BD}"/>
     <hyperlink ref="C268" r:id="rId120" xr:uid="{2D1298CD-A348-4400-A49F-AB3D1EEFC3B2}"/>