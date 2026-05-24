--- v1 (2026-04-26)
+++ v2 (2026-05-24)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tonbridgeandmallingbc-my.sharepoint.com/personal/mccs_tmbc_gov_uk/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mccs\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{EBCBDAC8-4AF0-407D-9C6E-38A18FBD09AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{22090972-D77D-4C79-9B48-997F2CFB5BF9}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E661695-D90A-469D-BCD8-C0373ECEE68F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8895" yWindow="1365" windowWidth="18780" windowHeight="13320" xr2:uid="{3A1321EA-138F-431D-ACC4-0990CB8AEEAF}"/>
+    <workbookView xWindow="11496" yWindow="0" windowWidth="11712" windowHeight="13776" xr2:uid="{3A1321EA-138F-431D-ACC4-0990CB8AEEAF}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$D$109</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1972" uniqueCount="897">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1976" uniqueCount="899">
   <si>
     <t>Respondent ID</t>
   </si>
   <si>
     <t>Hyperlink</t>
   </si>
   <si>
     <t>Tunbridge Wells Borough Council</t>
   </si>
   <si>
     <t>6984c3324c82821cbbf76c85</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770309498/projects/66141b65e0f4436148cf409d/respondent-upload/keepxnig5gqkovfzs7ek.pdf</t>
   </si>
   <si>
     <t>Member of Parliament for Chatham &amp; Aylesford</t>
   </si>
   <si>
     <t>69453749eca0a27b42e3c508</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770294805/projects/66141b65e0f4436148cf409d/respondent-upload/qztubk2w5fujxjewlipw.pdf</t>
   </si>
   <si>
@@ -1693,53 +1694,50 @@
   <si>
     <t>https://www.tmbc.gov.uk/downloads/file/4677/stantec-uk-ltd-obo-trenport-investments-ltd-redacted</t>
   </si>
   <si>
     <t>69820a436ff2238743adab76</t>
   </si>
   <si>
     <t>https://www.tmbc.gov.uk/downloads/file/4705/aylesford-heritage-limited-redacted</t>
   </si>
   <si>
     <t>https://www.tmbc.gov.uk/downloads/file/4676/the-corporation-of-hadlow-college-and-the-corporation-of-west-kent-and-ashford-college-redacted</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078438/projects/66141b65e0f4436148cf409d/respondent-upload/pjzmfhobv5rhh9qdtaq1.pdf</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078445/projects/66141b65e0f4436148cf409d/respondent-upload/iwfwxuuuo5bbczrbkot2.pdf</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078448/projects/66141b65e0f4436148cf409d/respondent-upload/ciykghnsuh3annkwoip7.pdf</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078450/projects/66141b65e0f4436148cf409d/respondent-upload/z3ssk7vyppnctwmctlap.pdf</t>
   </si>
   <si>
-    <t>69bab2837ab2ec4b42ae7e31</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.tmbc.gov.uk/downloads/file/4679/the-planning-bureau-obo-mccarthy-stone-and-churchill-redacted</t>
   </si>
   <si>
     <t>Tonbridge and Malling Green Party</t>
   </si>
   <si>
     <t>698339a9cb925d45a1bbd83e</t>
   </si>
   <si>
     <t>https://www.tmbc.gov.uk/downloads/file/4695/tonbridge-and-malling-green-party-redacted</t>
   </si>
   <si>
     <t>Tonbridge Angels Football Club</t>
   </si>
   <si>
     <t>69831358cb925d45a1bbd7f7</t>
   </si>
   <si>
     <t>https://www.tmbc.gov.uk/downloads/file/4689/tonbridge-angels-football-club-redacted</t>
   </si>
   <si>
     <t>Tonbridge Historical Society</t>
   </si>
   <si>
     <t>69820023658e63e70ab90eca</t>
@@ -2726,57 +2724,66 @@
     <t>692875ce90a6695c02e50c34</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764259950/projects/66141b65e0f4436148cf409d/respondent-upload/k5lhiz5ayudy2ysbvlcs.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770290599/projects/66141b65e0f4436148cf409d/respondent-upload/lticftgbhxhdggm5tkxc.pdf </t>
   </si>
   <si>
     <t>https://www.tmbc.gov.uk/downloads/file/4642/mt-redacted</t>
   </si>
   <si>
     <t>Development Allocations</t>
   </si>
   <si>
     <t>Southern Water</t>
   </si>
   <si>
     <t>694abe53c10411c6dcb6b000</t>
   </si>
   <si>
     <t>https://www.tmbc.gov.uk/downloads/file/4739/251223-southern-water-reg18-lp-response</t>
   </si>
   <si>
     <t>https://www.tmbc.gov.uk/downloads/file/4629/kcc-response-to-tonbridge-and-malling-local-plan-final</t>
+  </si>
+  <si>
+    <t>69832091d57be146e36f8d12</t>
+  </si>
+  <si>
+    <t>https://www.tmbc.gov.uk/downloads/file/4773/the-marine-management-org</t>
+  </si>
+  <si>
+    <t>The Marine Management Organisation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2787,50 +2794,56 @@
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -2855,51 +2868,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -2946,50 +2959,59 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="11" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -3285,7838 +3307,7856 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235226/projects/66141b65e0f4436148cf409d/respondent-upload/spxkhm3jlbhhxqwq3hxm.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075349/projects/66141b65e0f4436148cf409d/respondent-upload/trnkjg0my67hrs5jrqqr.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769162744/projects/66141b65e0f4436148cf409d/respondent-upload/lly8b6qnznxjbgh2tqrl.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405600/projects/66141b65e0f4436148cf409d/respondent-upload/gaha2iuqknzghdbugs7s.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/d6clesbzoyddtxvdhu81.jpg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769612929/projects/66141b65e0f4436148cf409d/respondent-upload/wyt3ncfacvm0dixciiph.jpg" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766402017/projects/66141b65e0f4436148cf409d/respondent-upload/ktbcbygzrpphwp0knpmj.png" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766592719/projects/66141b65e0f4436148cf409d/respondent-upload/z4nko3vmyioc11a7ersp.jpg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309840/projects/66141b65e0f4436148cf409d/respondent-upload/pihpzaqpb5kk6o2dgee1.jpg" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4701/ahd-redacted" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393558/projects/66141b65e0f4436148cf409d/respondent-upload/awifsv335n2xjqzjinpt.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767374748/projects/66141b65e0f4436148cf409d/respondent-upload/hoomkp3e427mc5m7wdcw.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768830045/projects/66141b65e0f4436148cf409d/respondent-upload/gna31xeauj0rgg6vajpm.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770216536/projects/66141b65e0f4436148cf409d/respondent-upload/ufcfdntfvcwfrotnlxdn.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030700/projects/66141b65e0f4436148cf409d/respondent-upload/ysxknpicpujl2d6cpew0.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002567/projects/66141b65e0f4436148cf409d/respondent-upload/ncio3v6b8epawstzd2nv.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770126794/projects/66141b65e0f4436148cf409d/respondent-upload/i5yxyo5xniwnzjrhfyzc.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767096258/projects/66141b65e0f4436148cf409d/respondent-upload/ag0xcmcbakuynaiexcnf.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361308/projects/66141b65e0f4436148cf409d/respondent-upload/wvy1hwokeyeu1ou2scjh.jpg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764941034/projects/66141b65e0f4436148cf409d/respondent-upload/h4swhxbwgkv07knvpqg2.jpg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769005104/projects/66141b65e0f4436148cf409d/respondent-upload/mkugczifenhz9ygjbwia.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4599/fg-redacted" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766404001/projects/66141b65e0f4436148cf409d/respondent-upload/unn4cs25gi9uz0uioifl.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770127729/projects/66141b65e0f4436148cf409d/respondent-upload/zxeyszmhdwun5p7hznwx.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075343/projects/66141b65e0f4436148cf409d/respondent-upload/bywtquklomgyqylnssas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078450/projects/66141b65e0f4436148cf409d/respondent-upload/z3ssk7vyppnctwmctlap.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577221/projects/66141b65e0f4436148cf409d/respondent-upload/i2gmt4x7y6msnggpdzx7.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765965472/projects/66141b65e0f4436148cf409d/respondent-upload/iwdqayx4n10ssg1q2bxf.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4576/david-lock-associates-for-hallam-land-redacted" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171588/projects/66141b65e0f4436148cf409d/respondent-upload/iqz23w0lesyotuanmuqc.jpg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099130/projects/66141b65e0f4436148cf409d/respondent-upload/of58conjynefwyi79vo1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767282416/projects/66141b65e0f4436148cf409d/respondent-upload/srryepmmpmuo5v6zdr5v.jpg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4672/sponden-estates-obo-espalier-property-projects-009-ltd-redacted" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387822/projects/66141b65e0f4436148cf409d/respondent-upload/cptxt6o7lqkdsuamtkii.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4643/mc-redacted" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768392545/projects/66141b65e0f4436148cf409d/respondent-upload/p1cexiaalawlnadhppef.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770373076/projects/66141b65e0f4436148cf409d/respondent-upload/opmovyonszou42tx3apm.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/xn5jpqwlhpadvbo4b3pg.jpg" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766566952/projects/66141b65e0f4436148cf409d/respondent-upload/o05qezjudpjcll30dcsh.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4651/mmab-redacted" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4568/conserve-ightham-redacted" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766162863/projects/66141b65e0f4436148cf409d/respondent-upload/ucsr2spdtpto7ew73pww.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299037/projects/66141b65e0f4436148cf409d/respondent-upload/su1s0uiiacakykkofaqr.jpg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765037100/projects/66141b65e0f4436148cf409d/respondent-upload/phdpmc8vniwk4lbfe0wo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390549/projects/66141b65e0f4436148cf409d/respondent-upload/uexmsd2zvmojgmj6pva1.jpg" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4623/jmss-redacted" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4739/251223-southern-water-reg18-lp-response" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075534/projects/66141b65e0f4436148cf409d/respondent-upload/vbi7dhyf3qqwd32pcgvk.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235313/projects/66141b65e0f4436148cf409d/respondent-upload/dfdscawfi1yfldjxulgj.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393786/projects/66141b65e0f4436148cf409d/respondent-upload/b4cdbtxkuuiikghk4giw.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769783047/projects/66141b65e0f4436148cf409d/respondent-upload/okizhhvbtbhli8xqfysp.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766403811/projects/66141b65e0f4436148cf409d/respondent-upload/i0evvylyk0oaqkezoqs2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130500/projects/66141b65e0f4436148cf409d/respondent-upload/enqlf8onxoizexyzy28h.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770207890/projects/66141b65e0f4436148cf409d/respondent-upload/mshtrj796aew9fprdbxs.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171590/projects/66141b65e0f4436148cf409d/respondent-upload/w8uljwlhiecqi6anmxzc.jpg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766337929/projects/66141b65e0f4436148cf409d/respondent-upload/vahzgdpfaaer2hiix2wu.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765910146/projects/66141b65e0f4436148cf409d/respondent-upload/vf4eo9vkvw11k3s7hxz5.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030593/projects/66141b65e0f4436148cf409d/respondent-upload/id6iubb2440oh0hq3zjp.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099000/projects/66141b65e0f4436148cf409d/respondent-upload/j9vlysnp5rzqtrpqorxf.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767281942/projects/66141b65e0f4436148cf409d/respondent-upload/caxenvdbpw0kui1nrtss.jpg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309838/projects/66141b65e0f4436148cf409d/respondent-upload/sno01b4wtlygpb3vmjbf.jpg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/wmiefy6ot2dybabjzxdy.jpg" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4667/sponden-estates-obo-espalier-property-projects-009-ltd-2-redacted" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4595/edce-redacted" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4690/ab-redacted" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4634/kent-sme-developers-network-redacted" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770360601/projects/66141b65e0f4436148cf409d/respondent-upload/lqsty3n85juj98orlczk.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390548/projects/66141b65e0f4436148cf409d/respondent-upload/bhbejwyemlbpidfrrw9y.jpg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075530/projects/66141b65e0f4436148cf409d/respondent-upload/e5ba77rpwi6ayikgpwwo.jpg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769181398/projects/66141b65e0f4436148cf409d/respondent-upload/ibnaefsgrdfbegrxcbmn.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770032689/projects/66141b65e0f4436148cf409d/respondent-upload/akhl1eapbk1sc0r0et9r.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767350587/projects/66141b65e0f4436148cf409d/respondent-upload/mv2cyhvxlvpnmpu1rzsh.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770025333/projects/66141b65e0f4436148cf409d/respondent-upload/sfhitmz9s0ygytpcimm6.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399430/projects/66141b65e0f4436148cf409d/respondent-upload/sreywz2k8y703asslydb.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4650/national-grid-electricity-transmission-redacted" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226898/projects/66141b65e0f4436148cf409d/respondent-upload/whmxuscpmciinex4fwtb.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764259950/projects/66141b65e0f4436148cf409d/respondent-upload/k5lhiz5ayudy2ysbvlcs.jpg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766565394/projects/66141b65e0f4436148cf409d/respondent-upload/jzznjxa1rhm7pqontcsy.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002208/projects/66141b65e0f4436148cf409d/respondent-upload/t7f1piguiydpzl9cdkos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078599/projects/66141b65e0f4436148cf409d/respondent-upload/wlysj6xgfmmzp25d5szo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766237927/projects/66141b65e0f4436148cf409d/respondent-upload/gq9xtwxgrysemqbikaki.jpg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099030/projects/66141b65e0f4436148cf409d/respondent-upload/uvj2ems2h3mkswugdjfc.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307537/projects/66141b65e0f4436148cf409d/respondent-upload/vtdde3iwk5gs9oxutuka.jpg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767382281/projects/66141b65e0f4436148cf409d/respondent-upload/nmmvake1ktyibt3wj72l.png" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765916050/projects/66141b65e0f4436148cf409d/respondent-upload/nssim1saa5xq7cmivsnw.jpg" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4714/bloomfields-obo-obee-estates-ltd-redacted" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4700/b-redacted" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4661/rrh-obo-broadwater-action-group-redacted" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/fvaw8zttp5vmu2qwjzjx.jpg" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768391812/projects/66141b65e0f4436148cf409d/respondent-upload/ovrd0zf0mjpxwmnbbdrz.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075359/projects/66141b65e0f4436148cf409d/respondent-upload/ghbbz7rvohn8jwzytad8.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769168289/projects/66141b65e0f4436148cf409d/respondent-upload/rugaoailbedobimiomim.jpg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768986241/projects/66141b65e0f4436148cf409d/respondent-upload/xhe4snsr7t8wg9nyalgv.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766069707/projects/66141b65e0f4436148cf409d/respondent-upload/wlf689kw4lip8gjlow7r.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531517/projects/66141b65e0f4436148cf409d/respondent-upload/otdjru2zecd9e7lvjhjr.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768839581/projects/66141b65e0f4436148cf409d/respondent-upload/plcpysbmslvspd0wioso.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770290599/projects/66141b65e0f4436148cf409d/respondent-upload/lticftgbhxhdggm5tkxc.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770214124/projects/66141b65e0f4436148cf409d/respondent-upload/qs1tddtrrfv5gcpwsvkd.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769786701/projects/66141b65e0f4436148cf409d/respondent-upload/g9c6hmcmy7paiunp9nsg.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766526493/projects/66141b65e0f4436148cf409d/respondent-upload/iyakzteo9gdnknbbsa8o.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245540/projects/66141b65e0f4436148cf409d/respondent-upload/arnemh8h8ky8dwwwjgs0.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171589/projects/66141b65e0f4436148cf409d/respondent-upload/o3caw0ftwxk2ya17hu85.jpg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030595/projects/66141b65e0f4436148cf409d/respondent-upload/alx7syzn9whnkbcatyqa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099199/projects/66141b65e0f4436148cf409d/respondent-upload/wvj3zzld7e8w9o1j0bri.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767283635/projects/66141b65e0f4436148cf409d/respondent-upload/t0mockkpn3racfnavlde.jpg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309834/projects/66141b65e0f4436148cf409d/respondent-upload/wduwv57gcr1lz6kslmib.jpg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002070/projects/66141b65e0f4436148cf409d/respondent-upload/yautxc43c8u9djcfdoxc.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4677/stantec-uk-ltd-obo-trenport-investments-ltd-redacted" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4696/ag-redacted" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4660/rt1-redacted" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767382282/projects/66141b65e0f4436148cf409d/respondent-upload/rgoi7vv7mjvbgipzrqve.png" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/nxujxlvp5gxx3vccg1w4.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767354670/projects/66141b65e0f4436148cf409d/respondent-upload/n4ec7qclhchpkgjkrhwe.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768322053/projects/66141b65e0f4436148cf409d/respondent-upload/dhjyirm955llernf07uw.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399424/projects/66141b65e0f4436148cf409d/respondent-upload/w66wrkyu4s3nfsdmvgqg.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767120302/projects/66141b65e0f4436148cf409d/respondent-upload/tjfulzu7l9ewhfk3ymup.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075521/projects/66141b65e0f4436148cf409d/respondent-upload/wyrkss2nqvexnhtbeebf.jpg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769184081/projects/66141b65e0f4436148cf409d/respondent-upload/oz0dfeyttzofpgwtnqaz.png" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770037084/projects/66141b65e0f4436148cf409d/respondent-upload/lcf1jjdcpvuwj0jmffo0.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766499538/projects/66141b65e0f4436148cf409d/respondent-upload/f4bnapkrtpipig9ouomt.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075568/projects/66141b65e0f4436148cf409d/respondent-upload/dztmapgxe6z8kkrgf6qt.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4648/national-highways-redacted" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226915/projects/66141b65e0f4436148cf409d/respondent-upload/vp8r2iuaeiiwud4gi62w.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235300/projects/66141b65e0f4436148cf409d/respondent-upload/mg4hoofqifv4pr6bqrpb.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245480/projects/66141b65e0f4436148cf409d/respondent-upload/a0cqxkiyr9iiabjghll2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099018/projects/66141b65e0f4436148cf409d/respondent-upload/eje6nizvlpug5se7amxs.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307468/projects/66141b65e0f4436148cf409d/respondent-upload/wobo6vmf1n8trbivinaz.jpg" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766237927/projects/66141b65e0f4436148cf409d/respondent-upload/oedsev7sjqdn3jtjnvxs.jpg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765886923/projects/66141b65e0f4436148cf409d/respondent-upload/qbtbdkjv8abxtjgbclyb.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4560/broadwater-action-group-2-redacted" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4692/ac-redacted" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4656/nw-redacted" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309840/projects/66141b65e0f4436148cf409d/respondent-upload/llxzldcutfmuphjn93wz.jpg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/vyr1zl2ox3l0llvgwscf.jpg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768910911/projects/66141b65e0f4436148cf409d/respondent-upload/iwjcro6rlwrsrbfohwki.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766057866/projects/66141b65e0f4436148cf409d/respondent-upload/sjjnff4jtgrzh9sxkf27.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4653/new-barns-hamlet-residents-association-redacted" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768408644/projects/66141b65e0f4436148cf409d/respondent-upload/ntd349kabaasr88jedef.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075342/projects/66141b65e0f4436148cf409d/respondent-upload/loare1nyovcejadfr0rg.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171588/projects/66141b65e0f4436148cf409d/respondent-upload/upylwy4o2m4ggsgahx45.jpg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770023645/projects/66141b65e0f4436148cf409d/respondent-upload/j01gqbvklcausrp0shen.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765713455/projects/66141b65e0f4436148cf409d/respondent-upload/mntij1drbrrfbmd9u5xn.jpg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130649/projects/66141b65e0f4436148cf409d/respondent-upload/gymkmfbqbps94yyvnrza.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770290603/projects/66141b65e0f4436148cf409d/respondent-upload/m4nqlzbpvbzzxzfpe9ir.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770199814/projects/66141b65e0f4436148cf409d/respondent-upload/lie1xmw9o8xcki6mwm7l.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171589/projects/66141b65e0f4436148cf409d/respondent-upload/lezodxooukz9vxvv3ayl.jpg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030586/projects/66141b65e0f4436148cf409d/respondent-upload/sqbzvl9nvctwsovkdmwc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767117623/projects/66141b65e0f4436148cf409d/respondent-upload/wg43pdlkugl3cgxpvazg.jpg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767281942/projects/66141b65e0f4436148cf409d/respondent-upload/caxenvdbpw0kui1nrtss.jpg" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766420122/projects/66141b65e0f4436148cf409d/respondent-upload/qhfigjjqnxkhzc6x1hq6.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766001977/projects/66141b65e0f4436148cf409d/respondent-upload/hxr8ion7vixuzaue8seb.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4676/the-corporation-of-hadlow-college-and-the-corporation-of-west-kent-and-ashford-college-redacted" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307359/projects/66141b65e0f4436148cf409d/respondent-upload/vs6s9rwl5ytza85w70qn.jpg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387119/projects/66141b65e0f4436148cf409d/respondent-upload/gsuf92isgujzdhnswk0s.jpg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4620/jm-redacted" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4621/jmt-redacted" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4649/mk-redacted" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767272222/projects/66141b65e0f4436148cf409d/respondent-upload/cjclohdlvjkz42iiqovi.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/oqadeuvsbfacoqvupqfz.jpg" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075484/projects/66141b65e0f4436148cf409d/respondent-upload/n6ofcrmk3nonokagotta.jpg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/vhamkiygzomq4rb689ur.jpg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770040983/projects/66141b65e0f4436148cf409d/respondent-upload/yhwckfz6tzcm7kreq5ow.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399416/projects/66141b65e0f4436148cf409d/respondent-upload/oldgrqupo41muwiz7fil.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4701/ahd-redacted" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767364825/projects/66141b65e0f4436148cf409d/respondent-upload/douliaigrjz4i2k2pbfz.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226922/projects/66141b65e0f4436148cf409d/respondent-upload/akbvycxmqcbicojri2zj.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4689/tonbridge-angels-football-club-redacted" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245441/projects/66141b65e0f4436148cf409d/respondent-upload/biar8ik43txwkvivtkhq.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767096645/projects/66141b65e0f4436148cf409d/respondent-upload/smt8jt0qsrq4dvzxyd9e.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764951899/projects/66141b65e0f4436148cf409d/respondent-upload/lhg6aeyavho324djrdax.jpg" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766232952/projects/66141b65e0f4436148cf409d/respondent-upload/pf0g3ezy1ahc2qemf2vy.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4563/carter-jonas-on-behalf-of-cemex-uk-redacted" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006452/projects/66141b65e0f4436148cf409d/respondent-upload/qumstjs0t4wpvlkoyuia.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767283635/projects/66141b65e0f4436148cf409d/respondent-upload/tkeubbg8mk9nb84oicvs.jpg" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765742432/projects/66141b65e0f4436148cf409d/respondent-upload/kfwgkddmvtgfhbwenk4j.jpg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4644/local-resident-redacted" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4578/cp-redacted" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768412150/projects/66141b65e0f4436148cf409d/respondent-upload/g68niy0lsx4pmir6z2kh.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767348338/projects/66141b65e0f4436148cf409d/respondent-upload/nybmnnj0imi2bm7rvsa4.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/tnvj8xdpcx7rrhi6egua.jpg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768563320/projects/66141b65e0f4436148cf409d/respondent-upload/uusohefwx8cfnjqltnet.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075365/projects/66141b65e0f4436148cf409d/respondent-upload/rfpfnezfvrqmkbmwutz4.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/vwu87r4cbzbrqchi5egh.jpg" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770032497/projects/66141b65e0f4436148cf409d/respondent-upload/mxqes9r1vjfgs93lmawc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178529/projects/66141b65e0f4436148cf409d/respondent-upload/wsg1zxpei7f3sxig9de1.jpg;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531490/projects/66141b65e0f4436148cf409d/respondent-upload/sdhgj21lddt0qo7p02eh.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770135941/projects/66141b65e0f4436148cf409d/respondent-upload/khk8g2d8l6liaw1mlmwv.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770289900/projects/66141b65e0f4436148cf409d/respondent-upload/yrb2t2vicjqbo3l8fb1h.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770199486/projects/66141b65e0f4436148cf409d/respondent-upload/ktb3jlrkdeiverguryjr.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/t8bkdmhjwlmjsuatdttt.jpg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030498/projects/66141b65e0f4436148cf409d/respondent-upload/qiqpxljdykry6do8xrgm.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770040966/projects/66141b65e0f4436148cf409d/respondent-upload/fcuozokbzixg5m4lcr5w.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766414539/projects/66141b65e0f4436148cf409d/respondent-upload/iezjd74m792bavrzdme5.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132397/projects/66141b65e0f4436148cf409d/respondent-upload/dncg7ucl1efrb5fcicyz.jpg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767131851/projects/66141b65e0f4436148cf409d/respondent-upload/ew8dmpsxitq9iz2juex6.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766001817/projects/66141b65e0f4436148cf409d/respondent-upload/myibx9smktdz0of0kge1.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4695/tonbridge-and-malling-green-party-redacted" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4604/gau-redacted" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4702/b1-redacted" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4685/ym-redacted" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307307/projects/66141b65e0f4436148cf409d/respondent-upload/fztsu71r9rofz0m8utyp.jpg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387110/projects/66141b65e0f4436148cf409d/respondent-upload/g6nkkhhjzip3lyqnij7r.jpg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/nvlahdmprd20a8dpckts.jpg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075356/projects/66141b65e0f4436148cf409d/respondent-upload/xcq97wcdmeogulrfrnko.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/zr1coxra3wzbye2ax97t.jpg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767028199/projects/66141b65e0f4436148cf409d/respondent-upload/oatwteddk18z8jms6hce.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4645/lower-medway-internal-drainage-board-redacted" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399417/projects/66141b65e0f4436148cf409d/respondent-upload/qowkmy68twgnvjfugfqd.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006888/projects/66141b65e0f4436148cf409d/respondent-upload/rmatlfrp1xm9vpztduix.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226926/projects/66141b65e0f4436148cf409d/respondent-upload/txmxbggxtyyx1ch8ybgh.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234968/projects/66141b65e0f4436148cf409d/respondent-upload/sp8tcv7zvg4jqfsgkhzw.jpg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770026430/projects/66141b65e0f4436148cf409d/respondent-upload/xredrrdeczx5tulrcjqc.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770199194/projects/66141b65e0f4436148cf409d/respondent-upload/bjx2x49nel0dd4rp33q6.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766237927/projects/66141b65e0f4436148cf409d/respondent-upload/uhun3xlsjy2xkrefc0zt.jpg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767117734/projects/66141b65e0f4436148cf409d/respondent-upload/tysbtxajvduoixfub2ds.jpg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767032636/projects/66141b65e0f4436148cf409d/respondent-upload/bewjlcwdrtmlj1q51pcc.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766162864/projects/66141b65e0f4436148cf409d/respondent-upload/w1zo4od6cno8wmfsrwok.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765742432/projects/66141b65e0f4436148cf409d/respondent-upload/kfwgkddmvtgfhbwenk4j.jpg" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4585/dha-planning-obo-kent-county-council-redacted" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4616/hm1-redacted" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4593/edce2-redacted" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767288557/projects/66141b65e0f4436148cf409d/respondent-upload/cbshxoxdszs9h8solvrf.jpg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767348828/projects/66141b65e0f4436148cf409d/respondent-upload/ggyratn0hdukc3bd0wzt.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/toow41glapgwtixsqr0b.jpg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768565025/projects/66141b65e0f4436148cf409d/respondent-upload/hurbbvwmn1lmrnodvsgy.jpg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075352/projects/66141b65e0f4436148cf409d/respondent-upload/mlyfp2y6ashqteg7h5ua.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171586/projects/66141b65e0f4436148cf409d/respondent-upload/sxkhhjra791o8fzprzq8.jpg" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4561/bs-redacted" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768316172/projects/66141b65e0f4436148cf409d/respondent-upload/vhmgyqwvipzaxlmmvwmj.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178528/projects/66141b65e0f4436148cf409d/respondent-upload/sp5dqdz6slilde8faujw.jpg;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075607/projects/66141b65e0f4436148cf409d/respondent-upload/axh1kcjscvqkjwnmpspb.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234839/projects/66141b65e0f4436148cf409d/respondent-upload/ztlt0gumdtkvy2gghm0a.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770196983/projects/66141b65e0f4436148cf409d/respondent-upload/awlcnfusirzvzgyboiey.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/epgclnlqbl9ejnq9yelw.jpg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769520912/projects/66141b65e0f4436148cf409d/respondent-upload/pkxg9tyedupnocwjowko.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769612929/projects/66141b65e0f4436148cf409d/respondent-upload/kc4hqmgquqq8hfneu5fd.jpg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767087646/projects/66141b65e0f4436148cf409d/respondent-upload/clez63gnw3jswttm8aey.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132399/projects/66141b65e0f4436148cf409d/respondent-upload/guujp2ptaonblmyaklie.jpg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770040905/projects/66141b65e0f4436148cf409d/respondent-upload/c23e5k7efbwiilm7tlaq.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766409959/projects/66141b65e0f4436148cf409d/respondent-upload/k0qfbpxtvdtauamrkebq.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766001359/projects/66141b65e0f4436148cf409d/respondent-upload/yiwtjwfleiludv42komc.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4635/litchfields-obo-tregothnan-estates-redacted" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4582/dh-redacted" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132316/projects/66141b65e0f4436148cf409d/respondent-upload/gx6jhklrzflcreny8yrt.jpg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767306713/projects/66141b65e0f4436148cf409d/respondent-upload/ku9nrbap6ze73zlagrko.jpg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387029/projects/66141b65e0f4436148cf409d/respondent-upload/cr7hl71kijcbkz5cblam.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/o0zyac6sxjiwt63pheln.jpg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075335/projects/66141b65e0f4436148cf409d/respondent-upload/sdhkihdl2knrq77bzk8d.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4694/ag1-redacted" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770303531/projects/66141b65e0f4436148cf409d/respondent-upload/rea1xyg9ngccdd4ibcbm.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767017046/projects/66141b65e0f4436148cf409d/respondent-upload/z9q9hzzsud0b1fnjca6l.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130332/projects/66141b65e0f4436148cf409d/respondent-upload/qea5khg3wmbw6lshoi6q.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130613/projects/66141b65e0f4436148cf409d/respondent-upload/ndssuqavf2mto0onw7lm.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770223688/projects/66141b65e0f4436148cf409d/respondent-upload/napxtxujfma6ut5edr0q.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171590/projects/66141b65e0f4436148cf409d/respondent-upload/abc3xd1cjk9iypd4f4gd.jpg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770204219/projects/66141b65e0f4436148cf409d/respondent-upload/n2wwue0qqfgvvf1vicl5.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226865/projects/66141b65e0f4436148cf409d/respondent-upload/o13vnoccxzxneqszevqn.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245387/projects/66141b65e0f4436148cf409d/respondent-upload/qmvwdbkb6jvezkv2oogx.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767117682/projects/66141b65e0f4436148cf409d/respondent-upload/tenfefdo6h16jhmg0cxj.jpg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030560/projects/66141b65e0f4436148cf409d/respondent-upload/t5tseyug09c5kmogi4ex.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767026445/projects/66141b65e0f4436148cf409d/respondent-upload/uake6fol3mycofvmdzit.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766158015/projects/66141b65e0f4436148cf409d/respondent-upload/myaae3qjmgwjqnbjuyca.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765717985/projects/66141b65e0f4436148cf409d/respondent-upload/h4oxiqe8gzrx8jlrtrfi.jpg" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4628/kent-downs-national-landscape-redacted" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4708/ym1-redacted" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770309498/projects/66141b65e0f4436148cf409d/respondent-upload/keepxnig5gqkovfzs7ek.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767290802/projects/66141b65e0f4436148cf409d/respondent-upload/yhdjcavffru0hdak1ura.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767349331/projects/66141b65e0f4436148cf409d/respondent-upload/ief19k8aoyrewqrrgpcg.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/jetiukvfrxvvlegrulgk.jpg" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4703/bh-redacted" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768319622/projects/66141b65e0f4436148cf409d/respondent-upload/zld8l6x8ii7k4whqbiec.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178530/projects/66141b65e0f4436148cf409d/respondent-upload/awxpy4grrota0cay1xuj.jpg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234881/projects/66141b65e0f4436148cf409d/respondent-upload/bgsbkotuwnbzlh6vll8c.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768902818/projects/66141b65e0f4436148cf409d/respondent-upload/rv5aaermjc8bcuexbtfc.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075345/projects/66141b65e0f4436148cf409d/respondent-upload/sfdyw34tgfuae56ockbk.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075305/projects/66141b65e0f4436148cf409d/respondent-upload/kwjecotg8ppiagxkcapy.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4621/jmt-redacted" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770025219/projects/66141b65e0f4436148cf409d/respondent-upload/tjd9oiyhjhnvapaerbbw.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768321058/projects/66141b65e0f4436148cf409d/respondent-upload/u0t5tpvabft0u8kqu7zl.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770195480/projects/66141b65e0f4436148cf409d/respondent-upload/pbbdyhmjnupesqjn9qvv.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769447390/projects/66141b65e0f4436148cf409d/respondent-upload/pqjtsuydhmejpcsyv0oj.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767087634/projects/66141b65e0f4436148cf409d/respondent-upload/d7y0yfnc2tu2wh5eewmc.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132398/projects/66141b65e0f4436148cf409d/respondent-upload/gqzdhnh3gstpqnbemhns.jpg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531670/projects/66141b65e0f4436148cf409d/respondent-upload/ehdvixakse5vbf3vzrrs.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766936578/projects/66141b65e0f4436148cf409d/respondent-upload/w8hrlpn2jptqc1g0dhfe.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766409870/projects/66141b65e0f4436148cf409d/respondent-upload/gfrevkkuhxrfbwxs9mna.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765987163/projects/66141b65e0f4436148cf409d/respondent-upload/zvgdhsq1fsolojrh2qlm.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4682/turley-obo-taylor-wimpey-strategic-redacted" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767182019/projects/66141b65e0f4436148cf409d/respondent-upload/y6z4vebmxuhre1mdzpoe.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767306930/projects/66141b65e0f4436148cf409d/respondent-upload/sjql2mcghwsak34agpup.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767385588/projects/66141b65e0f4436148cf409d/respondent-upload/jgwy7iwudzkolqwehzj1.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4687/ym2-redacted" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770221595/projects/66141b65e0f4436148cf409d/respondent-upload/lfpnidilnynhpf7ds8wq.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767016854/projects/66141b65e0f4436148cf409d/respondent-upload/kurjgbyzgsnno4ytxoin.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767392899/projects/66141b65e0f4436148cf409d/respondent-upload/zdut7hhkrizc40bsqyzf.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075354/projects/66141b65e0f4436148cf409d/respondent-upload/s0mkelzdl7cnrru4jv19.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4567/cooper-estates-strategic-land-ltd-redacted" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4709/boyer-obo-barratt-david-wilson-homes-kent-redacted" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770223315/projects/66141b65e0f4436148cf409d/respondent-upload/s3hth3adwxdqpgcbwjcr.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234881/projects/66141b65e0f4436148cf409d/respondent-upload/bgsbkotuwnbzlh6vll8c.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405216/projects/66141b65e0f4436148cf409d/respondent-upload/j9j1noxbbdo3kjn6j6h8.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099131/projects/66141b65e0f4436148cf409d/respondent-upload/vauvxcokk0aemegsdatg.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/iqp4oqljx8kqabk3lc4t.jpg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770027515/projects/66141b65e0f4436148cf409d/respondent-upload/zytzasvj9srxeg5i1cth.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766941109/projects/66141b65e0f4436148cf409d/respondent-upload/pwyu67b6bvsm0ufpedey.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766144680/projects/66141b65e0f4436148cf409d/respondent-upload/rv6tlk7tamaxyht1myeq.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765492095/projects/66141b65e0f4436148cf409d/respondent-upload/u0e2s5ki0bbx187f4y30.jpg" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4627/kent-gardens-trust-redacted" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4563/carter-jonas-on-behalf-of-cemex-uk-redacted" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770201998/projects/66141b65e0f4436148cf409d/respondent-upload/n8cugz1oztqwdnmcxek7.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299278/projects/66141b65e0f4436148cf409d/respondent-upload/ejfcfhuoyigwszvoalmy.jpg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767349894/projects/66141b65e0f4436148cf409d/respondent-upload/mgeinygqjx4lvodrhtfe.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4681/turley-obo-taylor-wimpey-strategic-2-redacted" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770294805/projects/66141b65e0f4436148cf409d/respondent-upload/qztubk2w5fujxjewlipw.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767396550/projects/66141b65e0f4436148cf409d/respondent-upload/prr2zscj8aks51gicq0b.jpg" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/bed4ekqfyc5mjv3lgema.jpg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769003310/projects/66141b65e0f4436148cf409d/respondent-upload/axx3kkhcv3tci7tmbxwb.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075333/projects/66141b65e0f4436148cf409d/respondent-upload/vs7yjv4uxojzstxf2rq6.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4592/dj-redacted" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4675/tc-redacted" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766574765/projects/66141b65e0f4436148cf409d/respondent-upload/njxmdmkth4b9wfuxiqao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234892/projects/66141b65e0f4436148cf409d/respondent-upload/a0gyp0lbrw7onwnymzwr.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770132965/projects/66141b65e0f4436148cf409d/respondent-upload/tnmfvxzghjjozx1bcmui.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433401/projects/66141b65e0f4436148cf409d/respondent-upload/mxqvkrvst62gnefpddc3.jpg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767087620/projects/66141b65e0f4436148cf409d/respondent-upload/hyim0nlowz373oef270l.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078448/projects/66141b65e0f4436148cf409d/respondent-upload/ciykghnsuh3annkwoip7.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531746/projects/66141b65e0f4436148cf409d/respondent-upload/hdjquv36slmyb6dbdlxz.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577492/projects/66141b65e0f4436148cf409d/respondent-upload/ja9no0osyczpfsafiyfm.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766409719/projects/66141b65e0f4436148cf409d/respondent-upload/o4rvcug5gpujqvudl9l0.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769530917/projects/66141b65e0f4436148cf409d/respondent-upload/wgir8eiuxbmrgzntzrql.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769510852/projects/66141b65e0f4436148cf409d/respondent-upload/vmpcoz8h0bys6n3yyhp5.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132397/projects/66141b65e0f4436148cf409d/respondent-upload/ywijy9d5rhas71mt2ugd.jpg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767182007/projects/66141b65e0f4436148cf409d/respondent-upload/cacuy1pwl1uz5rp8utun.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765987036/projects/66141b65e0f4436148cf409d/respondent-upload/nvxmz2ar2xisxr8jhqfm.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130300/projects/66141b65e0f4436148cf409d/respondent-upload/udadrhijf1jh7i5evpsh.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307159/projects/66141b65e0f4436148cf409d/respondent-upload/mhbt4gxkw23jpickvs9g.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767395403/projects/66141b65e0f4436148cf409d/respondent-upload/wg6ozm1sdbvfdzwhf2rp.jpg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393165/projects/66141b65e0f4436148cf409d/respondent-upload/qaehj050gug5tfudaf3o.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075351/projects/66141b65e0f4436148cf409d/respondent-upload/wkvtfaefcsap86vxr1mi.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4713/smith-jenkins-planning-heritage-obo-moto-hospitality-ltd-redacted" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4698/ym3-redacted" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767365629/projects/66141b65e0f4436148cf409d/respondent-upload/jttdvivhc8rcpyqg5mee.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4630/jr-redacted" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770223198/projects/66141b65e0f4436148cf409d/respondent-upload/tyexyw2gc0rtbx8h9y5n.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234892/projects/66141b65e0f4436148cf409d/respondent-upload/a0gyp0lbrw7onwnymzwr.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405216/projects/66141b65e0f4436148cf409d/respondent-upload/xual3r0kr2fiqznyab8v.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171586/projects/66141b65e0f4436148cf409d/respondent-upload/o9cuuxmmvhzc8zrsnteh.jpg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030548/projects/66141b65e0f4436148cf409d/respondent-upload/mjkozzndgbtvfzd9u2bm.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766937089/projects/66141b65e0f4436148cf409d/respondent-upload/uujd9uwvyzzsc3aolsfr.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4673/save-capel-redacted" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4608/home-builders-federation-redacted" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770219381/projects/66141b65e0f4436148cf409d/respondent-upload/cvzlvxr2ohf6vfb0ag1e.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099132/projects/66141b65e0f4436148cf409d/respondent-upload/apluhlkr4ddhm3ib86fl.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766075707/projects/66141b65e0f4436148cf409d/respondent-upload/vxf5vafa3acgnmirabbt.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765297623/projects/66141b65e0f4436148cf409d/respondent-upload/ahfnm0ny7bnhsjqrmfqp.jpg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770293670/projects/66141b65e0f4436148cf409d/respondent-upload/kkk3oqfxvyavqfyzmifq.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299264/projects/66141b65e0f4436148cf409d/respondent-upload/dbhjeo7ns9v4er1m3dvy.jpg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361302/projects/66141b65e0f4436148cf409d/respondent-upload/vykm7kradetumsyaugfz.jpg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/mvid5v4uo6zd7noc7eog.jpg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006500/projects/66141b65e0f4436148cf409d/respondent-upload/s7ffmifvygfzj4intkir.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075371/projects/66141b65e0f4436148cf409d/respondent-upload/tba0yzcqez3iwnhbh6r1.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765037009/projects/66141b65e0f4436148cf409d/respondent-upload/qntddxx88wthgfn6qztp.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4630/jr-redacted" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4615/hdh-redacted" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4642/mt-redacted" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234956/projects/66141b65e0f4436148cf409d/respondent-upload/n5lbo7ha32azkpgujweh.jpg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770131871/projects/66141b65e0f4436148cf409d/respondent-upload/wmpz59zpzv0knjrezptp.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361307/projects/66141b65e0f4436148cf409d/respondent-upload/rjecjgebzf3yzbgwpzxl.jpg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078445/projects/66141b65e0f4436148cf409d/respondent-upload/iwfwxuuuo5bbczrbkot2.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769612929/projects/66141b65e0f4436148cf409d/respondent-upload/jqk0fxja4xyucubsctas.jpg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577466/projects/66141b65e0f4436148cf409d/respondent-upload/mxsqpvaglthzppwdmqcy.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531984/projects/66141b65e0f4436148cf409d/respondent-upload/jzavggixznyevyfwanxr.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766515148/projects/66141b65e0f4436148cf409d/respondent-upload/h1eu62tnr9spewhakb4i.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768393992/projects/66141b65e0f4436148cf409d/respondent-upload/fc9q7syvmmpqlrqhm84d.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769510796/projects/66141b65e0f4436148cf409d/respondent-upload/elu1m0djs3xvzbnsqeib.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767094396/projects/66141b65e0f4436148cf409d/respondent-upload/ifkmgrdanoarjarqdxpu.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405218/projects/66141b65e0f4436148cf409d/respondent-upload/empphpqbwvrp6rwcbwsi.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765986776/projects/66141b65e0f4436148cf409d/respondent-upload/opcmae3bk8rio8bgeopu.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099131/projects/66141b65e0f4436148cf409d/respondent-upload/yrwtnfj8d6rw3mf6brte.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767282416/projects/66141b65e0f4436148cf409d/respondent-upload/srryepmmpmuo5v6zdr5v.jpg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307234/projects/66141b65e0f4436148cf409d/respondent-upload/phxjpywxhzndff2okfvp.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767386580/projects/66141b65e0f4436148cf409d/respondent-upload/vv0e0m02kodllcfyofah.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393388/projects/66141b65e0f4436148cf409d/respondent-upload/ughfp7vw2mzuuj4drt3k.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075358/projects/66141b65e0f4436148cf409d/respondent-upload/rkbqao5o0fi3cyrgwcff.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4665/sog-redacted" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4688/ym4-redacted" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4715/save-higham-wood-group-redacted-compressed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770222450/projects/66141b65e0f4436148cf409d/respondent-upload/ez9kq3992hvobbe984i7.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171586/projects/66141b65e0f4436148cf409d/respondent-upload/wesotqkcdmc3r46xufyi.jpg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768410669/projects/66141b65e0f4436148cf409d/respondent-upload/ie6wzbbmmm7zvh6mjtd8.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767363775/projects/66141b65e0f4436148cf409d/respondent-upload/k89699b6cfqwanehiffu.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4613/hm-redacted" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769520941/projects/66141b65e0f4436148cf409d/respondent-upload/ftymnotnkhumanijmgfq.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770236836/projects/66141b65e0f4436148cf409d/respondent-upload/bp1p7twawbfflzwvr4bt.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171589/projects/66141b65e0f4436148cf409d/respondent-upload/ooptjeeoqhvblja1xxbk.jpg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405216/projects/66141b65e0f4436148cf409d/respondent-upload/lklavlkwqaiyjwncckqc.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030509/projects/66141b65e0f4436148cf409d/respondent-upload/nvjjtztvxzdhfvi7nrdy.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766928026/projects/66141b65e0f4436148cf409d/respondent-upload/w1rhjx4ju7v0ja723bep.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766070773/projects/66141b65e0f4436148cf409d/respondent-upload/ak9je59gyupbabov5z1j.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765285291/projects/66141b65e0f4436148cf409d/respondent-upload/nsfznvkogptzlu0mzrtd.jpg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770285947/projects/66141b65e0f4436148cf409d/respondent-upload/dod9vx4ozuxubzxdvnsx.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767095620/projects/66141b65e0f4436148cf409d/respondent-upload/zrhr9qwmamkot2l4srrl.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299252/projects/66141b65e0f4436148cf409d/respondent-upload/brkocdni0w9f1u0wpulo.jpg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361308/projects/66141b65e0f4436148cf409d/respondent-upload/wal2ntquoanqh4gyfk6m.jpg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390549/projects/66141b65e0f4436148cf409d/respondent-upload/wiu3clytbyd1q5nfuy2w.jpg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769005104/projects/66141b65e0f4436148cf409d/respondent-upload/fbzq3zfp0m9ttf0wcut1.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765035988/projects/66141b65e0f4436148cf409d/respondent-upload/l74p7opdkcwrzbstsbg9.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4706/borough-green-parish-council-redacted" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4674/sh-redacted" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4715/save-higham-wood-group-redacted-compressed" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078438/projects/66141b65e0f4436148cf409d/respondent-upload/pjzmfhobv5rhh9qdtaq1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766514304/projects/66141b65e0f4436148cf409d/respondent-upload/zvm3umrzxbfsy3kqgbgz.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770025300/projects/66141b65e0f4436148cf409d/respondent-upload/kh66sjhtcxuar2echbnn.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130519/projects/66141b65e0f4436148cf409d/respondent-upload/n701roey1cn8nwpvnj7g.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577427/projects/66141b65e0f4436148cf409d/respondent-upload/tui4j8wcnv5gj5ubjqw0.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765966638/projects/66141b65e0f4436148cf409d/respondent-upload/byacjaxcqmss4tfpk4xw.jpg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099132/projects/66141b65e0f4436148cf409d/respondent-upload/bmdazuei2ghsurllgu2g.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767353472/projects/66141b65e0f4436148cf409d/respondent-upload/gnlr7n5lbyeg7ll31spg.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767386580/projects/66141b65e0f4436148cf409d/respondent-upload/vv0e0m02kodllcfyofah.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4659/new-barns-residents-redacted" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130675/projects/66141b65e0f4436148cf409d/respondent-upload/gmsmmn0te7oolwcd0d6e.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075341/projects/66141b65e0f4436148cf409d/respondent-upload/whvbqkbj0moplnyybzkq.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768392543/projects/66141b65e0f4436148cf409d/respondent-upload/i5daknafvqsfmt6w9ybm.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4685/ym-redacted" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171591/projects/66141b65e0f4436148cf409d/respondent-upload/tawiqstotiodnwhdp1tg.jpg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171588/projects/66141b65e0f4436148cf409d/respondent-upload/wehyzhfif1bwiljudzqi.jpg" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766592730/projects/66141b65e0f4436148cf409d/respondent-upload/dvc33uf6jhx18fxmnbrc.jpg" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765148555/projects/66141b65e0f4436148cf409d/respondent-upload/gftapa6cdf8lmk8t2w9p.png" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4629/kcc-response-to-tonbridge-and-malling-local-plan-final" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766162863/projects/66141b65e0f4436148cf409d/respondent-upload/ihw3jnps4k7hk5xcmfdj.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307317/projects/66141b65e0f4436148cf409d/respondent-upload/d3jdc8slzzcsg8gmdjoi.jpg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4575/david-jarvis-associates-obo-brett-aggregates-limited-redacted" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390549/projects/66141b65e0f4436148cf409d/respondent-upload/czyswn2iwlotx2cpkgoc.jpg" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4716/dha-planning-obo-leander-homes-land-south-of-lower-haysden-lane-no-redaction-required" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078636/projects/66141b65e0f4436148cf409d/respondent-upload/jzvr3d7zbj3n8l4yco1o.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1763135170/projects/66141b65e0f4436148cf409d/respondent-upload/lrvkvrbwxdnubuu1ofxd.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235242/projects/66141b65e0f4436148cf409d/respondent-upload/mxq1ypnj0ke6n19dnlkk.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769710523/projects/66141b65e0f4436148cf409d/respondent-upload/vhbtv9zngrz9q3kkldit.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766397684/projects/66141b65e0f4436148cf409d/respondent-upload/fbqupdz0y8eocmuwkurq.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766592681/projects/66141b65e0f4436148cf409d/respondent-upload/wryjodeuy6kg7mkedacx.jpg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309837/projects/66141b65e0f4436148cf409d/respondent-upload/ztdfqmf7ke0chzv5lav4.jpg" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393625/projects/66141b65e0f4436148cf409d/respondent-upload/twa3phig00ajawlyy6g9.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4609/ieh-redacted" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767356562/projects/66141b65e0f4436148cf409d/respondent-upload/ul4l6jxy590konhhud6s.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770207798/projects/66141b65e0f4436148cf409d/respondent-upload/se9eqnsaeh2hg8kunuvl.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075537/projects/66141b65e0f4436148cf409d/respondent-upload/ivkuvdqer1akwlgezefd.jpg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770032884/projects/66141b65e0f4436148cf409d/respondent-upload/dqbxcfcmxzucmrxqslsr.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399415/projects/66141b65e0f4436148cf409d/respondent-upload/h4zjnyy6elyj8fmwhy06.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764405509/projects/66141b65e0f4436148cf409d/respondent-upload/zaz1r8ebqw19hventcik.jpg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099054/projects/66141b65e0f4436148cf409d/respondent-upload/b4rnbgbchvubxixds1b5.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002512/projects/66141b65e0f4436148cf409d/respondent-upload/opievpldwbwv7fgljjoz.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQAMoasVfB3wTYeEWkx_zIRfAbhiDRdAizXBfOknZuTXB20?e=75jq3V" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769778596/projects/66141b65e0f4436148cf409d/respondent-upload/yp8hecjngdyqx6loqcba.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767360655/projects/66141b65e0f4436148cf409d/respondent-upload/gufbgdzle4ywayvavdgk.jpg" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4669/sp-redacted" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075332/projects/66141b65e0f4436148cf409d/respondent-upload/jqanh1bypoujaqwmggti.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769168290/projects/66141b65e0f4436148cf409d/respondent-upload/fsgsnidvdv9aldmalodd.jpg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766526655/projects/66141b65e0f4436148cf409d/respondent-upload/vgmt5plgqqrx5ydya8mw.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235226/projects/66141b65e0f4436148cf409d/respondent-upload/spxkhm3jlbhhxqwq3hxm.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075349/projects/66141b65e0f4436148cf409d/respondent-upload/trnkjg0my67hrs5jrqqr.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769162744/projects/66141b65e0f4436148cf409d/respondent-upload/lly8b6qnznxjbgh2tqrl.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405600/projects/66141b65e0f4436148cf409d/respondent-upload/gaha2iuqknzghdbugs7s.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/d6clesbzoyddtxvdhu81.jpg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769710523/projects/66141b65e0f4436148cf409d/respondent-upload/vhbtv9zngrz9q3kkldit.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766397684/projects/66141b65e0f4436148cf409d/respondent-upload/fbqupdz0y8eocmuwkurq.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766592719/projects/66141b65e0f4436148cf409d/respondent-upload/z4nko3vmyioc11a7ersp.jpg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309840/projects/66141b65e0f4436148cf409d/respondent-upload/pihpzaqpb5kk6o2dgee1.jpg" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4609/ieh-redacted" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393558/projects/66141b65e0f4436148cf409d/respondent-upload/awifsv335n2xjqzjinpt.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767374748/projects/66141b65e0f4436148cf409d/respondent-upload/hoomkp3e427mc5m7wdcw.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768830045/projects/66141b65e0f4436148cf409d/respondent-upload/gna31xeauj0rgg6vajpm.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770216536/projects/66141b65e0f4436148cf409d/respondent-upload/ufcfdntfvcwfrotnlxdn.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770032884/projects/66141b65e0f4436148cf409d/respondent-upload/dqbxcfcmxzucmrxqslsr.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002512/projects/66141b65e0f4436148cf409d/respondent-upload/opievpldwbwv7fgljjoz.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770126794/projects/66141b65e0f4436148cf409d/respondent-upload/i5yxyo5xniwnzjrhfyzc.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767096258/projects/66141b65e0f4436148cf409d/respondent-upload/ag0xcmcbakuynaiexcnf.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361308/projects/66141b65e0f4436148cf409d/respondent-upload/wvy1hwokeyeu1ou2scjh.jpg" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQAMoasVfB3wTYeEWkx_zIRfAbhiDRdAizXBfOknZuTXB20?e=75jq3V" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769005104/projects/66141b65e0f4436148cf409d/respondent-upload/mkugczifenhz9ygjbwia.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4669/sp-redacted" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766404001/projects/66141b65e0f4436148cf409d/respondent-upload/unn4cs25gi9uz0uioifl.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770127729/projects/66141b65e0f4436148cf409d/respondent-upload/zxeyszmhdwun5p7hznwx.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075343/projects/66141b65e0f4436148cf409d/respondent-upload/bywtquklomgyqylnssas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769168290/projects/66141b65e0f4436148cf409d/respondent-upload/fsgsnidvdv9aldmalodd.jpg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766526655/projects/66141b65e0f4436148cf409d/respondent-upload/vgmt5plgqqrx5ydya8mw.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765910146/projects/66141b65e0f4436148cf409d/respondent-upload/vf4eo9vkvw11k3s7hxz5.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4576/david-lock-associates-for-hallam-land-redacted" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171588/projects/66141b65e0f4436148cf409d/respondent-upload/iqz23w0lesyotuanmuqc.jpg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099130/projects/66141b65e0f4436148cf409d/respondent-upload/of58conjynefwyi79vo1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767282416/projects/66141b65e0f4436148cf409d/respondent-upload/srryepmmpmuo5v6zdr5v.jpg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4667/sponden-estates-obo-espalier-property-projects-009-ltd-2-redacted" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387822/projects/66141b65e0f4436148cf409d/respondent-upload/cptxt6o7lqkdsuamtkii.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4690/ab-redacted" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768392545/projects/66141b65e0f4436148cf409d/respondent-upload/p1cexiaalawlnadhppef.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770373076/projects/66141b65e0f4436148cf409d/respondent-upload/opmovyonszou42tx3apm.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769181398/projects/66141b65e0f4436148cf409d/respondent-upload/ibnaefsgrdfbegrxcbmn.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766565394/projects/66141b65e0f4436148cf409d/respondent-upload/jzznjxa1rhm7pqontcsy.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4651/mmab-redacted" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4568/conserve-ightham-redacted" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766162863/projects/66141b65e0f4436148cf409d/respondent-upload/ucsr2spdtpto7ew73pww.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299037/projects/66141b65e0f4436148cf409d/respondent-upload/su1s0uiiacakykkofaqr.jpg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765037009/projects/66141b65e0f4436148cf409d/respondent-upload/qntddxx88wthgfn6qztp.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390549/projects/66141b65e0f4436148cf409d/respondent-upload/uexmsd2zvmojgmj6pva1.jpg" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4700/b-redacted" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4773/the-marine-management-org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075534/projects/66141b65e0f4436148cf409d/respondent-upload/vbi7dhyf3qqwd32pcgvk.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235313/projects/66141b65e0f4436148cf409d/respondent-upload/dfdscawfi1yfldjxulgj.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393786/projects/66141b65e0f4436148cf409d/respondent-upload/b4cdbtxkuuiikghk4giw.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769786701/projects/66141b65e0f4436148cf409d/respondent-upload/g9c6hmcmy7paiunp9nsg.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130500/projects/66141b65e0f4436148cf409d/respondent-upload/enqlf8onxoizexyzy28h.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770207890/projects/66141b65e0f4436148cf409d/respondent-upload/mshtrj796aew9fprdbxs.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245540/projects/66141b65e0f4436148cf409d/respondent-upload/arnemh8h8ky8dwwwjgs0.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030593/projects/66141b65e0f4436148cf409d/respondent-upload/id6iubb2440oh0hq3zjp.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099000/projects/66141b65e0f4436148cf409d/respondent-upload/j9vlysnp5rzqtrpqorxf.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767281942/projects/66141b65e0f4436148cf409d/respondent-upload/caxenvdbpw0kui1nrtss.jpg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309838/projects/66141b65e0f4436148cf409d/respondent-upload/sno01b4wtlygpb3vmjbf.jpg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/wmiefy6ot2dybabjzxdy.jpg" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4677/stantec-uk-ltd-obo-trenport-investments-ltd-redacted" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4696/ag-redacted" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4660/rt1-redacted" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4634/kent-sme-developers-network-redacted" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770360601/projects/66141b65e0f4436148cf409d/respondent-upload/lqsty3n85juj98orlczk.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390548/projects/66141b65e0f4436148cf409d/respondent-upload/bhbejwyemlbpidfrrw9y.jpg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075530/projects/66141b65e0f4436148cf409d/respondent-upload/e5ba77rpwi6ayikgpwwo.jpg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769184081/projects/66141b65e0f4436148cf409d/respondent-upload/oz0dfeyttzofpgwtnqaz.png" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770037084/projects/66141b65e0f4436148cf409d/respondent-upload/lcf1jjdcpvuwj0jmffo0.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767350587/projects/66141b65e0f4436148cf409d/respondent-upload/mv2cyhvxlvpnmpu1rzsh.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770025333/projects/66141b65e0f4436148cf409d/respondent-upload/sfhitmz9s0ygytpcimm6.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399430/projects/66141b65e0f4436148cf409d/respondent-upload/sreywz2k8y703asslydb.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4650/national-grid-electricity-transmission-redacted" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226898/projects/66141b65e0f4436148cf409d/respondent-upload/whmxuscpmciinex4fwtb.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764259950/projects/66141b65e0f4436148cf409d/respondent-upload/k5lhiz5ayudy2ysbvlcs.jpg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766499538/projects/66141b65e0f4436148cf409d/respondent-upload/f4bnapkrtpipig9ouomt.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002070/projects/66141b65e0f4436148cf409d/respondent-upload/yautxc43c8u9djcfdoxc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078599/projects/66141b65e0f4436148cf409d/respondent-upload/wlysj6xgfmmzp25d5szo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766237927/projects/66141b65e0f4436148cf409d/respondent-upload/gq9xtwxgrysemqbikaki.jpg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099030/projects/66141b65e0f4436148cf409d/respondent-upload/uvj2ems2h3mkswugdjfc.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307537/projects/66141b65e0f4436148cf409d/respondent-upload/vtdde3iwk5gs9oxutuka.jpg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767382281/projects/66141b65e0f4436148cf409d/respondent-upload/nmmvake1ktyibt3wj72l.png" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765886923/projects/66141b65e0f4436148cf409d/respondent-upload/qbtbdkjv8abxtjgbclyb.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4560/broadwater-action-group-2-redacted" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4692/ac-redacted" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4656/nw-redacted" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078450/projects/66141b65e0f4436148cf409d/respondent-upload/z3ssk7vyppnctwmctlap.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/fvaw8zttp5vmu2qwjzjx.jpg" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768391812/projects/66141b65e0f4436148cf409d/respondent-upload/ovrd0zf0mjpxwmnbbdrz.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075359/projects/66141b65e0f4436148cf409d/respondent-upload/ghbbz7rvohn8jwzytad8.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171588/projects/66141b65e0f4436148cf409d/respondent-upload/upylwy4o2m4ggsgahx45.jpg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768986241/projects/66141b65e0f4436148cf409d/respondent-upload/xhe4snsr7t8wg9nyalgv.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766069707/projects/66141b65e0f4436148cf409d/respondent-upload/wlf689kw4lip8gjlow7r.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531517/projects/66141b65e0f4436148cf409d/respondent-upload/otdjru2zecd9e7lvjhjr.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768839581/projects/66141b65e0f4436148cf409d/respondent-upload/plcpysbmslvspd0wioso.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770290599/projects/66141b65e0f4436148cf409d/respondent-upload/lticftgbhxhdggm5tkxc.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770214124/projects/66141b65e0f4436148cf409d/respondent-upload/qs1tddtrrfv5gcpwsvkd.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770023645/projects/66141b65e0f4436148cf409d/respondent-upload/j01gqbvklcausrp0shen.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765713455/projects/66141b65e0f4436148cf409d/respondent-upload/mntij1drbrrfbmd9u5xn.jpg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766237927/projects/66141b65e0f4436148cf409d/respondent-upload/oedsev7sjqdn3jtjnvxs.jpg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171589/projects/66141b65e0f4436148cf409d/respondent-upload/o3caw0ftwxk2ya17hu85.jpg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030595/projects/66141b65e0f4436148cf409d/respondent-upload/alx7syzn9whnkbcatyqa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099199/projects/66141b65e0f4436148cf409d/respondent-upload/wvj3zzld7e8w9o1j0bri.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767283635/projects/66141b65e0f4436148cf409d/respondent-upload/t0mockkpn3racfnavlde.jpg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309834/projects/66141b65e0f4436148cf409d/respondent-upload/wduwv57gcr1lz6kslmib.jpg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766001977/projects/66141b65e0f4436148cf409d/respondent-upload/hxr8ion7vixuzaue8seb.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4676/the-corporation-of-hadlow-college-and-the-corporation-of-west-kent-and-ashford-college-redacted" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4620/jm-redacted" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4621/jmt-redacted" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767382282/projects/66141b65e0f4436148cf409d/respondent-upload/rgoi7vv7mjvbgipzrqve.png" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/nxujxlvp5gxx3vccg1w4.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767354670/projects/66141b65e0f4436148cf409d/respondent-upload/n4ec7qclhchpkgjkrhwe.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768322053/projects/66141b65e0f4436148cf409d/respondent-upload/dhjyirm955llernf07uw.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399424/projects/66141b65e0f4436148cf409d/respondent-upload/w66wrkyu4s3nfsdmvgqg.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767120302/projects/66141b65e0f4436148cf409d/respondent-upload/tjfulzu7l9ewhfk3ymup.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075521/projects/66141b65e0f4436148cf409d/respondent-upload/wyrkss2nqvexnhtbeebf.jpg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/vhamkiygzomq4rb689ur.jpg" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770040983/projects/66141b65e0f4436148cf409d/respondent-upload/yhwckfz6tzcm7kreq5ow.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766420122/projects/66141b65e0f4436148cf409d/respondent-upload/qhfigjjqnxkhzc6x1hq6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075568/projects/66141b65e0f4436148cf409d/respondent-upload/dztmapgxe6z8kkrgf6qt.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4648/national-highways-redacted" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226915/projects/66141b65e0f4436148cf409d/respondent-upload/vp8r2iuaeiiwud4gi62w.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235300/projects/66141b65e0f4436148cf409d/respondent-upload/mg4hoofqifv4pr6bqrpb.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245480/projects/66141b65e0f4436148cf409d/respondent-upload/a0cqxkiyr9iiabjghll2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099018/projects/66141b65e0f4436148cf409d/respondent-upload/eje6nizvlpug5se7amxs.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307468/projects/66141b65e0f4436148cf409d/respondent-upload/wobo6vmf1n8trbivinaz.jpg" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766232952/projects/66141b65e0f4436148cf409d/respondent-upload/pf0g3ezy1ahc2qemf2vy.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765742432/projects/66141b65e0f4436148cf409d/respondent-upload/kfwgkddmvtgfhbwenk4j.jpg" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4563/carter-jonas-on-behalf-of-cemex-uk-redacted" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4644/local-resident-redacted" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4578/cp-redacted" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309840/projects/66141b65e0f4436148cf409d/respondent-upload/llxzldcutfmuphjn93wz.jpg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/vyr1zl2ox3l0llvgwscf.jpg" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4654/nhs-property-services-redacted" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768910911/projects/66141b65e0f4436148cf409d/respondent-upload/iwjcro6rlwrsrbfohwki.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766057866/projects/66141b65e0f4436148cf409d/respondent-upload/sjjnff4jtgrzh9sxkf27.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4653/new-barns-hamlet-residents-association-redacted" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768408644/projects/66141b65e0f4436148cf409d/respondent-upload/ntd349kabaasr88jedef.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075342/projects/66141b65e0f4436148cf409d/respondent-upload/loare1nyovcejadfr0rg.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/vwu87r4cbzbrqchi5egh.jpg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770032497/projects/66141b65e0f4436148cf409d/respondent-upload/mxqes9r1vjfgs93lmawc.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764951899/projects/66141b65e0f4436148cf409d/respondent-upload/lhg6aeyavho324djrdax.jpg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130649/projects/66141b65e0f4436148cf409d/respondent-upload/gymkmfbqbps94yyvnrza.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770290603/projects/66141b65e0f4436148cf409d/respondent-upload/m4nqlzbpvbzzxzfpe9ir.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770199814/projects/66141b65e0f4436148cf409d/respondent-upload/lie1xmw9o8xcki6mwm7l.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171589/projects/66141b65e0f4436148cf409d/respondent-upload/lezodxooukz9vxvv3ayl.jpg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030586/projects/66141b65e0f4436148cf409d/respondent-upload/sqbzvl9nvctwsovkdmwc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767117623/projects/66141b65e0f4436148cf409d/respondent-upload/wg43pdlkugl3cgxpvazg.jpg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767281942/projects/66141b65e0f4436148cf409d/respondent-upload/caxenvdbpw0kui1nrtss.jpg" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766414539/projects/66141b65e0f4436148cf409d/respondent-upload/iezjd74m792bavrzdme5.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766001817/projects/66141b65e0f4436148cf409d/respondent-upload/myibx9smktdz0of0kge1.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4695/tonbridge-and-malling-green-party-redacted" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307359/projects/66141b65e0f4436148cf409d/respondent-upload/vs6s9rwl5ytza85w70qn.jpg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387119/projects/66141b65e0f4436148cf409d/respondent-upload/gsuf92isgujzdhnswk0s.jpg" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4604/gau-redacted" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4702/b1-redacted" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4649/mk-redacted" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767272222/projects/66141b65e0f4436148cf409d/respondent-upload/cjclohdlvjkz42iiqovi.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/oqadeuvsbfacoqvupqfz.jpg" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075484/projects/66141b65e0f4436148cf409d/respondent-upload/n6ofcrmk3nonokagotta.jpg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/zr1coxra3wzbye2ax97t.jpg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770040966/projects/66141b65e0f4436148cf409d/respondent-upload/fcuozokbzixg5m4lcr5w.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399416/projects/66141b65e0f4436148cf409d/respondent-upload/oldgrqupo41muwiz7fil.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4701/ahd-redacted" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767364825/projects/66141b65e0f4436148cf409d/respondent-upload/douliaigrjz4i2k2pbfz.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226922/projects/66141b65e0f4436148cf409d/respondent-upload/akbvycxmqcbicojri2zj.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4689/tonbridge-angels-football-club-redacted" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245441/projects/66141b65e0f4436148cf409d/respondent-upload/biar8ik43txwkvivtkhq.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767096645/projects/66141b65e0f4436148cf409d/respondent-upload/smt8jt0qsrq4dvzxyd9e.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767032636/projects/66141b65e0f4436148cf409d/respondent-upload/bewjlcwdrtmlj1q51pcc.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766162864/projects/66141b65e0f4436148cf409d/respondent-upload/w1zo4od6cno8wmfsrwok.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4585/dha-planning-obo-kent-county-council-redacted" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006452/projects/66141b65e0f4436148cf409d/respondent-upload/qumstjs0t4wpvlkoyuia.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767283635/projects/66141b65e0f4436148cf409d/respondent-upload/tkeubbg8mk9nb84oicvs.jpg" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765742432/projects/66141b65e0f4436148cf409d/respondent-upload/kfwgkddmvtgfhbwenk4j.jpg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4616/hm1-redacted" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4593/edce2-redacted" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4647/natural-england-redaction-not-required" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768412150/projects/66141b65e0f4436148cf409d/respondent-upload/g68niy0lsx4pmir6z2kh.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767348338/projects/66141b65e0f4436148cf409d/respondent-upload/nybmnnj0imi2bm7rvsa4.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390028/projects/66141b65e0f4436148cf409d/respondent-upload/tnvj8xdpcx7rrhi6egua.jpg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768563320/projects/66141b65e0f4436148cf409d/respondent-upload/uusohefwx8cfnjqltnet.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075365/projects/66141b65e0f4436148cf409d/respondent-upload/rfpfnezfvrqmkbmwutz4.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171586/projects/66141b65e0f4436148cf409d/respondent-upload/sxkhhjra791o8fzprzq8.jpg" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770026430/projects/66141b65e0f4436148cf409d/respondent-upload/xredrrdeczx5tulrcjqc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178529/projects/66141b65e0f4436148cf409d/respondent-upload/wsg1zxpei7f3sxig9de1.jpg;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531490/projects/66141b65e0f4436148cf409d/respondent-upload/sdhgj21lddt0qo7p02eh.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770135941/projects/66141b65e0f4436148cf409d/respondent-upload/khk8g2d8l6liaw1mlmwv.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770289900/projects/66141b65e0f4436148cf409d/respondent-upload/yrb2t2vicjqbo3l8fb1h.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770199486/projects/66141b65e0f4436148cf409d/respondent-upload/ktb3jlrkdeiverguryjr.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/t8bkdmhjwlmjsuatdttt.jpg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767030498/projects/66141b65e0f4436148cf409d/respondent-upload/qiqpxljdykry6do8xrgm.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770040905/projects/66141b65e0f4436148cf409d/respondent-upload/c23e5k7efbwiilm7tlaq.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766409959/projects/66141b65e0f4436148cf409d/respondent-upload/k0qfbpxtvdtauamrkebq.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132397/projects/66141b65e0f4436148cf409d/respondent-upload/dncg7ucl1efrb5fcicyz.jpg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767131851/projects/66141b65e0f4436148cf409d/respondent-upload/ew8dmpsxitq9iz2juex6.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766001359/projects/66141b65e0f4436148cf409d/respondent-upload/yiwtjwfleiludv42komc.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4635/litchfields-obo-tregothnan-estates-redacted" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4582/dh-redacted" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4561/bs-redacted" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4685/ym-redacted" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307307/projects/66141b65e0f4436148cf409d/respondent-upload/fztsu71r9rofz0m8utyp.jpg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387110/projects/66141b65e0f4436148cf409d/respondent-upload/g6nkkhhjzip3lyqnij7r.jpg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/nvlahdmprd20a8dpckts.jpg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075356/projects/66141b65e0f4436148cf409d/respondent-upload/xcq97wcdmeogulrfrnko.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433437/projects/66141b65e0f4436148cf409d/respondent-upload/epgclnlqbl9ejnq9yelw.jpg" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767028199/projects/66141b65e0f4436148cf409d/respondent-upload/oatwteddk18z8jms6hce.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4645/lower-medway-internal-drainage-board-redacted" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399417/projects/66141b65e0f4436148cf409d/respondent-upload/qowkmy68twgnvjfugfqd.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006888/projects/66141b65e0f4436148cf409d/respondent-upload/rmatlfrp1xm9vpztduix.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226926/projects/66141b65e0f4436148cf409d/respondent-upload/txmxbggxtyyx1ch8ybgh.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234968/projects/66141b65e0f4436148cf409d/respondent-upload/sp8tcv7zvg4jqfsgkhzw.jpg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030560/projects/66141b65e0f4436148cf409d/respondent-upload/t5tseyug09c5kmogi4ex.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770199194/projects/66141b65e0f4436148cf409d/respondent-upload/bjx2x49nel0dd4rp33q6.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766237927/projects/66141b65e0f4436148cf409d/respondent-upload/uhun3xlsjy2xkrefc0zt.jpg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767117734/projects/66141b65e0f4436148cf409d/respondent-upload/tysbtxajvduoixfub2ds.jpg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767026445/projects/66141b65e0f4436148cf409d/respondent-upload/uake6fol3mycofvmdzit.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766158015/projects/66141b65e0f4436148cf409d/respondent-upload/myaae3qjmgwjqnbjuyca.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765717985/projects/66141b65e0f4436148cf409d/respondent-upload/h4oxiqe8gzrx8jlrtrfi.jpg" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4628/kent-downs-national-landscape-redacted" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4708/ym1-redacted" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4694/ag1-redacted" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767288557/projects/66141b65e0f4436148cf409d/respondent-upload/cbshxoxdszs9h8solvrf.jpg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767348828/projects/66141b65e0f4436148cf409d/respondent-upload/ggyratn0hdukc3bd0wzt.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/toow41glapgwtixsqr0b.jpg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768565025/projects/66141b65e0f4436148cf409d/respondent-upload/hurbbvwmn1lmrnodvsgy.jpg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075352/projects/66141b65e0f4436148cf409d/respondent-upload/mlyfp2y6ashqteg7h5ua.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171590/projects/66141b65e0f4436148cf409d/respondent-upload/abc3xd1cjk9iypd4f4gd.jpg" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4621/jmt-redacted" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768316172/projects/66141b65e0f4436148cf409d/respondent-upload/vhmgyqwvipzaxlmmvwmj.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178528/projects/66141b65e0f4436148cf409d/respondent-upload/sp5dqdz6slilde8faujw.jpg;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075607/projects/66141b65e0f4436148cf409d/respondent-upload/axh1kcjscvqkjwnmpspb.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234839/projects/66141b65e0f4436148cf409d/respondent-upload/ztlt0gumdtkvy2gghm0a.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770196983/projects/66141b65e0f4436148cf409d/respondent-upload/awlcnfusirzvzgyboiey.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531670/projects/66141b65e0f4436148cf409d/respondent-upload/ehdvixakse5vbf3vzrrs.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769520912/projects/66141b65e0f4436148cf409d/respondent-upload/pkxg9tyedupnocwjowko.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769612929/projects/66141b65e0f4436148cf409d/respondent-upload/kc4hqmgquqq8hfneu5fd.jpg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767087646/projects/66141b65e0f4436148cf409d/respondent-upload/clez63gnw3jswttm8aey.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132399/projects/66141b65e0f4436148cf409d/respondent-upload/guujp2ptaonblmyaklie.jpg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766936578/projects/66141b65e0f4436148cf409d/respondent-upload/w8hrlpn2jptqc1g0dhfe.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766409870/projects/66141b65e0f4436148cf409d/respondent-upload/gfrevkkuhxrfbwxs9mna.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765987163/projects/66141b65e0f4436148cf409d/respondent-upload/zvgdhsq1fsolojrh2qlm.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4682/turley-obo-taylor-wimpey-strategic-redacted" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4703/bh-redacted" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132316/projects/66141b65e0f4436148cf409d/respondent-upload/gx6jhklrzflcreny8yrt.jpg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767306713/projects/66141b65e0f4436148cf409d/respondent-upload/ku9nrbap6ze73zlagrko.jpg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767387029/projects/66141b65e0f4436148cf409d/respondent-upload/cr7hl71kijcbkz5cblam.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390796/projects/66141b65e0f4436148cf409d/respondent-upload/o0zyac6sxjiwt63pheln.jpg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075335/projects/66141b65e0f4436148cf409d/respondent-upload/sdhkihdl2knrq77bzk8d.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770303531/projects/66141b65e0f4436148cf409d/respondent-upload/rea1xyg9ngccdd4ibcbm.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767017046/projects/66141b65e0f4436148cf409d/respondent-upload/z9q9hzzsud0b1fnjca6l.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130332/projects/66141b65e0f4436148cf409d/respondent-upload/qea5khg3wmbw6lshoi6q.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130613/projects/66141b65e0f4436148cf409d/respondent-upload/ndssuqavf2mto0onw7lm.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770223688/projects/66141b65e0f4436148cf409d/respondent-upload/napxtxujfma6ut5edr0q.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/iqp4oqljx8kqabk3lc4t.jpg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770204219/projects/66141b65e0f4436148cf409d/respondent-upload/n2wwue0qqfgvvf1vicl5.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770226865/projects/66141b65e0f4436148cf409d/respondent-upload/o13vnoccxzxneqszevqn.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766245387/projects/66141b65e0f4436148cf409d/respondent-upload/qmvwdbkb6jvezkv2oogx.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767117682/projects/66141b65e0f4436148cf409d/respondent-upload/tenfefdo6h16jhmg0cxj.jpg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770027515/projects/66141b65e0f4436148cf409d/respondent-upload/zytzasvj9srxeg5i1cth.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766941109/projects/66141b65e0f4436148cf409d/respondent-upload/pwyu67b6bvsm0ufpedey.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766144680/projects/66141b65e0f4436148cf409d/respondent-upload/rv6tlk7tamaxyht1myeq.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765492095/projects/66141b65e0f4436148cf409d/respondent-upload/u0e2s5ki0bbx187f4y30.jpg" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4627/kent-gardens-trust-redacted" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4687/ym2-redacted" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770309498/projects/66141b65e0f4436148cf409d/respondent-upload/keepxnig5gqkovfzs7ek.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767290802/projects/66141b65e0f4436148cf409d/respondent-upload/yhdjcavffru0hdak1ura.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767349331/projects/66141b65e0f4436148cf409d/respondent-upload/ief19k8aoyrewqrrgpcg.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/jetiukvfrxvvlegrulgk.jpg" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4592/dj-redacted" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768319622/projects/66141b65e0f4436148cf409d/respondent-upload/zld8l6x8ii7k4whqbiec.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178530/projects/66141b65e0f4436148cf409d/respondent-upload/awxpy4grrota0cay1xuj.jpg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234881/projects/66141b65e0f4436148cf409d/respondent-upload/bgsbkotuwnbzlh6vll8c.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768902818/projects/66141b65e0f4436148cf409d/respondent-upload/rv5aaermjc8bcuexbtfc.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075345/projects/66141b65e0f4436148cf409d/respondent-upload/sfdyw34tgfuae56ockbk.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075305/projects/66141b65e0f4436148cf409d/respondent-upload/kwjecotg8ppiagxkcapy.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4675/tc-redacted" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770025219/projects/66141b65e0f4436148cf409d/respondent-upload/tjd9oiyhjhnvapaerbbw.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768321058/projects/66141b65e0f4436148cf409d/respondent-upload/u0t5tpvabft0u8kqu7zl.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770195480/projects/66141b65e0f4436148cf409d/respondent-upload/pbbdyhmjnupesqjn9qvv.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769447390/projects/66141b65e0f4436148cf409d/respondent-upload/pqjtsuydhmejpcsyv0oj.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767087634/projects/66141b65e0f4436148cf409d/respondent-upload/d7y0yfnc2tu2wh5eewmc.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132398/projects/66141b65e0f4436148cf409d/respondent-upload/gqzdhnh3gstpqnbemhns.jpg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531746/projects/66141b65e0f4436148cf409d/respondent-upload/hdjquv36slmyb6dbdlxz.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577492/projects/66141b65e0f4436148cf409d/respondent-upload/ja9no0osyczpfsafiyfm.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766409719/projects/66141b65e0f4436148cf409d/respondent-upload/o4rvcug5gpujqvudl9l0.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765987036/projects/66141b65e0f4436148cf409d/respondent-upload/nvxmz2ar2xisxr8jhqfm.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4681/turley-obo-taylor-wimpey-strategic-2-redacted" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767182019/projects/66141b65e0f4436148cf409d/respondent-upload/y6z4vebmxuhre1mdzpoe.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767306930/projects/66141b65e0f4436148cf409d/respondent-upload/sjql2mcghwsak34agpup.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767385588/projects/66141b65e0f4436148cf409d/respondent-upload/jgwy7iwudzkolqwehzj1.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4698/ym3-redacted" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770221595/projects/66141b65e0f4436148cf409d/respondent-upload/lfpnidilnynhpf7ds8wq.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767016854/projects/66141b65e0f4436148cf409d/respondent-upload/kurjgbyzgsnno4ytxoin.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767392899/projects/66141b65e0f4436148cf409d/respondent-upload/zdut7hhkrizc40bsqyzf.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075354/projects/66141b65e0f4436148cf409d/respondent-upload/s0mkelzdl7cnrru4jv19.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4567/cooper-estates-strategic-land-ltd-redacted" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4709/boyer-obo-barratt-david-wilson-homes-kent-redacted" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770223315/projects/66141b65e0f4436148cf409d/respondent-upload/s3hth3adwxdqpgcbwjcr.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234881/projects/66141b65e0f4436148cf409d/respondent-upload/bgsbkotuwnbzlh6vll8c.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405216/projects/66141b65e0f4436148cf409d/respondent-upload/j9j1noxbbdo3kjn6j6h8.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099131/projects/66141b65e0f4436148cf409d/respondent-upload/vauvxcokk0aemegsdatg.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171586/projects/66141b65e0f4436148cf409d/respondent-upload/o9cuuxmmvhzc8zrsnteh.jpg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030548/projects/66141b65e0f4436148cf409d/respondent-upload/mjkozzndgbtvfzd9u2bm.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766937089/projects/66141b65e0f4436148cf409d/respondent-upload/uujd9uwvyzzsc3aolsfr.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766075707/projects/66141b65e0f4436148cf409d/respondent-upload/vxf5vafa3acgnmirabbt.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765297623/projects/66141b65e0f4436148cf409d/respondent-upload/ahfnm0ny7bnhsjqrmfqp.jpg" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4713/smith-jenkins-planning-heritage-obo-moto-hospitality-ltd-redacted" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4563/carter-jonas-on-behalf-of-cemex-uk-redacted" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770201998/projects/66141b65e0f4436148cf409d/respondent-upload/n8cugz1oztqwdnmcxek7.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299278/projects/66141b65e0f4436148cf409d/respondent-upload/ejfcfhuoyigwszvoalmy.jpg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767349894/projects/66141b65e0f4436148cf409d/respondent-upload/mgeinygqjx4lvodrhtfe.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4630/jr-redacted" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770294805/projects/66141b65e0f4436148cf409d/respondent-upload/qztubk2w5fujxjewlipw.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767396550/projects/66141b65e0f4436148cf409d/respondent-upload/prr2zscj8aks51gicq0b.jpg" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/bed4ekqfyc5mjv3lgema.jpg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769003310/projects/66141b65e0f4436148cf409d/respondent-upload/axx3kkhcv3tci7tmbxwb.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075333/projects/66141b65e0f4436148cf409d/respondent-upload/vs7yjv4uxojzstxf2rq6.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4615/hdh-redacted" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4642/mt-redacted" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766574765/projects/66141b65e0f4436148cf409d/respondent-upload/njxmdmkth4b9wfuxiqao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234892/projects/66141b65e0f4436148cf409d/respondent-upload/a0gyp0lbrw7onwnymzwr.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770132965/projects/66141b65e0f4436148cf409d/respondent-upload/tnmfvxzghjjozx1bcmui.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769433401/projects/66141b65e0f4436148cf409d/respondent-upload/mxqvkrvst62gnefpddc3.jpg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767087620/projects/66141b65e0f4436148cf409d/respondent-upload/hyim0nlowz373oef270l.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078448/projects/66141b65e0f4436148cf409d/respondent-upload/ciykghnsuh3annkwoip7.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769612929/projects/66141b65e0f4436148cf409d/respondent-upload/jqk0fxja4xyucubsctas.jpg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577466/projects/66141b65e0f4436148cf409d/respondent-upload/mxsqpvaglthzppwdmqcy.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405218/projects/66141b65e0f4436148cf409d/respondent-upload/empphpqbwvrp6rwcbwsi.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769530917/projects/66141b65e0f4436148cf409d/respondent-upload/wgir8eiuxbmrgzntzrql.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769510852/projects/66141b65e0f4436148cf409d/respondent-upload/vmpcoz8h0bys6n3yyhp5.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767132397/projects/66141b65e0f4436148cf409d/respondent-upload/ywijy9d5rhas71mt2ugd.jpg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767182007/projects/66141b65e0f4436148cf409d/respondent-upload/cacuy1pwl1uz5rp8utun.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765986776/projects/66141b65e0f4436148cf409d/respondent-upload/opcmae3bk8rio8bgeopu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130300/projects/66141b65e0f4436148cf409d/respondent-upload/udadrhijf1jh7i5evpsh.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307159/projects/66141b65e0f4436148cf409d/respondent-upload/mhbt4gxkw23jpickvs9g.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767395403/projects/66141b65e0f4436148cf409d/respondent-upload/wg6ozm1sdbvfdzwhf2rp.jpg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393165/projects/66141b65e0f4436148cf409d/respondent-upload/qaehj050gug5tfudaf3o.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075351/projects/66141b65e0f4436148cf409d/respondent-upload/wkvtfaefcsap86vxr1mi.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4665/sog-redacted" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4688/ym4-redacted" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767365629/projects/66141b65e0f4436148cf409d/respondent-upload/jttdvivhc8rcpyqg5mee.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4630/jr-redacted" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770223198/projects/66141b65e0f4436148cf409d/respondent-upload/tyexyw2gc0rtbx8h9y5n.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234892/projects/66141b65e0f4436148cf409d/respondent-upload/a0gyp0lbrw7onwnymzwr.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405216/projects/66141b65e0f4436148cf409d/respondent-upload/xual3r0kr2fiqznyab8v.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171586/projects/66141b65e0f4436148cf409d/respondent-upload/wesotqkcdmc3r46xufyi.jpg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030509/projects/66141b65e0f4436148cf409d/respondent-upload/nvjjtztvxzdhfvi7nrdy.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766928026/projects/66141b65e0f4436148cf409d/respondent-upload/w1rhjx4ju7v0ja723bep.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4673/save-capel-redacted" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4608/home-builders-federation-redacted" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770219381/projects/66141b65e0f4436148cf409d/respondent-upload/cvzlvxr2ohf6vfb0ag1e.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099132/projects/66141b65e0f4436148cf409d/respondent-upload/apluhlkr4ddhm3ib86fl.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766070773/projects/66141b65e0f4436148cf409d/respondent-upload/ak9je59gyupbabov5z1j.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765285291/projects/66141b65e0f4436148cf409d/respondent-upload/nsfznvkogptzlu0mzrtd.jpg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770293670/projects/66141b65e0f4436148cf409d/respondent-upload/kkk3oqfxvyavqfyzmifq.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299264/projects/66141b65e0f4436148cf409d/respondent-upload/dbhjeo7ns9v4er1m3dvy.jpg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361302/projects/66141b65e0f4436148cf409d/respondent-upload/vykm7kradetumsyaugfz.jpg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390253/projects/66141b65e0f4436148cf409d/respondent-upload/mvid5v4uo6zd7noc7eog.jpg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006500/projects/66141b65e0f4436148cf409d/respondent-upload/s7ffmifvygfzj4intkir.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075371/projects/66141b65e0f4436148cf409d/respondent-upload/tba0yzcqez3iwnhbh6r1.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765035988/projects/66141b65e0f4436148cf409d/respondent-upload/l74p7opdkcwrzbstsbg9.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4706/borough-green-parish-council-redacted" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4674/sh-redacted" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4715/save-higham-wood-group-redacted-compressed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770234956/projects/66141b65e0f4436148cf409d/respondent-upload/n5lbo7ha32azkpgujweh.jpg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770131871/projects/66141b65e0f4436148cf409d/respondent-upload/wmpz59zpzv0knjrezptp.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361307/projects/66141b65e0f4436148cf409d/respondent-upload/rjecjgebzf3yzbgwpzxl.jpg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078445/projects/66141b65e0f4436148cf409d/respondent-upload/iwfwxuuuo5bbczrbkot2.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769612929/projects/66141b65e0f4436148cf409d/respondent-upload/wyt3ncfacvm0dixciiph.jpg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577427/projects/66141b65e0f4436148cf409d/respondent-upload/tui4j8wcnv5gj5ubjqw0.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531984/projects/66141b65e0f4436148cf409d/respondent-upload/jzavggixznyevyfwanxr.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766515148/projects/66141b65e0f4436148cf409d/respondent-upload/h1eu62tnr9spewhakb4i.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768393992/projects/66141b65e0f4436148cf409d/respondent-upload/fc9q7syvmmpqlrqhm84d.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769510796/projects/66141b65e0f4436148cf409d/respondent-upload/elu1m0djs3xvzbnsqeib.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767094396/projects/66141b65e0f4436148cf409d/respondent-upload/ifkmgrdanoarjarqdxpu.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766402017/projects/66141b65e0f4436148cf409d/respondent-upload/ktbcbygzrpphwp0knpmj.png" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765966638/projects/66141b65e0f4436148cf409d/respondent-upload/byacjaxcqmss4tfpk4xw.jpg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099131/projects/66141b65e0f4436148cf409d/respondent-upload/yrwtnfj8d6rw3mf6brte.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767282416/projects/66141b65e0f4436148cf409d/respondent-upload/srryepmmpmuo5v6zdr5v.jpg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307234/projects/66141b65e0f4436148cf409d/respondent-upload/phxjpywxhzndff2okfvp.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767386580/projects/66141b65e0f4436148cf409d/respondent-upload/vv0e0m02kodllcfyofah.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393388/projects/66141b65e0f4436148cf409d/respondent-upload/ughfp7vw2mzuuj4drt3k.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075358/projects/66141b65e0f4436148cf409d/respondent-upload/rkbqao5o0fi3cyrgwcff.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4659/new-barns-residents-redacted" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4701/ahd-redacted" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4640/mp-redacted" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4715/save-higham-wood-group-redacted-compressed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770222450/projects/66141b65e0f4436148cf409d/respondent-upload/ez9kq3992hvobbe984i7.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171588/projects/66141b65e0f4436148cf409d/respondent-upload/wehyzhfif1bwiljudzqi.jpg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768410669/projects/66141b65e0f4436148cf409d/respondent-upload/ie6wzbbmmm7zvh6mjtd8.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767363775/projects/66141b65e0f4436148cf409d/respondent-upload/k89699b6cfqwanehiffu.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4613/hm-redacted" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769520941/projects/66141b65e0f4436148cf409d/respondent-upload/ftymnotnkhumanijmgfq.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770236836/projects/66141b65e0f4436148cf409d/respondent-upload/bp1p7twawbfflzwvr4bt.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171589/projects/66141b65e0f4436148cf409d/respondent-upload/ooptjeeoqhvblja1xxbk.jpg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766405216/projects/66141b65e0f4436148cf409d/respondent-upload/lklavlkwqaiyjwncckqc.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770030700/projects/66141b65e0f4436148cf409d/respondent-upload/ysxknpicpujl2d6cpew0.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766592730/projects/66141b65e0f4436148cf409d/respondent-upload/dvc33uf6jhx18fxmnbrc.jpg" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002567/projects/66141b65e0f4436148cf409d/respondent-upload/ncio3v6b8epawstzd2nv.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765148555/projects/66141b65e0f4436148cf409d/respondent-upload/gftapa6cdf8lmk8t2w9p.png" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770285947/projects/66141b65e0f4436148cf409d/respondent-upload/dod9vx4ozuxubzxdvnsx.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767095620/projects/66141b65e0f4436148cf409d/respondent-upload/zrhr9qwmamkot2l4srrl.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767299252/projects/66141b65e0f4436148cf409d/respondent-upload/brkocdni0w9f1u0wpulo.jpg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767361308/projects/66141b65e0f4436148cf409d/respondent-upload/wal2ntquoanqh4gyfk6m.jpg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390549/projects/66141b65e0f4436148cf409d/respondent-upload/wiu3clytbyd1q5nfuy2w.jpg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769005104/projects/66141b65e0f4436148cf409d/respondent-upload/fbzq3zfp0m9ttf0wcut1.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764941034/projects/66141b65e0f4436148cf409d/respondent-upload/h4swhxbwgkv07knvpqg2.jpg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4575/david-jarvis-associates-obo-brett-aggregates-limited-redacted" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4599/fg-redacted" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4716/dha-planning-obo-leander-homes-land-south-of-lower-haysden-lane-no-redaction-required" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078438/projects/66141b65e0f4436148cf409d/respondent-upload/pjzmfhobv5rhh9qdtaq1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766514304/projects/66141b65e0f4436148cf409d/respondent-upload/zvm3umrzxbfsy3kqgbgz.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770025300/projects/66141b65e0f4436148cf409d/respondent-upload/kh66sjhtcxuar2echbnn.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130519/projects/66141b65e0f4436148cf409d/respondent-upload/n701roey1cn8nwpvnj7g.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766577221/projects/66141b65e0f4436148cf409d/respondent-upload/i2gmt4x7y6msnggpdzx7.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765965472/projects/66141b65e0f4436148cf409d/respondent-upload/iwdqayx4n10ssg1q2bxf.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099132/projects/66141b65e0f4436148cf409d/respondent-upload/bmdazuei2ghsurllgu2g.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767353472/projects/66141b65e0f4436148cf409d/respondent-upload/gnlr7n5lbyeg7ll31spg.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767386580/projects/66141b65e0f4436148cf409d/respondent-upload/vv0e0m02kodllcfyofah.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4672/sponden-estates-obo-espalier-property-projects-009-ltd-redacted" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130675/projects/66141b65e0f4436148cf409d/respondent-upload/gmsmmn0te7oolwcd0d6e.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075341/projects/66141b65e0f4436148cf409d/respondent-upload/whvbqkbj0moplnyybzkq.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4643/mc-redacted" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768392543/projects/66141b65e0f4436148cf409d/respondent-upload/i5daknafvqsfmt6w9ybm.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4685/ym-redacted" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171591/projects/66141b65e0f4436148cf409d/respondent-upload/tawiqstotiodnwhdp1tg.jpg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171587/projects/66141b65e0f4436148cf409d/respondent-upload/xn5jpqwlhpadvbo4b3pg.jpg" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766566952/projects/66141b65e0f4436148cf409d/respondent-upload/o05qezjudpjcll30dcsh.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765037100/projects/66141b65e0f4436148cf409d/respondent-upload/phdpmc8vniwk4lbfe0wo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4629/kcc-response-to-tonbridge-and-malling-local-plan-final" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766162863/projects/66141b65e0f4436148cf409d/respondent-upload/ihw3jnps4k7hk5xcmfdj.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767307317/projects/66141b65e0f4436148cf409d/respondent-upload/d3jdc8slzzcsg8gmdjoi.jpg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4623/jmss-redacted" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767390549/projects/66141b65e0f4436148cf409d/respondent-upload/czyswn2iwlotx2cpkgoc.jpg" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4739/251223-southern-water-reg18-lp-response" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078636/projects/66141b65e0f4436148cf409d/respondent-upload/jzvr3d7zbj3n8l4yco1o.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1763135170/projects/66141b65e0f4436148cf409d/respondent-upload/lrvkvrbwxdnubuu1ofxd.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770235242/projects/66141b65e0f4436148cf409d/respondent-upload/mxq1ypnj0ke6n19dnlkk.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769783047/projects/66141b65e0f4436148cf409d/respondent-upload/okizhhvbtbhli8xqfysp.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766337929/projects/66141b65e0f4436148cf409d/respondent-upload/vahzgdpfaaer2hiix2wu.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766592681/projects/66141b65e0f4436148cf409d/respondent-upload/wryjodeuy6kg7mkedacx.jpg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767309837/projects/66141b65e0f4436148cf409d/respondent-upload/ztdfqmf7ke0chzv5lav4.jpg" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767393625/projects/66141b65e0f4436148cf409d/respondent-upload/twa3phig00ajawlyy6g9.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4595/edce-redacted" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767356562/projects/66141b65e0f4436148cf409d/respondent-upload/ul4l6jxy590konhhud6s.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770207798/projects/66141b65e0f4436148cf409d/respondent-upload/se9eqnsaeh2hg8kunuvl.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075537/projects/66141b65e0f4436148cf409d/respondent-upload/ivkuvdqer1akwlgezefd.jpg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770032689/projects/66141b65e0f4436148cf409d/respondent-upload/akhl1eapbk1sc0r0et9r.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768399415/projects/66141b65e0f4436148cf409d/respondent-upload/h4zjnyy6elyj8fmwhy06.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1764405509/projects/66141b65e0f4436148cf409d/respondent-upload/zaz1r8ebqw19hventcik.jpg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767099054/projects/66141b65e0f4436148cf409d/respondent-upload/b4rnbgbchvubxixds1b5.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766002208/projects/66141b65e0f4436148cf409d/respondent-upload/t7f1piguiydpzl9cdkos.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4714/bloomfields-obo-obee-estates-ltd-redacted" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769778596/projects/66141b65e0f4436148cf409d/respondent-upload/yp8hecjngdyqx6loqcba.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767360655/projects/66141b65e0f4436148cf409d/respondent-upload/gufbgdzle4ywayvavdgk.jpg" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4661/rrh-obo-broadwater-action-group-redacted" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075332/projects/66141b65e0f4436148cf409d/respondent-upload/jqanh1bypoujaqwmggti.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769168289/projects/66141b65e0f4436148cf409d/respondent-upload/rugaoailbedobimiomim.jpg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766526493/projects/66141b65e0f4436148cf409d/respondent-upload/iyakzteo9gdnknbbsa8o.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766403811/projects/66141b65e0f4436148cf409d/respondent-upload/i0evvylyk0oaqkezoqs2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769171590/projects/66141b65e0f4436148cf409d/respondent-upload/w8uljwlhiecqi6anmxzc.jpg" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1765916050/projects/66141b65e0f4436148cf409d/respondent-upload/nssim1saa5xq7cmivsnw.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E2CDB9C-A940-47B1-943E-F069D8455102}">
-  <dimension ref="A1:D558"/>
+  <dimension ref="A1:D559"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C160" sqref="C160"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A197" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B209" sqref="B209"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="75.7109375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="20.6640625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="20.6640625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="75.6640625" style="3" customWidth="1"/>
     <col min="4" max="4" width="20" style="5" customWidth="1"/>
-    <col min="5" max="16384" width="8.85546875" style="3"/>
+    <col min="5" max="16384" width="8.88671875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="2" spans="1:4" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A2" s="11" t="s">
         <v>222</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>70</v>
       </c>
       <c r="C2" s="20" t="s">
         <v>265</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A3" s="11" t="s">
         <v>266</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>267</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>268</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
         <v>269</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>271</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="6" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:4" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="7" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:4" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A7" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>145</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="8" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A8" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>272</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A9" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>273</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A10" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>274</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A11" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>275</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A12" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>276</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>277</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A14" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>278</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A15" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="21" t="s">
         <v>279</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A16" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="21" t="s">
         <v>280</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="21" t="s">
         <v>281</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="21" t="s">
         <v>282</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A19" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="21" t="s">
         <v>283</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A20" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="21" t="s">
         <v>284</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A21" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="21" t="s">
         <v>285</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A22" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="21" t="s">
         <v>286</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A23" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="21" t="s">
         <v>287</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A24" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="21" t="s">
         <v>288</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A25" s="11" t="s">
         <v>289</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>290</v>
       </c>
       <c r="C25" s="21" t="s">
         <v>291</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A26" s="11" t="s">
         <v>223</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>292</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>293</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>294</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>295</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A28" s="11" t="s">
         <v>224</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>294</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>296</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A29" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="17" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="30" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A30" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>216</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="31" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A31" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C31" s="21" t="s">
         <v>297</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A32" s="11" t="s">
         <v>225</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>298</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>299</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A33" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C33" s="17" t="s">
         <v>48</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="34" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A34" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C34" s="17" t="s">
         <v>217</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="35" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A35" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>300</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A36" s="6" t="s">
         <v>154</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="37" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A37" s="6" t="s">
         <v>154</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="38" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A38" s="12" t="s">
         <v>154</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>168</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="39" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A39" s="12" t="s">
         <v>154</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>169</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="40" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A40" s="6" t="s">
         <v>176</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>178</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="41" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A41" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B41" s="29" t="s">
         <v>177</v>
       </c>
       <c r="C41" s="21" t="s">
         <v>301</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A42" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C42" s="21" t="s">
         <v>302</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A43" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C43" s="22" t="s">
         <v>303</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A44" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C44" s="21" t="s">
         <v>304</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A45" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C45" s="21" t="s">
         <v>305</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A46" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C46" s="21" t="s">
         <v>301</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A47" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C47" s="21" t="s">
         <v>306</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A48" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C48" s="21" t="s">
         <v>307</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A49" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C49" s="21" t="s">
         <v>308</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A50" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="21" t="s">
         <v>309</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A51" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C51" s="21" t="s">
         <v>310</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A52" s="11" t="s">
         <v>311</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>312</v>
       </c>
       <c r="C52" s="20" t="s">
         <v>313</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A53" s="6" t="s">
         <v>146</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C53" s="16" t="s">
         <v>148</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="54" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A54" s="11" t="s">
         <v>146</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C54" s="21" t="s">
         <v>148</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A55" s="11" t="s">
         <v>226</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>314</v>
       </c>
       <c r="C55" s="20" t="s">
         <v>315</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A56" s="11" t="s">
         <v>227</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>316</v>
       </c>
       <c r="C56" s="21" t="s">
         <v>317</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A57" s="11" t="s">
         <v>227</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>316</v>
       </c>
       <c r="C57" s="20" t="s">
         <v>318</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A58" s="11" t="s">
         <v>228</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>316</v>
       </c>
       <c r="C58" s="20" t="s">
         <v>319</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A59" s="6" t="s">
         <v>179</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C59" s="18" t="s">
         <v>181</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="60" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A60" s="11" t="s">
         <v>179</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>180</v>
       </c>
       <c r="C60" s="21" t="s">
         <v>320</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A61" s="11" t="s">
         <v>321</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>322</v>
       </c>
       <c r="C61" s="20" t="s">
         <v>323</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A62" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C62" s="16" t="s">
         <v>51</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="63" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A63" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C63" s="21" t="s">
         <v>324</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A64" s="6" t="s">
         <v>182</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C64" s="17" t="s">
         <v>184</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="65" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A65" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C65" s="21" t="s">
         <v>325</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A66" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C66" s="21" t="s">
         <v>326</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A67" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C67" s="21" t="s">
         <v>327</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A68" s="12" t="s">
         <v>170</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C68" s="16" t="s">
         <v>172</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="69" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A69" s="11" t="s">
         <v>170</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C69" s="21" t="s">
         <v>328</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A70" s="11" t="s">
         <v>170</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="21" t="s">
         <v>329</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A71" s="11" t="s">
         <v>170</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="21" t="s">
         <v>330</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A72" s="11" t="s">
         <v>170</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="20" t="s">
         <v>331</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A73" s="11" t="s">
         <v>170</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="20" t="s">
         <v>332</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A74" s="11" t="s">
         <v>170</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C74" s="20" t="s">
         <v>172</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A75" s="11" t="s">
         <v>333</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>334</v>
       </c>
       <c r="C75" s="21" t="s">
         <v>335</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A76" s="11" t="s">
         <v>229</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>336</v>
       </c>
       <c r="C76" s="20" t="s">
         <v>337</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A77" s="11" t="s">
         <v>230</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>338</v>
       </c>
       <c r="C77" s="20" t="s">
         <v>339</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:4" ht="67.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="69" x14ac:dyDescent="0.3">
       <c r="A78" s="11" t="s">
         <v>231</v>
       </c>
       <c r="B78" s="23" t="s">
         <v>340</v>
       </c>
       <c r="C78" s="20" t="s">
         <v>341</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:4" ht="54" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A79" s="11" t="s">
         <v>232</v>
       </c>
       <c r="B79" s="23" t="s">
         <v>340</v>
       </c>
       <c r="C79" s="20" t="s">
         <v>342</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A80" s="11" t="s">
         <v>233</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C80" s="20" t="s">
         <v>343</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A81" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C81" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D81" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="82" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A82" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C82" s="17" t="s">
         <v>52</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="83" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A83" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C83" s="21" t="s">
         <v>344</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A84" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C84" s="21" t="s">
         <v>345</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A85" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C85" s="21" t="s">
         <v>346</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A86" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C86" s="21" t="s">
         <v>347</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A87" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C87" s="21" t="s">
         <v>348</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A88" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C88" s="21" t="s">
         <v>349</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A89" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C89" s="21" t="s">
         <v>350</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A90" s="11" t="s">
         <v>234</v>
       </c>
       <c r="B90" s="23" t="s">
         <v>340</v>
       </c>
       <c r="C90" s="20" t="s">
         <v>351</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A91" s="11" t="s">
         <v>352</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>353</v>
       </c>
       <c r="C91" s="21" t="s">
         <v>354</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A92" s="11" t="s">
         <v>355</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>356</v>
       </c>
       <c r="C92" s="21" t="s">
         <v>357</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A93" s="11" t="s">
         <v>235</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>356</v>
       </c>
       <c r="C93" s="20" t="s">
         <v>358</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A94" s="11" t="s">
         <v>236</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>359</v>
       </c>
       <c r="C94" s="20" t="s">
         <v>360</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:4" ht="54" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A95" s="11" t="s">
         <v>361</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>362</v>
       </c>
       <c r="C95" s="21" t="s">
         <v>363</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:4" ht="54" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A96" s="11" t="s">
         <v>361</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>362</v>
       </c>
       <c r="C96" s="21" t="s">
         <v>364</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A97" s="11" t="s">
         <v>237</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>365</v>
       </c>
       <c r="C97" s="20" t="s">
         <v>366</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A98" s="11" t="s">
         <v>238</v>
       </c>
       <c r="B98" s="23" t="s">
         <v>340</v>
       </c>
       <c r="C98" s="20" t="s">
         <v>367</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A99" s="11" t="s">
         <v>239</v>
       </c>
       <c r="B99" s="23" t="s">
         <v>340</v>
       </c>
       <c r="C99" s="20" t="s">
         <v>368</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A100" s="11" t="s">
         <v>240</v>
       </c>
       <c r="B100" s="23" t="s">
         <v>356</v>
       </c>
       <c r="C100" s="20" t="s">
         <v>369</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A101" s="11" t="s">
         <v>241</v>
       </c>
       <c r="B101" s="23" t="s">
         <v>340</v>
       </c>
       <c r="C101" s="20" t="s">
         <v>370</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A102" s="11" t="s">
         <v>242</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>340</v>
       </c>
       <c r="C102" s="20" t="s">
         <v>371</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A103" s="11" t="s">
         <v>243</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>372</v>
       </c>
       <c r="C103" s="20" t="s">
         <v>373</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A104" s="11" t="s">
         <v>374</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>340</v>
       </c>
       <c r="C104" s="21" t="s">
         <v>375</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A105" s="11" t="s">
         <v>374</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>340</v>
       </c>
       <c r="C105" s="21" t="s">
         <v>376</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A106" s="11" t="s">
         <v>374</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>340</v>
       </c>
       <c r="C106" s="21" t="s">
         <v>377</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A107" s="11" t="s">
         <v>374</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>340</v>
       </c>
       <c r="C107" s="21" t="s">
         <v>378</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A108" s="11" t="s">
         <v>374</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>340</v>
       </c>
       <c r="C108" s="21" t="s">
         <v>379</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A109" s="6" t="s">
         <v>185</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C109" s="17" t="s">
         <v>187</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="110" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A110" s="11" t="s">
         <v>244</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>380</v>
       </c>
       <c r="C110" s="20" t="s">
         <v>381</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A111" s="11" t="s">
         <v>382</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>383</v>
       </c>
       <c r="C111" s="20" t="s">
         <v>384</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A112" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C112" s="17" t="s">
         <v>55</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="113" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A113" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C113" s="17" t="s">
         <v>56</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="114" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A114" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="115" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A115" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C115" s="17" t="s">
         <v>135</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="116" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A116" s="12" t="s">
         <v>53</v>
       </c>
       <c r="B116" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C116" s="13" t="s">
         <v>173</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="117" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A117" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C117" s="21" t="s">
         <v>385</v>
       </c>
       <c r="D117" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A118" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D118" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="119" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A119" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D119" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="120" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A120" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>386</v>
       </c>
       <c r="C120" s="20" t="s">
         <v>387</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A121" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C121" s="20" t="s">
         <v>388</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A122" s="6" t="s">
         <v>158</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C122" s="9" t="s">
         <v>160</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="123" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A123" s="6" t="s">
         <v>158</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C123" s="9" t="s">
         <v>161</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="124" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A124" s="6" t="s">
         <v>158</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C124" s="9" t="s">
         <v>162</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="125" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A125" s="6" t="s">
         <v>158</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C125" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="126" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A126" s="6" t="s">
         <v>158</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C126" s="9" t="s">
         <v>164</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="127" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A127" s="6" t="s">
         <v>158</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C127" s="9" t="s">
         <v>165</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="128" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A128" s="10" t="s">
         <v>125</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="129" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A129" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C129" s="17" t="s">
         <v>133</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="130" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A130" s="12" t="s">
         <v>125</v>
       </c>
       <c r="B130" s="12" t="s">
         <v>126</v>
       </c>
       <c r="C130" s="13" t="s">
         <v>174</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="131" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A131" s="11" t="s">
         <v>125</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C131" s="21" t="s">
         <v>389</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A132" s="11" t="s">
         <v>390</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>391</v>
       </c>
       <c r="C132" s="21" t="s">
         <v>392</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A133" s="11" t="s">
         <v>390</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>391</v>
       </c>
       <c r="C133" s="21" t="s">
         <v>393</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A134" s="11" t="s">
         <v>390</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>391</v>
       </c>
       <c r="C134" s="21" t="s">
         <v>394</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A135" s="11" t="s">
         <v>390</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>391</v>
       </c>
       <c r="C135" s="21" t="s">
         <v>395</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A136" s="11" t="s">
         <v>390</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>391</v>
       </c>
       <c r="C136" s="21" t="s">
         <v>396</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A137" s="11" t="s">
         <v>390</v>
       </c>
       <c r="B137" s="28" t="s">
         <v>391</v>
       </c>
       <c r="C137" s="21" t="s">
         <v>397</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:4" ht="189" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" ht="193.2" x14ac:dyDescent="0.3">
       <c r="A138" s="11" t="s">
         <v>398</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>391</v>
       </c>
       <c r="C138" s="21" t="s">
         <v>399</v>
       </c>
       <c r="D138" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A139" s="11" t="s">
         <v>400</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>401</v>
       </c>
       <c r="C139" s="21" t="s">
         <v>402</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A140" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C140" s="17" t="s">
         <v>59</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="141" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A141" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C141" s="17" t="s">
         <v>132</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="142" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A142" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C142" s="17" t="s">
         <v>140</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="143" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A143" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C143" s="17" t="s">
         <v>188</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="144" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A144" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C144" s="15" t="s">
         <v>213</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="145" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A145" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C145" s="17" t="s">
         <v>220</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="146" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A146" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C146" s="21" t="s">
         <v>403</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A147" s="11" t="s">
         <v>245</v>
       </c>
       <c r="B147" s="11" t="s">
         <v>404</v>
       </c>
       <c r="C147" s="20" t="s">
         <v>405</v>
       </c>
       <c r="D147" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A148" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C148" s="17" t="s">
         <v>62</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="149" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A149" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C149" s="21" t="s">
         <v>406</v>
       </c>
       <c r="D149" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A150" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B150" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C150" s="21" t="s">
         <v>407</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A151" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C151" s="17" t="s">
         <v>65</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="152" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A152" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C152" s="17" t="s">
         <v>134</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="153" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A153" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C153" s="17" t="s">
         <v>141</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="154" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A154" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C154" s="17" t="s">
         <v>144</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="155" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A155" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C155" s="21" t="s">
         <v>408</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A156" s="11" t="s">
         <v>409</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>410</v>
       </c>
       <c r="C156" s="21" t="s">
         <v>411</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A157" s="6" t="s">
         <v>149</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C157" s="16" t="s">
         <v>151</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="158" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A158" s="11" t="s">
         <v>412</v>
       </c>
       <c r="B158" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C158" s="21" t="s">
         <v>413</v>
       </c>
       <c r="D158" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A159" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C159" s="17" t="s">
         <v>68</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="160" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A160" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C160" s="19" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="161" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A161" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B161" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C161" s="21" t="s">
         <v>414</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A162" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C162" s="21" t="s">
         <v>415</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A163" s="11" t="s">
         <v>416</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>417</v>
       </c>
       <c r="C163" s="21" t="s">
         <v>418</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A164" s="11" t="s">
         <v>419</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>420</v>
       </c>
       <c r="C164" s="21" t="s">
         <v>421</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A165" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C165" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D165" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="166" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A166" s="11" t="s">
         <v>246</v>
       </c>
       <c r="B166" s="11" t="s">
         <v>422</v>
       </c>
       <c r="C166" s="20" t="s">
         <v>423</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A167" s="11" t="s">
         <v>247</v>
       </c>
       <c r="B167" s="11" t="s">
         <v>424</v>
       </c>
       <c r="C167" s="20" t="s">
         <v>425</v>
       </c>
       <c r="D167" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A168" s="11" t="s">
         <v>426</v>
       </c>
       <c r="B168" s="11" t="s">
         <v>427</v>
       </c>
       <c r="C168" s="21" t="s">
         <v>428</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A169" s="10" t="s">
         <v>128</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C169" s="16" t="s">
         <v>130</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="170" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A170" s="11" t="s">
         <v>248</v>
       </c>
       <c r="B170" s="11" t="s">
         <v>429</v>
       </c>
       <c r="C170" s="20" t="s">
         <v>430</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A171" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C171" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D171" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="172" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A172" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D172" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="173" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A173" s="6" t="s">
         <v>190</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C173" s="17" t="s">
         <v>192</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="174" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A174" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C174" s="17" t="s">
         <v>71</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="175" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A175" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C175" s="17" t="s">
         <v>72</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="176" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A176" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C176" s="17" t="s">
         <v>75</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="177" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A177" s="11" t="s">
         <v>431</v>
       </c>
       <c r="B177" s="11" t="s">
         <v>432</v>
       </c>
       <c r="C177" s="21" t="s">
         <v>433</v>
       </c>
       <c r="D177" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A178" s="11" t="s">
         <v>434</v>
       </c>
       <c r="B178" s="11" t="s">
         <v>435</v>
       </c>
       <c r="C178" s="22" t="s">
         <v>436</v>
       </c>
       <c r="D178" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A179" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B179" s="24" t="s">
         <v>437</v>
       </c>
       <c r="C179" s="20" t="s">
         <v>438</v>
       </c>
       <c r="D179" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A180" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B180" s="11" t="s">
         <v>439</v>
       </c>
       <c r="C180" s="20" t="s">
         <v>440</v>
       </c>
       <c r="D180" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A181" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B181" s="11" t="s">
         <v>441</v>
       </c>
       <c r="C181" s="20" t="s">
         <v>442</v>
       </c>
       <c r="D181" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A182" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B182" s="11" t="s">
         <v>443</v>
       </c>
       <c r="C182" s="20" t="s">
         <v>444</v>
       </c>
       <c r="D182" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A183" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>445</v>
       </c>
       <c r="C183" s="20" t="s">
         <v>446</v>
       </c>
       <c r="D183" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A184" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B184" s="11" t="s">
         <v>447</v>
       </c>
       <c r="C184" s="20" t="s">
         <v>448</v>
       </c>
       <c r="D184" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A185" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B185" s="11" t="s">
         <v>449</v>
       </c>
       <c r="C185" s="20" t="s">
         <v>450</v>
       </c>
       <c r="D185" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A186" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B186" s="11" t="s">
         <v>451</v>
       </c>
       <c r="C186" s="20" t="s">
         <v>452</v>
       </c>
       <c r="D186" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A187" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>453</v>
       </c>
       <c r="C187" s="20" t="s">
         <v>454</v>
       </c>
       <c r="D187" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A188" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B188" s="11" t="s">
         <v>455</v>
       </c>
       <c r="C188" s="20" t="s">
         <v>456</v>
       </c>
       <c r="D188" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A189" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>457</v>
       </c>
       <c r="C189" s="20" t="s">
         <v>458</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A190" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>459</v>
       </c>
       <c r="C190" s="20" t="s">
         <v>460</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A191" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B191" s="11" t="s">
         <v>461</v>
       </c>
       <c r="C191" s="20" t="s">
         <v>462</v>
       </c>
       <c r="D191" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A192" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B192" s="24" t="s">
         <v>463</v>
       </c>
       <c r="C192" s="20" t="s">
         <v>464</v>
       </c>
       <c r="D192" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A193" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B193" s="11" t="s">
         <v>465</v>
       </c>
       <c r="C193" s="20" t="s">
         <v>466</v>
       </c>
       <c r="D193" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A194" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B194" s="11" t="s">
         <v>467</v>
       </c>
       <c r="C194" s="20" t="s">
         <v>468</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A195" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>469</v>
       </c>
       <c r="C195" s="20" t="s">
         <v>470</v>
       </c>
       <c r="D195" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A196" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>471</v>
       </c>
       <c r="C196" s="20" t="s">
         <v>472</v>
       </c>
       <c r="D196" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A197" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B197" s="11" t="s">
         <v>473</v>
       </c>
       <c r="C197" s="20" t="s">
         <v>474</v>
       </c>
       <c r="D197" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A198" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>101</v>
       </c>
       <c r="C198" s="20" t="s">
         <v>475</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A199" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B199" s="11" t="s">
         <v>476</v>
       </c>
       <c r="C199" s="20" t="s">
         <v>477</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A200" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B200" s="11" t="s">
         <v>478</v>
       </c>
       <c r="C200" s="20" t="s">
         <v>479</v>
       </c>
       <c r="D200" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A201" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>480</v>
       </c>
       <c r="C201" s="20" t="s">
         <v>481</v>
       </c>
       <c r="D201" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A202" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>482</v>
       </c>
       <c r="C202" s="20" t="s">
         <v>483</v>
       </c>
       <c r="D202" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A203" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>484</v>
       </c>
       <c r="C203" s="20" t="s">
         <v>485</v>
       </c>
       <c r="D203" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A204" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>486</v>
       </c>
       <c r="C204" s="20" t="s">
         <v>487</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A205" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C205" s="20" t="s">
         <v>488</v>
       </c>
       <c r="D205" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A206" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>489</v>
       </c>
       <c r="C206" s="20" t="s">
         <v>490</v>
       </c>
       <c r="D206" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A207" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B207" s="24" t="s">
         <v>491</v>
       </c>
       <c r="C207" s="20" t="s">
         <v>492</v>
       </c>
       <c r="D207" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A208" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B208" s="11" t="s">
         <v>493</v>
       </c>
       <c r="C208" s="20" t="s">
         <v>494</v>
       </c>
       <c r="D208" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A209" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B209" s="11" t="s">
         <v>495</v>
       </c>
       <c r="C209" s="20" t="s">
         <v>496</v>
       </c>
       <c r="D209" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A210" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B210" s="11" t="s">
         <v>497</v>
       </c>
       <c r="C210" s="20" t="s">
         <v>498</v>
       </c>
       <c r="D210" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A211" s="11" t="s">
         <v>249</v>
       </c>
       <c r="B211" s="23" t="s">
         <v>499</v>
       </c>
       <c r="C211" s="20" t="s">
         <v>500</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A212" s="6" t="s">
         <v>193</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C212" s="16" t="s">
         <v>195</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="213" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A213" s="6" t="s">
         <v>196</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>197</v>
       </c>
       <c r="C213" s="16" t="s">
         <v>198</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="214" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A214" s="11" t="s">
         <v>250</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>501</v>
       </c>
-      <c r="C214" s="20" t="s">
+      <c r="C214" s="33" t="s">
         <v>502</v>
       </c>
       <c r="D214" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A215" s="11" t="s">
         <v>251</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>503</v>
       </c>
       <c r="C215" s="20" t="s">
         <v>504</v>
       </c>
       <c r="D215" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A216" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C216" s="17" t="s">
         <v>78</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="217" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:4" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A217" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C217" s="16" t="s">
         <v>142</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="218" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A218" s="11" t="s">
         <v>76</v>
       </c>
       <c r="B218" s="11" t="s">
         <v>77</v>
       </c>
       <c r="C218" s="21" t="s">
         <v>505</v>
       </c>
       <c r="D218" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A219" s="11" t="s">
         <v>252</v>
       </c>
       <c r="B219" s="11" t="s">
         <v>506</v>
       </c>
       <c r="C219" s="20" t="s">
         <v>507</v>
       </c>
       <c r="D219" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A220" s="11" t="s">
         <v>253</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>508</v>
       </c>
-      <c r="C220" s="20" t="s">
+      <c r="C220" s="33" t="s">
         <v>509</v>
       </c>
       <c r="D220" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A221" s="11" t="s">
         <v>510</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>511</v>
       </c>
       <c r="C221" s="11" t="s">
         <v>512</v>
       </c>
       <c r="D221" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A222" s="11" t="s">
         <v>510</v>
       </c>
       <c r="B222" s="11" t="s">
         <v>513</v>
       </c>
       <c r="C222" s="20" t="s">
         <v>514</v>
       </c>
       <c r="D222" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A223" s="11" t="s">
         <v>515</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>516</v>
       </c>
       <c r="C223" s="20" t="s">
         <v>517</v>
       </c>
       <c r="D223" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A224" s="11" t="s">
         <v>518</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>519</v>
       </c>
       <c r="C224" s="20" t="s">
         <v>520</v>
       </c>
       <c r="D224" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A225" s="11" t="s">
         <v>254</v>
       </c>
       <c r="B225" s="11" t="s">
         <v>521</v>
       </c>
       <c r="C225" s="20" t="s">
         <v>522</v>
       </c>
       <c r="D225" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A226" s="11" t="s">
         <v>255</v>
       </c>
       <c r="B226" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C226" s="20" t="s">
         <v>523</v>
       </c>
       <c r="D226" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A227" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C227" s="17" t="s">
         <v>81</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="228" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A228" s="6" t="s">
         <v>199</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C228" s="17" t="s">
         <v>201</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="229" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A229" s="11" t="s">
         <v>199</v>
       </c>
       <c r="B229" s="11" t="s">
         <v>200</v>
       </c>
       <c r="C229" s="21" t="s">
         <v>524</v>
       </c>
       <c r="D229" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A230" s="11" t="s">
         <v>199</v>
       </c>
       <c r="B230" s="11" t="s">
         <v>200</v>
       </c>
       <c r="C230" s="21" t="s">
         <v>525</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A231" s="11" t="s">
         <v>199</v>
       </c>
       <c r="B231" s="11" t="s">
         <v>200</v>
       </c>
       <c r="C231" s="20" t="s">
         <v>526</v>
       </c>
       <c r="D231" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A232" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C232" s="16" t="s">
         <v>84</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="233" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A233" s="11" t="s">
         <v>82</v>
       </c>
       <c r="B233" s="11" t="s">
         <v>83</v>
       </c>
       <c r="C233" s="21" t="s">
         <v>527</v>
       </c>
       <c r="D233" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A234" s="11" t="s">
         <v>82</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>83</v>
       </c>
       <c r="C234" s="21" t="s">
         <v>528</v>
       </c>
       <c r="D234" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A235" s="6" t="s">
         <v>210</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>211</v>
       </c>
       <c r="C235" s="16" t="s">
         <v>212</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="236" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A236" s="11" t="s">
         <v>210</v>
       </c>
       <c r="B236" s="11" t="s">
         <v>211</v>
       </c>
       <c r="C236" s="21" t="s">
         <v>212</v>
       </c>
       <c r="D236" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A237" s="11" t="s">
         <v>529</v>
       </c>
       <c r="B237" s="11" t="s">
         <v>530</v>
       </c>
       <c r="C237" s="21" t="s">
         <v>531</v>
       </c>
       <c r="D237" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A238" s="11" t="s">
         <v>256</v>
       </c>
       <c r="B238" s="11" t="s">
         <v>532</v>
       </c>
       <c r="C238" s="20" t="s">
         <v>533</v>
       </c>
       <c r="D238" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A239" s="11" t="s">
         <v>257</v>
       </c>
       <c r="B239" s="11" t="s">
         <v>534</v>
       </c>
       <c r="C239" s="20" t="s">
         <v>535</v>
       </c>
       <c r="D239" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A240" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C240" s="17" t="s">
         <v>87</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="241" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A241" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C241" s="17" t="s">
         <v>202</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="242" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A242" s="11" t="s">
         <v>536</v>
       </c>
       <c r="B242" s="11" t="s">
         <v>537</v>
       </c>
       <c r="C242" s="21" t="s">
         <v>538</v>
       </c>
       <c r="D242" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A243" s="11" t="s">
         <v>536</v>
       </c>
       <c r="B243" s="11" t="s">
         <v>537</v>
       </c>
       <c r="C243" s="21" t="s">
         <v>539</v>
       </c>
       <c r="D243" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A244" s="11" t="s">
         <v>536</v>
       </c>
       <c r="B244" s="11" t="s">
         <v>537</v>
       </c>
       <c r="C244" s="21" t="s">
         <v>540</v>
       </c>
       <c r="D244" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A245" s="11" t="s">
         <v>258</v>
       </c>
       <c r="B245" s="11" t="s">
         <v>541</v>
       </c>
       <c r="C245" s="20" t="s">
         <v>542</v>
       </c>
       <c r="D245" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A246" s="11" t="s">
         <v>259</v>
       </c>
       <c r="B246" s="11" t="s">
         <v>543</v>
       </c>
       <c r="C246" s="21" t="s">
         <v>544</v>
       </c>
       <c r="D246" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A247" s="11" t="s">
         <v>259</v>
       </c>
       <c r="B247" s="11" t="s">
         <v>543</v>
       </c>
       <c r="C247" s="20" t="s">
         <v>544</v>
       </c>
       <c r="D247" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A248" s="11" t="s">
         <v>260</v>
       </c>
       <c r="B248" s="11" t="s">
         <v>545</v>
       </c>
       <c r="C248" s="20" t="s">
         <v>546</v>
       </c>
       <c r="D248" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:4" ht="54" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A249" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B249" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D249" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="250" spans="1:4" ht="54" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:4" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A250" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C250" s="17" t="s">
         <v>88</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="251" spans="1:4" ht="54" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:4" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A251" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C251" s="17" t="s">
         <v>89</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="252" spans="1:4" ht="67.5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:4" ht="69" x14ac:dyDescent="0.3">
       <c r="A252" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B252" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C252" s="21" t="s">
         <v>547</v>
       </c>
       <c r="D252" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:4" ht="67.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" ht="69" x14ac:dyDescent="0.3">
       <c r="A253" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B253" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C253" s="21" t="s">
         <v>548</v>
       </c>
       <c r="D253" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:4" ht="67.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4" ht="69" x14ac:dyDescent="0.3">
       <c r="A254" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B254" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C254" s="21" t="s">
         <v>549</v>
       </c>
       <c r="D254" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:4" ht="67.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4" ht="69" x14ac:dyDescent="0.3">
       <c r="A255" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B255" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C255" s="21" t="s">
         <v>550</v>
       </c>
       <c r="D255" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:4" ht="67.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4" ht="69" x14ac:dyDescent="0.3">
       <c r="A256" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B256" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C256" s="21" t="s">
         <v>551</v>
       </c>
       <c r="D256" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A257" s="11" t="s">
+        <v>898</v>
+      </c>
+      <c r="B257" s="31" t="s">
+        <v>896</v>
+      </c>
+      <c r="C257" s="32" t="s">
+        <v>897</v>
+      </c>
+      <c r="D257" s="6" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A258" s="11" t="s">
         <v>261</v>
       </c>
-      <c r="B257" s="23" t="s">
+      <c r="B258" s="23" t="s">
+        <v>896</v>
+      </c>
+      <c r="C258" s="20" t="s">
         <v>552</v>
       </c>
-      <c r="C257" s="20" t="s">
+      <c r="D258" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A259" s="11" t="s">
         <v>553</v>
       </c>
-      <c r="D257" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A258" s="11" t="s">
+      <c r="B259" s="11" t="s">
         <v>554</v>
       </c>
-      <c r="B258" s="11" t="s">
+      <c r="C259" s="21" t="s">
         <v>555</v>
       </c>
-      <c r="C258" s="21" t="s">
+      <c r="D259" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A260" s="11" t="s">
         <v>556</v>
       </c>
-      <c r="D258" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A259" s="11" t="s">
+      <c r="B260" s="11" t="s">
         <v>557</v>
       </c>
-      <c r="B259" s="11" t="s">
+      <c r="C260" s="21" t="s">
         <v>558</v>
       </c>
-      <c r="C259" s="21" t="s">
+      <c r="D260" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A261" s="11" t="s">
         <v>559</v>
       </c>
-      <c r="D259" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A260" s="11" t="s">
+      <c r="B261" s="11" t="s">
         <v>560</v>
       </c>
-      <c r="B260" s="11" t="s">
+      <c r="C261" s="21" t="s">
         <v>561</v>
       </c>
-      <c r="C260" s="21" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D261" s="6" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A262" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C262" s="17" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="263" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
-      <c r="A263" s="11" t="s">
+    <row r="263" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A263" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="B263" s="11" t="s">
+      <c r="B263" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="C263" s="21" t="s">
-        <v>563</v>
+      <c r="C263" s="17" t="s">
+        <v>93</v>
       </c>
       <c r="D263" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A264" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B264" s="11" t="s">
         <v>91</v>
       </c>
       <c r="C264" s="21" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="D264" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A265" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B265" s="11" t="s">
         <v>91</v>
       </c>
       <c r="C265" s="21" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="D265" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A266" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B266" s="11" t="s">
         <v>91</v>
       </c>
       <c r="C266" s="21" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="D266" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A267" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B267" s="11" t="s">
         <v>91</v>
       </c>
       <c r="C267" s="21" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="D267" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A268" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B268" s="11" t="s">
         <v>91</v>
       </c>
       <c r="C268" s="21" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="D268" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A269" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B269" s="11" t="s">
         <v>91</v>
       </c>
       <c r="C269" s="21" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="D269" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A270" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B270" s="11" t="s">
         <v>91</v>
       </c>
       <c r="C270" s="21" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="D270" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A271" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B271" s="11" t="s">
         <v>91</v>
       </c>
       <c r="C271" s="21" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="D271" s="6" t="s">
-        <v>892</v>
-[...10 lines deleted...]
-        <v>96</v>
+        <v>891</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A272" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="B272" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="C272" s="21" t="s">
+        <v>570</v>
       </c>
       <c r="D272" s="6" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A273" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C273" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="D273" s="6" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A274" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B274" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="C274" s="17" t="s">
         <v>218</v>
       </c>
-      <c r="D273" s="6" t="s">
+      <c r="D274" s="6" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="274" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-    <row r="275" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A275" s="11" t="s">
         <v>94</v>
       </c>
       <c r="B275" s="11" t="s">
         <v>95</v>
       </c>
       <c r="C275" s="21" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="D275" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A276" s="11" t="s">
         <v>94</v>
       </c>
       <c r="B276" s="11" t="s">
         <v>95</v>
       </c>
       <c r="C276" s="21" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="D276" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A277" s="11" t="s">
         <v>94</v>
       </c>
       <c r="B277" s="11" t="s">
         <v>95</v>
       </c>
       <c r="C277" s="21" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="D277" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A278" s="11" t="s">
         <v>94</v>
       </c>
       <c r="B278" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C278" s="20" t="s">
+      <c r="C278" s="21" t="s">
+        <v>574</v>
+      </c>
+      <c r="D278" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A279" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="B279" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="C279" s="20" t="s">
+        <v>575</v>
+      </c>
+      <c r="D279" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A280" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B280" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C280" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D280" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A281" s="11" t="s">
         <v>576</v>
       </c>
-      <c r="D278" s="6" t="s">
-[...18 lines deleted...]
-      <c r="A280" s="11" t="s">
+      <c r="B281" s="11" t="s">
         <v>577</v>
       </c>
-      <c r="B280" s="11" t="s">
+      <c r="C281" s="21" t="s">
         <v>578</v>
       </c>
-      <c r="C280" s="21" t="s">
+      <c r="D281" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A282" s="11" t="s">
+        <v>576</v>
+      </c>
+      <c r="B282" s="11" t="s">
+        <v>577</v>
+      </c>
+      <c r="C282" s="21" t="s">
         <v>579</v>
       </c>
-      <c r="D280" s="6" t="s">
-[...10 lines deleted...]
-      <c r="C281" s="21" t="s">
+      <c r="D282" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A283" s="11" t="s">
         <v>580</v>
       </c>
-      <c r="D281" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A282" s="11" t="s">
+      <c r="B283" s="11" t="s">
         <v>581</v>
       </c>
-      <c r="B282" s="11" t="s">
+      <c r="C283" s="21" t="s">
         <v>582</v>
       </c>
-      <c r="C282" s="21" t="s">
+      <c r="D283" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A284" s="11" t="s">
+        <v>580</v>
+      </c>
+      <c r="B284" s="11" t="s">
+        <v>581</v>
+      </c>
+      <c r="C284" s="21" t="s">
         <v>583</v>
       </c>
-      <c r="D282" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A283" s="11" t="s">
+      <c r="D284" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A285" s="11" t="s">
+        <v>580</v>
+      </c>
+      <c r="B285" s="11" t="s">
         <v>581</v>
       </c>
-      <c r="B283" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C283" s="21" t="s">
+      <c r="C285" s="21" t="s">
         <v>584</v>
       </c>
-      <c r="D283" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A284" s="11" t="s">
+      <c r="D285" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A286" s="11" t="s">
+        <v>580</v>
+      </c>
+      <c r="B286" s="11" t="s">
         <v>581</v>
       </c>
-      <c r="B284" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C284" s="21" t="s">
+      <c r="C286" s="21" t="s">
         <v>585</v>
       </c>
-      <c r="D284" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A285" s="11" t="s">
+      <c r="D286" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A287" s="11" t="s">
+        <v>580</v>
+      </c>
+      <c r="B287" s="11" t="s">
         <v>581</v>
       </c>
-      <c r="B285" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C285" s="21" t="s">
+      <c r="C287" s="21" t="s">
         <v>586</v>
       </c>
-      <c r="D285" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A286" s="11" t="s">
+      <c r="D287" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A288" s="11" t="s">
+        <v>580</v>
+      </c>
+      <c r="B288" s="11" t="s">
         <v>581</v>
       </c>
-      <c r="B286" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C286" s="21" t="s">
+      <c r="C288" s="21" t="s">
         <v>587</v>
       </c>
-      <c r="D286" s="6" t="s">
-[...10 lines deleted...]
-      <c r="C287" s="21" t="s">
+      <c r="D288" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A289" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="B289" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C289" s="20" t="s">
         <v>588</v>
       </c>
-      <c r="D287" s="6" t="s">
-[...10 lines deleted...]
-      <c r="C288" s="20" t="s">
+      <c r="D289" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A290" s="11" t="s">
         <v>589</v>
       </c>
-      <c r="D288" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A289" s="11" t="s">
+      <c r="B290" s="11" t="s">
         <v>590</v>
       </c>
-      <c r="B289" s="11" t="s">
+      <c r="C290" s="21" t="s">
         <v>591</v>
       </c>
-      <c r="C289" s="21" t="s">
+      <c r="D290" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A291" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="B291" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="C291" s="21" t="s">
         <v>592</v>
       </c>
-      <c r="D289" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A290" s="11" t="s">
+      <c r="D291" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A292" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="B292" s="11" t="s">
         <v>590</v>
       </c>
-      <c r="B290" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C290" s="21" t="s">
+      <c r="C292" s="21" t="s">
         <v>593</v>
       </c>
-      <c r="D290" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A291" s="11" t="s">
+      <c r="D292" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A293" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="B293" s="11" t="s">
         <v>590</v>
       </c>
-      <c r="B291" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C291" s="21" t="s">
+      <c r="C293" s="21" t="s">
         <v>594</v>
       </c>
-      <c r="D291" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A292" s="11" t="s">
+      <c r="D293" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A294" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="B294" s="11" t="s">
         <v>590</v>
       </c>
-      <c r="B292" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C292" s="21" t="s">
+      <c r="C294" s="21" t="s">
         <v>595</v>
       </c>
-      <c r="D292" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A293" s="11" t="s">
+      <c r="D294" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A295" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="B295" s="11" t="s">
         <v>590</v>
       </c>
-      <c r="B293" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C293" s="21" t="s">
+      <c r="C295" s="21" t="s">
         <v>596</v>
       </c>
-      <c r="D293" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A294" s="11" t="s">
+      <c r="D295" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A296" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="B296" s="11" t="s">
         <v>590</v>
       </c>
-      <c r="B294" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C294" s="21" t="s">
+      <c r="C296" s="21" t="s">
         <v>597</v>
       </c>
-      <c r="D294" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A295" s="11" t="s">
+      <c r="D296" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A297" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="B297" s="11" t="s">
         <v>590</v>
       </c>
-      <c r="B295" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C295" s="21" t="s">
+      <c r="C297" s="21" t="s">
         <v>598</v>
       </c>
-      <c r="D295" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A296" s="11" t="s">
+      <c r="D297" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A298" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="B298" s="11" t="s">
         <v>590</v>
       </c>
-      <c r="B296" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C296" s="21" t="s">
+      <c r="C298" s="21" t="s">
         <v>599</v>
       </c>
-      <c r="D296" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A297" s="11" t="s">
+      <c r="D298" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A299" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="B299" s="11" t="s">
         <v>590</v>
       </c>
-      <c r="B297" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C297" s="21" t="s">
+      <c r="C299" s="21" t="s">
         <v>600</v>
       </c>
-      <c r="D297" s="6" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="D299" s="6" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A300" s="6"/>
       <c r="B300" s="6" t="s">
-        <v>137</v>
+        <v>119</v>
       </c>
       <c r="C300" s="8" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="301" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A301" s="6"/>
       <c r="B301" s="6" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>137</v>
+      </c>
+      <c r="C301" s="8" t="s">
+        <v>138</v>
       </c>
       <c r="D301" s="6" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A302" s="6"/>
       <c r="B302" s="6" t="s">
-        <v>208</v>
+        <v>13</v>
       </c>
       <c r="C302" s="19" t="s">
-        <v>209</v>
+        <v>38</v>
       </c>
       <c r="D302" s="6" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A303" s="6"/>
       <c r="B303" s="6" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>208</v>
+      </c>
+      <c r="C303" s="19" t="s">
+        <v>209</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="304" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="305" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A304" s="6"/>
+      <c r="B304" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="C304" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="D304" s="6" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A305" s="10"/>
       <c r="B305" s="10" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>11</v>
+      </c>
+      <c r="C305" s="7" t="s">
+        <v>12</v>
       </c>
       <c r="D305" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="306" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A306" s="10"/>
       <c r="B306" s="10" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>13</v>
+      </c>
+      <c r="C306" s="19" t="s">
+        <v>38</v>
       </c>
       <c r="D306" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="307" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A307" s="10"/>
       <c r="B307" s="10" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>16</v>
+      </c>
+      <c r="C307" s="7" t="s">
+        <v>17</v>
       </c>
       <c r="D307" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="308" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A308" s="10"/>
       <c r="B308" s="10" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>18</v>
+      </c>
+      <c r="C308" s="19" t="s">
+        <v>39</v>
       </c>
       <c r="D308" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="309" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A309" s="10"/>
       <c r="B309" s="10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>19</v>
+      </c>
+      <c r="C309" s="7" t="s">
+        <v>20</v>
       </c>
       <c r="D309" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="310" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A310" s="10"/>
       <c r="B310" s="10" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>21</v>
+      </c>
+      <c r="C310" s="19" t="s">
+        <v>40</v>
       </c>
       <c r="D310" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="311" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="312" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A311" s="10"/>
+      <c r="B311" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C311" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D311" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A312" s="6"/>
       <c r="B312" s="6" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>97</v>
+      </c>
+      <c r="C312" s="17" t="s">
+        <v>98</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="313" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A313" s="6"/>
       <c r="B313" s="6" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="C313" s="19" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="314" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A314" s="6"/>
       <c r="B314" s="6" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>21</v>
+      </c>
+      <c r="C314" s="19" t="s">
+        <v>40</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="315" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A315" s="6"/>
       <c r="B315" s="6" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C315" s="17" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="316" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A316" s="6"/>
       <c r="B316" s="6" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C316" s="17" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="317" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A317" s="6"/>
       <c r="B317" s="6" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>105</v>
+      </c>
+      <c r="C317" s="17" t="s">
+        <v>106</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="318" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A318" s="6"/>
       <c r="B318" s="6" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>107</v>
+      </c>
+      <c r="C318" s="19" t="s">
+        <v>108</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="319" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A319" s="6"/>
       <c r="B319" s="6" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C319" s="17" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="320" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A320" s="6"/>
       <c r="B320" s="6" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C320" s="17" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="321" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A321" s="6"/>
       <c r="B321" s="6" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C321" s="17" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="322" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A322" s="6"/>
       <c r="B322" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C322" s="17" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="323" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A323" s="6"/>
       <c r="B323" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C323" s="17" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="324" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A324" s="6"/>
       <c r="B324" s="6" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C324" s="17" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="325" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A325" s="6"/>
       <c r="B325" s="6" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="C325" s="17" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="326" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A326" s="6"/>
       <c r="B326" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C326" s="17" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="327" spans="1:4" ht="27" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B327" s="10" t="s">
+    <row r="327" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A327" s="6"/>
+      <c r="B327" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="C327" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="D327" s="6" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A328" s="10"/>
+      <c r="B328" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="C327" s="19" t="s">
+      <c r="C328" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D327" s="6" t="s">
+      <c r="D328" s="6" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="328" spans="1:4" ht="27" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B328" s="12" t="s">
+    <row r="329" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A329" s="12"/>
+      <c r="B329" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="C328" s="14" t="s">
+      <c r="C329" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="D328" s="6" t="s">
+      <c r="D329" s="6" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="329" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-    <row r="330" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A330" s="6"/>
       <c r="B330" s="6" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>203</v>
+      </c>
+      <c r="C330" s="17" t="s">
+        <v>204</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="331" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-        <v>602</v>
+    <row r="331" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A331" s="6"/>
+      <c r="B331" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="C331" s="19" t="s">
+        <v>206</v>
       </c>
       <c r="D331" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A332" s="11"/>
       <c r="B332" s="11" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>183</v>
+      </c>
+      <c r="C332" s="21" t="s">
+        <v>601</v>
       </c>
       <c r="D332" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A333" s="11"/>
       <c r="B333" s="11" t="s">
-        <v>603</v>
+        <v>208</v>
       </c>
       <c r="C333" s="22" t="s">
-        <v>604</v>
+        <v>209</v>
       </c>
       <c r="D333" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A334" s="11"/>
       <c r="B334" s="11" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>602</v>
+      </c>
+      <c r="C334" s="22" t="s">
+        <v>603</v>
       </c>
       <c r="D334" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A335" s="11"/>
       <c r="B335" s="11" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C335" s="21" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="D335" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A336" s="11"/>
       <c r="B336" s="11" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="C336" s="21" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="D336" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A337" s="11"/>
       <c r="B337" s="11" t="s">
+        <v>602</v>
+      </c>
+      <c r="C337" s="21" t="s">
+        <v>607</v>
+      </c>
+      <c r="D337" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A338" s="11"/>
+      <c r="B338" s="11" t="s">
+        <v>608</v>
+      </c>
+      <c r="C338" s="21" t="s">
         <v>609</v>
       </c>
-      <c r="C337" s="21" t="s">
-[...8 lines deleted...]
-      <c r="B338" s="25" t="s">
+      <c r="D338" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A339" s="11"/>
+      <c r="B339" s="25" t="s">
         <v>177</v>
       </c>
-      <c r="C338" s="21" t="s">
+      <c r="C339" s="21" t="s">
         <v>305</v>
       </c>
-      <c r="D338" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="D339" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A340" s="11"/>
       <c r="B340" s="11" t="s">
+        <v>610</v>
+      </c>
+      <c r="C340" s="21" t="s">
         <v>611</v>
       </c>
-      <c r="C340" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D340" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A341" s="11"/>
       <c r="B341" s="11" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="C341" s="21" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="D341" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A342" s="11"/>
       <c r="B342" s="11" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="C342" s="21" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="D342" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A343" s="11"/>
       <c r="B343" s="11" t="s">
+        <v>614</v>
+      </c>
+      <c r="C343" s="21" t="s">
         <v>615</v>
       </c>
-      <c r="C343" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D343" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A344" s="11"/>
       <c r="B344" s="11" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="C344" s="21" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="D344" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A345" s="11"/>
       <c r="B345" s="11" t="s">
+        <v>617</v>
+      </c>
+      <c r="C345" s="21" t="s">
         <v>618</v>
       </c>
-      <c r="C345" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D345" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A346" s="11"/>
       <c r="B346" s="11" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="C346" s="21" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="D346" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A347" s="11"/>
       <c r="B347" s="11" t="s">
+        <v>620</v>
+      </c>
+      <c r="C347" s="21" t="s">
         <v>621</v>
       </c>
-      <c r="C347" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D347" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A348" s="11"/>
       <c r="B348" s="11" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>620</v>
+      </c>
+      <c r="C348" s="21" t="s">
+        <v>622</v>
       </c>
       <c r="D348" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A349" s="11"/>
       <c r="B349" s="11" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>623</v>
+      </c>
+      <c r="C349" s="22" t="s">
+        <v>624</v>
       </c>
       <c r="D349" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A350" s="11"/>
       <c r="B350" s="11" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="C350" s="21" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="D350" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A351" s="11"/>
       <c r="B351" s="11" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="C351" s="21" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="D351" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A352" s="11"/>
       <c r="B352" s="11" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>628</v>
+      </c>
+      <c r="C352" s="21" t="s">
+        <v>629</v>
       </c>
       <c r="D352" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A353" s="11"/>
       <c r="B353" s="11" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="C353" s="22" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="D353" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A354" s="11"/>
       <c r="B354" s="11" t="s">
-        <v>635</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>632</v>
+      </c>
+      <c r="C354" s="22" t="s">
+        <v>633</v>
       </c>
       <c r="D354" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A355" s="11"/>
       <c r="B355" s="11" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="C355" s="21" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="D355" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A356" s="11"/>
       <c r="B356" s="11" t="s">
+        <v>636</v>
+      </c>
+      <c r="C356" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="D356" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A357" s="11"/>
+      <c r="B357" s="11" t="s">
+        <v>638</v>
+      </c>
+      <c r="C357" s="21" t="s">
         <v>639</v>
       </c>
-      <c r="C356" s="21" t="s">
+      <c r="D357" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A358" s="11"/>
+      <c r="B358" s="11"/>
+      <c r="C358" s="21" t="s">
         <v>640</v>
       </c>
-      <c r="D356" s="6" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="D358" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A359" s="11"/>
       <c r="B359" s="11" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C359" s="21" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="D359" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A360" s="11"/>
       <c r="B360" s="11" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C360" s="21" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="D360" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A361" s="11"/>
       <c r="B361" s="11" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C361" s="21" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="D361" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A362" s="11"/>
       <c r="B362" s="11" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>638</v>
+      </c>
+      <c r="C362" s="21" t="s">
+        <v>644</v>
       </c>
       <c r="D362" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A363" s="11"/>
       <c r="B363" s="11" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="C363" s="22" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="D363" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A364" s="11"/>
       <c r="B364" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C364" s="22" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="D364" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A365" s="11"/>
       <c r="B365" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C365" s="22" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="D365" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A366" s="11"/>
       <c r="B366" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C366" s="22" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="D366" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A367" s="11"/>
       <c r="B367" s="11" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-        <v>652</v>
+        <v>21</v>
+      </c>
+      <c r="C367" s="22" t="s">
+        <v>649</v>
       </c>
       <c r="D367" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A368" s="11"/>
       <c r="B368" s="11" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>650</v>
+      </c>
+      <c r="C368" s="21" t="s">
+        <v>651</v>
       </c>
       <c r="D368" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A369" s="11"/>
       <c r="B369" s="11" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>205</v>
+      </c>
+      <c r="C369" s="22" t="s">
+        <v>206</v>
       </c>
       <c r="D369" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A370" s="11"/>
       <c r="B370" s="11" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>652</v>
+      </c>
+      <c r="C370" s="21" t="s">
+        <v>653</v>
       </c>
       <c r="D370" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A371" s="11"/>
       <c r="B371" s="11" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="C371" s="22" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="D371" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A372" s="11"/>
       <c r="B372" s="11" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="C372" s="22" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="D372" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A373" s="11"/>
       <c r="B373" s="11" t="s">
+        <v>658</v>
+      </c>
+      <c r="C373" s="22" t="s">
+        <v>659</v>
+      </c>
+      <c r="D373" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A374" s="11"/>
+      <c r="B374" s="11" t="s">
+        <v>660</v>
+      </c>
+      <c r="C374" s="22" t="s">
         <v>661</v>
       </c>
-      <c r="C373" s="22" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="D374" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A375" s="11"/>
       <c r="B375" s="10" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="C375" s="21" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="D375" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A376" s="11"/>
       <c r="B376" s="10" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="C376" s="21" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="D376" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A377" s="11"/>
       <c r="B377" s="10" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="C377" s="21" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="D377" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A378" s="11"/>
       <c r="B378" s="10" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="C378" s="21" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="D378" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A379" s="11"/>
       <c r="B379" s="10" t="s">
+        <v>670</v>
+      </c>
+      <c r="C379" s="21" t="s">
+        <v>671</v>
+      </c>
+      <c r="D379" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A380" s="11"/>
+      <c r="B380" s="10" t="s">
+        <v>672</v>
+      </c>
+      <c r="C380" s="21" t="s">
         <v>673</v>
       </c>
-      <c r="C379" s="21" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="D380" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A381" s="11"/>
       <c r="B381" s="11" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>604</v>
+      </c>
+      <c r="C381" s="21" t="s">
+        <v>674</v>
       </c>
       <c r="D381" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A382" s="11"/>
       <c r="B382" s="11" t="s">
-        <v>677</v>
+        <v>471</v>
       </c>
       <c r="C382" s="22" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="D382" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A383" s="11"/>
       <c r="B383" s="11" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="C383" s="22" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="D383" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A384" s="11"/>
       <c r="B384" s="11" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>678</v>
+      </c>
+      <c r="C384" s="22" t="s">
+        <v>679</v>
       </c>
       <c r="D384" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A385" s="11"/>
       <c r="B385" s="11" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="C385" s="21" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D385" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A386" s="11"/>
       <c r="B386" s="11" t="s">
+        <v>682</v>
+      </c>
+      <c r="C386" s="21" t="s">
         <v>683</v>
       </c>
-      <c r="C386" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D386" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A387" s="11"/>
       <c r="B387" s="11" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="C387" s="21" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="D387" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A388" s="11"/>
       <c r="B388" s="11" t="s">
+        <v>685</v>
+      </c>
+      <c r="C388" s="21" t="s">
         <v>686</v>
       </c>
-      <c r="C388" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D388" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A389" s="11"/>
       <c r="B389" s="11" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="C389" s="21" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="D389" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A390" s="11"/>
       <c r="B390" s="11" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="C390" s="21" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="D390" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A391" s="11"/>
       <c r="B391" s="11" t="s">
-        <v>457</v>
+        <v>685</v>
       </c>
       <c r="C391" s="21" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="D391" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A392" s="11"/>
       <c r="B392" s="11" t="s">
-        <v>692</v>
+        <v>457</v>
       </c>
       <c r="C392" s="21" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="D392" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A393" s="11"/>
       <c r="B393" s="11" t="s">
+        <v>691</v>
+      </c>
+      <c r="C393" s="21" t="s">
         <v>692</v>
       </c>
-      <c r="C393" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D393" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A394" s="11"/>
       <c r="B394" s="11" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="C394" s="21" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="D394" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A395" s="11"/>
       <c r="B395" s="11" t="s">
+        <v>693</v>
+      </c>
+      <c r="C395" s="21" t="s">
         <v>694</v>
       </c>
-      <c r="C395" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D395" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A396" s="11"/>
       <c r="B396" s="11" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="C396" s="21" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="D396" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A397" s="11"/>
       <c r="B397" s="11" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="C397" s="21" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="D397" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A398" s="11"/>
       <c r="B398" s="11" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="C398" s="21" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="D398" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A399" s="11"/>
       <c r="B399" s="11" t="s">
-        <v>700</v>
+        <v>693</v>
       </c>
       <c r="C399" s="21" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="D399" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A400" s="11"/>
       <c r="B400" s="11" t="s">
-        <v>534</v>
+        <v>699</v>
       </c>
       <c r="C400" s="21" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="D400" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A401" s="11"/>
       <c r="B401" s="11" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>534</v>
+      </c>
+      <c r="C401" s="21" t="s">
+        <v>701</v>
       </c>
       <c r="D401" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A402" s="11"/>
       <c r="B402" s="11" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>702</v>
+      </c>
+      <c r="C402" s="22" t="s">
+        <v>703</v>
       </c>
       <c r="D402" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A403" s="11"/>
       <c r="B403" s="11" t="s">
-        <v>214</v>
+        <v>699</v>
       </c>
       <c r="C403" s="21" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="D403" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A404" s="11"/>
       <c r="B404" s="11" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>214</v>
+      </c>
+      <c r="C404" s="21" t="s">
+        <v>705</v>
       </c>
       <c r="D404" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A405" s="11"/>
       <c r="B405" s="11" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="C405" s="22" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="D405" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A406" s="11"/>
       <c r="B406" s="11" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="C406" s="22" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="D406" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A407" s="11"/>
       <c r="B407" s="11" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>710</v>
+      </c>
+      <c r="C407" s="22" t="s">
+        <v>711</v>
       </c>
       <c r="D407" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A408" s="11"/>
       <c r="B408" s="11" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-        <v>715</v>
+        <v>699</v>
+      </c>
+      <c r="C408" s="21" t="s">
+        <v>712</v>
       </c>
       <c r="D408" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A409" s="11"/>
       <c r="B409" s="11" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>713</v>
+      </c>
+      <c r="C409" s="22" t="s">
+        <v>714</v>
       </c>
       <c r="D409" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A410" s="11"/>
       <c r="B410" s="11" t="s">
+        <v>715</v>
+      </c>
+      <c r="C410" s="21" t="s">
         <v>716</v>
       </c>
-      <c r="C410" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D410" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A411" s="11"/>
       <c r="B411" s="11" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>715</v>
+      </c>
+      <c r="C411" s="21" t="s">
+        <v>717</v>
       </c>
       <c r="D411" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A412" s="11"/>
       <c r="B412" s="11" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>718</v>
+      </c>
+      <c r="C412" s="22" t="s">
+        <v>719</v>
       </c>
       <c r="D412" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A413" s="11"/>
       <c r="B413" s="11" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="C413" s="21" t="s">
         <v>512</v>
       </c>
       <c r="D413" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A414" s="11"/>
       <c r="B414" s="11" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="C414" s="21" t="s">
         <v>512</v>
       </c>
       <c r="D414" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A415" s="11"/>
       <c r="B415" s="11" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="C415" s="21" t="s">
-        <v>723</v>
+        <v>512</v>
       </c>
       <c r="D415" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A416" s="11"/>
       <c r="B416" s="11" t="s">
         <v>721</v>
       </c>
       <c r="C416" s="21" t="s">
-        <v>512</v>
+        <v>722</v>
       </c>
       <c r="D416" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A417" s="11"/>
       <c r="B417" s="11" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="C417" s="21" t="s">
         <v>512</v>
       </c>
       <c r="D417" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A418" s="11"/>
       <c r="B418" s="11" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="C418" s="21" t="s">
         <v>512</v>
       </c>
       <c r="D418" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A419" s="11"/>
       <c r="B419" s="11" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="C419" s="21" t="s">
-        <v>724</v>
+        <v>512</v>
       </c>
       <c r="D419" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A420" s="11"/>
       <c r="B420" s="11" t="s">
         <v>721</v>
       </c>
       <c r="C420" s="21" t="s">
-        <v>512</v>
+        <v>723</v>
       </c>
       <c r="D420" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A421" s="11"/>
       <c r="B421" s="11" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="C421" s="21" t="s">
         <v>512</v>
       </c>
       <c r="D421" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A422" s="11"/>
       <c r="B422" s="11" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="C422" s="21" t="s">
         <v>512</v>
       </c>
       <c r="D422" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A423" s="11"/>
       <c r="B423" s="11" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="C423" s="21" t="s">
-        <v>725</v>
+        <v>512</v>
       </c>
       <c r="D423" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A424" s="11"/>
       <c r="B424" s="11" t="s">
         <v>721</v>
       </c>
       <c r="C424" s="21" t="s">
-        <v>512</v>
+        <v>724</v>
       </c>
       <c r="D424" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A425" s="11"/>
       <c r="B425" s="11" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="C425" s="21" t="s">
         <v>512</v>
       </c>
       <c r="D425" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A426" s="11"/>
       <c r="B426" s="11" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="C426" s="21" t="s">
         <v>512</v>
       </c>
       <c r="D426" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A427" s="11"/>
       <c r="B427" s="11" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="C427" s="21" t="s">
-        <v>726</v>
+        <v>512</v>
       </c>
       <c r="D427" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A428" s="11"/>
       <c r="B428" s="11" t="s">
-        <v>727</v>
+        <v>721</v>
       </c>
       <c r="C428" s="21" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="D428" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A429" s="11"/>
       <c r="B429" s="11" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="C429" s="21" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="D429" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A430" s="11"/>
       <c r="B430" s="11" t="s">
+        <v>728</v>
+      </c>
+      <c r="C430" s="21" t="s">
         <v>729</v>
       </c>
-      <c r="C430" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D430" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A431" s="11"/>
       <c r="B431" s="11" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="C431" s="21" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="D431" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A432" s="11"/>
       <c r="B432" s="11" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="C432" s="21" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="D432" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A433" s="11"/>
       <c r="B433" s="11" t="s">
-        <v>734</v>
+        <v>726</v>
       </c>
       <c r="C433" s="21" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="D433" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A434" s="11"/>
       <c r="B434" s="11" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="C434" s="21" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="D434" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A435" s="11"/>
       <c r="B435" s="11" t="s">
+        <v>735</v>
+      </c>
+      <c r="C435" s="21" t="s">
         <v>736</v>
       </c>
-      <c r="C435" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D435" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A436" s="11"/>
       <c r="B436" s="11" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="C436" s="21" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="D436" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A437" s="11"/>
       <c r="B437" s="11" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C437" s="21" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="D437" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A438" s="11"/>
       <c r="B438" s="11" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>733</v>
+      </c>
+      <c r="C438" s="21" t="s">
+        <v>739</v>
       </c>
       <c r="D438" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A439" s="11"/>
       <c r="B439" s="11" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="C439" s="22" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="D439" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A440" s="11"/>
       <c r="B440" s="11" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>742</v>
+      </c>
+      <c r="C440" s="22" t="s">
+        <v>743</v>
       </c>
       <c r="D440" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A441" s="11"/>
       <c r="B441" s="11" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="C441" s="21" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="D441" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A442" s="11"/>
       <c r="B442" s="11" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="C442" s="21" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="D442" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A443" s="11"/>
       <c r="B443" s="11" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="C443" s="21" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="D443" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A444" s="11"/>
       <c r="B444" s="11" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="C444" s="21" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="D444" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A445" s="11"/>
       <c r="B445" s="11" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>750</v>
+        <v>721</v>
+      </c>
+      <c r="C445" s="21" t="s">
+        <v>748</v>
       </c>
       <c r="D445" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A446" s="11"/>
       <c r="B446" s="11" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-        <v>752</v>
+        <v>656</v>
+      </c>
+      <c r="C446" s="22" t="s">
+        <v>749</v>
       </c>
       <c r="D446" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A447" s="11"/>
       <c r="B447" s="11" t="s">
+        <v>750</v>
+      </c>
+      <c r="C447" s="21" t="s">
         <v>751</v>
       </c>
-      <c r="C447" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D447" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A448" s="11"/>
       <c r="B448" s="11" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="C448" s="21" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="D448" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A449" s="11"/>
       <c r="B449" s="11" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="C449" s="21" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="D449" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A450" s="11"/>
       <c r="B450" s="11" t="s">
-        <v>722</v>
+        <v>754</v>
       </c>
       <c r="C450" s="21" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="D450" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A451" s="11"/>
       <c r="B451" s="11" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="C451" s="21" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="D451" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A452" s="11"/>
       <c r="B452" s="11" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="C452" s="21" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="D452" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A453" s="11"/>
       <c r="B453" s="11" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="C453" s="21" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="D453" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A454" s="11"/>
       <c r="B454" s="11" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="C454" s="21" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="D454" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="455" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A455" s="11"/>
       <c r="B455" s="11" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="C455" s="21" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="D455" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="456" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A456" s="11"/>
       <c r="B456" s="11" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="C456" s="21" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="D456" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="457" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A457" s="11"/>
       <c r="B457" s="11" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>721</v>
+      </c>
+      <c r="C457" s="21" t="s">
+        <v>762</v>
       </c>
       <c r="D457" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="458" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A458" s="11"/>
       <c r="B458" s="11" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>763</v>
+      </c>
+      <c r="C458" s="11" t="s">
+        <v>512</v>
       </c>
       <c r="D458" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="459" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A459" s="11"/>
       <c r="B459" s="11" t="s">
-        <v>766</v>
+        <v>693</v>
       </c>
       <c r="C459" s="21" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="D459" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A460" s="11"/>
       <c r="B460" s="11" t="s">
+        <v>765</v>
+      </c>
+      <c r="C460" s="21" t="s">
         <v>766</v>
       </c>
-      <c r="C460" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D460" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="461" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A461" s="11"/>
       <c r="B461" s="11" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="C461" s="21" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="D461" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="462" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A462" s="11"/>
       <c r="B462" s="11" t="s">
-        <v>700</v>
+        <v>765</v>
       </c>
       <c r="C462" s="21" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="D462" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="463" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A463" s="11"/>
       <c r="B463" s="11" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="C463" s="21" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="D463" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="464" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A464" s="11"/>
       <c r="B464" s="11" t="s">
-        <v>611</v>
+        <v>693</v>
       </c>
       <c r="C464" s="21" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="D464" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A465" s="11"/>
       <c r="B465" s="11" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>610</v>
+      </c>
+      <c r="C465" s="21" t="s">
+        <v>771</v>
       </c>
       <c r="D465" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A466" s="11"/>
       <c r="B466" s="11" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>658</v>
+      </c>
+      <c r="C466" s="22" t="s">
+        <v>772</v>
       </c>
       <c r="D466" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="467" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A467" s="11"/>
       <c r="B467" s="11" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>773</v>
+      </c>
+      <c r="C467" s="21" t="s">
+        <v>774</v>
       </c>
       <c r="D467" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="468" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A468" s="11"/>
       <c r="B468" s="11" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="C468" s="22" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="D468" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="469" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A469" s="11"/>
       <c r="B469" s="11" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="C469" s="22" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="D469" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="470" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A470" s="11"/>
       <c r="B470" s="11" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="C470" s="22" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="D470" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="471" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A471" s="11"/>
       <c r="B471" s="11" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>777</v>
+      </c>
+      <c r="C471" s="22" t="s">
+        <v>776</v>
       </c>
       <c r="D471" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="472" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A472" s="11"/>
       <c r="B472" s="11" t="s">
-        <v>692</v>
+        <v>626</v>
       </c>
       <c r="C472" s="21" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="D472" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="473" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A473" s="11"/>
       <c r="B473" s="11" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="C473" s="21" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="D473" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="474" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A474" s="11"/>
       <c r="B474" s="11" t="s">
-        <v>781</v>
+        <v>691</v>
       </c>
       <c r="C474" s="21" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="D474" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="475" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A475" s="11"/>
       <c r="B475" s="11" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>783</v>
+        <v>780</v>
+      </c>
+      <c r="C475" s="21" t="s">
+        <v>781</v>
       </c>
       <c r="D475" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="476" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A476" s="11"/>
       <c r="B476" s="11" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>457</v>
+      </c>
+      <c r="C476" s="22" t="s">
+        <v>782</v>
       </c>
       <c r="D476" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="477" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A477" s="11"/>
       <c r="B477" s="11" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>786</v>
+        <v>680</v>
+      </c>
+      <c r="C477" s="21" t="s">
+        <v>783</v>
       </c>
       <c r="D477" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="478" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A478" s="11"/>
       <c r="B478" s="11" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>784</v>
+      </c>
+      <c r="C478" s="22" t="s">
+        <v>785</v>
       </c>
       <c r="D478" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="479" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A479" s="11"/>
       <c r="B479" s="11" t="s">
         <v>534</v>
       </c>
       <c r="C479" s="21" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="D479" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="480" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A480" s="11"/>
       <c r="B480" s="11" t="s">
         <v>534</v>
       </c>
       <c r="C480" s="21" t="s">
+        <v>787</v>
+      </c>
+      <c r="D480" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A481" s="11"/>
+      <c r="B481" s="11" t="s">
+        <v>534</v>
+      </c>
+      <c r="C481" s="21" t="s">
+        <v>788</v>
+      </c>
+      <c r="D481" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A482" s="26"/>
+      <c r="B482" s="11" t="s">
+        <v>685</v>
+      </c>
+      <c r="C482" s="21" t="s">
         <v>789</v>
       </c>
-      <c r="D480" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C481" s="21" t="s">
+      <c r="D482" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A483" s="27"/>
+      <c r="B483" s="11" t="s">
         <v>790</v>
       </c>
-      <c r="D481" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B482" s="11" t="s">
+      <c r="C483" s="21" t="s">
         <v>791</v>
       </c>
-      <c r="C482" s="21" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="D483" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="484" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A484" s="26"/>
       <c r="B484" s="11" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>792</v>
+      </c>
+      <c r="C484" s="22" t="s">
+        <v>793</v>
       </c>
       <c r="D484" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="485" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A485" s="26"/>
       <c r="B485" s="11" t="s">
-        <v>663</v>
+        <v>682</v>
       </c>
       <c r="C485" s="21" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="D485" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="486" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A486" s="26"/>
       <c r="B486" s="11" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="C486" s="21" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="D486" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="487" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A487" s="26"/>
       <c r="B487" s="11" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="C487" s="21" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="D487" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="488" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A488" s="26"/>
       <c r="B488" s="11" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="C488" s="21" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="D488" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="489" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A489" s="26"/>
       <c r="B489" s="11" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="C489" s="21" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="D489" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="490" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A490" s="26"/>
       <c r="B490" s="11" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="C490" s="21" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="D490" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="491" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A491" s="26"/>
       <c r="B491" s="11" t="s">
+        <v>662</v>
+      </c>
+      <c r="C491" s="21" t="s">
+        <v>800</v>
+      </c>
+      <c r="D491" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A492" s="26"/>
+      <c r="B492" s="11" t="s">
+        <v>801</v>
+      </c>
+      <c r="C492" s="21" t="s">
         <v>802</v>
       </c>
-      <c r="C491" s="21" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="D492" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="493" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A493" s="26"/>
       <c r="B493" s="28" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="C493" s="21" t="s">
+        <v>803</v>
+      </c>
+      <c r="D493" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A494" s="26"/>
+      <c r="B494" s="28" t="s">
+        <v>801</v>
+      </c>
+      <c r="C494" s="21" t="s">
+        <v>804</v>
+      </c>
+      <c r="D494" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A495" s="26"/>
+      <c r="B495" s="11" t="s">
         <v>805</v>
       </c>
-      <c r="D493" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B494" s="11" t="s">
+      <c r="C495" s="21" t="s">
         <v>806</v>
       </c>
-      <c r="C494" s="21" t="s">
+      <c r="D495" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A496" s="26"/>
+      <c r="B496" s="28" t="s">
+        <v>662</v>
+      </c>
+      <c r="C496" s="21" t="s">
         <v>807</v>
       </c>
-      <c r="D494" s="6" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="D496" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="497" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A497" s="26"/>
       <c r="B497" s="11" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>662</v>
+      </c>
+      <c r="C497" s="21" t="s">
+        <v>808</v>
       </c>
       <c r="D497" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="498" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A498" s="26"/>
       <c r="B498" s="11" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>809</v>
+      </c>
+      <c r="C498" s="22" t="s">
+        <v>810</v>
       </c>
       <c r="D498" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="499" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A499" s="26"/>
-      <c r="B499" s="28" t="s">
-        <v>663</v>
+      <c r="B499" s="11" t="s">
+        <v>662</v>
       </c>
       <c r="C499" s="21" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="D499" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="500" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A500" s="26"/>
       <c r="B500" s="28" t="s">
-        <v>814</v>
+        <v>662</v>
       </c>
       <c r="C500" s="21" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="D500" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="501" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A501" s="26"/>
       <c r="B501" s="28" t="s">
+        <v>813</v>
+      </c>
+      <c r="C501" s="21" t="s">
         <v>814</v>
       </c>
-      <c r="C501" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D501" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="502" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A502" s="26"/>
       <c r="B502" s="28" t="s">
+        <v>813</v>
+      </c>
+      <c r="C502" s="21" t="s">
+        <v>815</v>
+      </c>
+      <c r="D502" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A503" s="26"/>
+      <c r="B503" s="28" t="s">
+        <v>816</v>
+      </c>
+      <c r="C503" s="20" t="s">
         <v>817</v>
       </c>
-      <c r="C502" s="20" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="D503" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="504" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A504" s="26"/>
       <c r="B504" s="11" t="s">
-        <v>629</v>
+        <v>167</v>
       </c>
       <c r="C504" s="20" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="D504" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="505" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A505" s="26"/>
       <c r="B505" s="11" t="s">
-        <v>443</v>
+        <v>628</v>
       </c>
       <c r="C505" s="20" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="D505" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="506" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A506" s="26"/>
       <c r="B506" s="11" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>822</v>
+        <v>443</v>
+      </c>
+      <c r="C506" s="20" t="s">
+        <v>820</v>
       </c>
       <c r="D506" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="507" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A507" s="26"/>
       <c r="B507" s="11" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="C507" s="21" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="D507" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="508" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A508" s="26"/>
       <c r="B508" s="11" t="s">
-        <v>824</v>
-[...2 lines deleted...]
-        <v>825</v>
+        <v>813</v>
+      </c>
+      <c r="C508" s="21" t="s">
+        <v>822</v>
       </c>
       <c r="D508" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="509" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A509" s="26"/>
       <c r="B509" s="11" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="C509" s="20" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="D509" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="510" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A510" s="26"/>
       <c r="B510" s="11" t="s">
-        <v>103</v>
+        <v>825</v>
       </c>
       <c r="C510" s="20" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="D510" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="511" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A511" s="26"/>
       <c r="B511" s="11" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
       <c r="C511" s="20" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="D511" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="512" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A512" s="26"/>
       <c r="B512" s="11" t="s">
         <v>119</v>
       </c>
       <c r="C512" s="20" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="D512" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="513" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A513" s="26"/>
       <c r="B513" s="11" t="s">
         <v>119</v>
       </c>
       <c r="C513" s="20" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="D513" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="514" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A514" s="26"/>
       <c r="B514" s="11" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>119</v>
+      </c>
+      <c r="C514" s="20" t="s">
+        <v>830</v>
       </c>
       <c r="D514" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="515" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A515" s="26"/>
       <c r="B515" s="11" t="s">
-        <v>635</v>
+        <v>813</v>
       </c>
       <c r="C515" s="21" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="D515" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="516" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A516" s="26"/>
       <c r="B516" s="11" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="C516" s="21" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="D516" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="517" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A517" s="26"/>
       <c r="B517" s="11" t="s">
-        <v>835</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>634</v>
+      </c>
+      <c r="C517" s="21" t="s">
+        <v>833</v>
       </c>
       <c r="D517" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="518" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A518" s="26"/>
       <c r="B518" s="11" t="s">
-        <v>629</v>
+        <v>834</v>
       </c>
       <c r="C518" s="20" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="D518" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="519" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A519" s="26"/>
       <c r="B519" s="11" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="C519" s="20" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="D519" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="520" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A520" s="26"/>
       <c r="B520" s="11" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
       <c r="C520" s="20" t="s">
+        <v>837</v>
+      </c>
+      <c r="D520" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A521" s="26"/>
+      <c r="B521" s="11" t="s">
+        <v>630</v>
+      </c>
+      <c r="C521" s="20" t="s">
+        <v>838</v>
+      </c>
+      <c r="D521" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A522" s="26"/>
+      <c r="B522" s="24" t="s">
         <v>839</v>
       </c>
-      <c r="D520" s="6" t="s">
-[...8 lines deleted...]
-      <c r="C521" s="20" t="s">
+      <c r="C522" s="20" t="s">
         <v>462</v>
       </c>
-      <c r="D521" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="D522" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="523" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A523" s="26"/>
       <c r="B523" s="11" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>617</v>
+      </c>
+      <c r="C523" s="20" t="s">
+        <v>840</v>
       </c>
       <c r="D523" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="524" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A524" s="26"/>
       <c r="B524" s="11" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-        <v>843</v>
+        <v>208</v>
+      </c>
+      <c r="C524" s="22" t="s">
+        <v>810</v>
       </c>
       <c r="D524" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="525" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A525" s="26"/>
       <c r="B525" s="11" t="s">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>841</v>
+      </c>
+      <c r="C525" s="20" t="s">
+        <v>842</v>
       </c>
       <c r="D525" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="526" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A526" s="26"/>
       <c r="B526" s="11" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>844</v>
+        <v>839</v>
+      </c>
+      <c r="C526" s="11" t="s">
+        <v>512</v>
       </c>
       <c r="D526" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="527" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A527" s="26"/>
       <c r="B527" s="11" t="s">
-        <v>845</v>
+        <v>614</v>
       </c>
       <c r="C527" s="20" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="D527" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="528" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A528" s="26"/>
       <c r="B528" s="11" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="C528" s="20" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="D528" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="529" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A529" s="26"/>
       <c r="B529" s="11" t="s">
+        <v>846</v>
+      </c>
+      <c r="C529" s="20" t="s">
         <v>847</v>
       </c>
-      <c r="C529" s="20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D529" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="530" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A530" s="26"/>
       <c r="B530" s="11" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="C530" s="20" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="D530" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="531" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A531" s="26"/>
       <c r="B531" s="11" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="C531" s="20" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="D531" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="532" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A532" s="26"/>
       <c r="B532" s="11" t="s">
+        <v>850</v>
+      </c>
+      <c r="C532" s="20" t="s">
         <v>851</v>
       </c>
-      <c r="C532" s="20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D532" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="533" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A533" s="26"/>
       <c r="B533" s="11" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="C533" s="20" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="D533" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="534" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A534" s="26"/>
       <c r="B534" s="11" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="C534" s="20" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="D534" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="535" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A535" s="26"/>
       <c r="B535" s="11" t="s">
-        <v>856</v>
+        <v>850</v>
       </c>
       <c r="C535" s="20" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="D535" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A536" s="26"/>
       <c r="B536" s="11" t="s">
+        <v>855</v>
+      </c>
+      <c r="C536" s="20" t="s">
         <v>856</v>
       </c>
-      <c r="C536" s="20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D536" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="537" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A537" s="26"/>
       <c r="B537" s="11" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="C537" s="20" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="D537" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="538" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A538" s="26"/>
       <c r="B538" s="11" t="s">
-        <v>447</v>
+        <v>855</v>
       </c>
       <c r="C538" s="20" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="D538" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="539" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A539" s="26"/>
       <c r="B539" s="11" t="s">
-        <v>861</v>
+        <v>447</v>
       </c>
       <c r="C539" s="20" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="D539" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="540" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A540" s="26"/>
       <c r="B540" s="11" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="C540" s="20" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="D540" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="541" spans="1:4" ht="27" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A541" s="26"/>
       <c r="B541" s="11" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>862</v>
+      </c>
+      <c r="C541" s="20" t="s">
+        <v>863</v>
       </c>
       <c r="D541" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="542" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A542" s="26"/>
       <c r="B542" s="11" t="s">
-        <v>867</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>864</v>
+      </c>
+      <c r="C542" s="22" t="s">
+        <v>865</v>
       </c>
       <c r="D542" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="543" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A543" s="26"/>
       <c r="B543" s="11" t="s">
+        <v>866</v>
+      </c>
+      <c r="C543" s="20" t="s">
         <v>867</v>
       </c>
-      <c r="C543" s="20" t="s">
+      <c r="D543" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A544" s="26"/>
+      <c r="B544" s="11" t="s">
+        <v>866</v>
+      </c>
+      <c r="C544" s="20" t="s">
+        <v>867</v>
+      </c>
+      <c r="D544" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A545" s="26"/>
+      <c r="B545" s="28" t="s">
         <v>868</v>
       </c>
-      <c r="D543" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B544" s="28" t="s">
+      <c r="C545" s="20" t="s">
         <v>869</v>
       </c>
-      <c r="C544" s="20" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="D545" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="546" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A546" s="26"/>
       <c r="B546" s="11" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="C546" s="20" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="D546" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="547" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A547" s="26"/>
       <c r="B547" s="11" t="s">
+        <v>872</v>
+      </c>
+      <c r="C547" s="20" t="s">
+        <v>873</v>
+      </c>
+      <c r="D547" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A548" s="26"/>
+      <c r="B548" s="11" t="s">
+        <v>874</v>
+      </c>
+      <c r="C548" s="20" t="s">
         <v>875</v>
       </c>
-      <c r="C547" s="20" t="s">
+      <c r="D548" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A549" s="27"/>
+      <c r="B549" s="11" t="s">
         <v>876</v>
       </c>
-      <c r="D547" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B548" s="11" t="s">
+      <c r="C549" s="20" t="s">
         <v>877</v>
       </c>
-      <c r="C548" s="20" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="D549" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="550" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A550" s="26"/>
       <c r="B550" s="11" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="C550" s="20" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="D550" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="551" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A551" s="26"/>
       <c r="B551" s="11" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="C551" s="20" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="D551" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="552" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A552" s="26"/>
       <c r="B552" s="11" t="s">
-        <v>882</v>
+        <v>754</v>
       </c>
       <c r="C552" s="20" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="D552" s="6" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-    <row r="553" spans="1:4" ht="40.5" x14ac:dyDescent="0.25">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A553" s="26"/>
       <c r="B553" s="11" t="s">
+        <v>881</v>
+      </c>
+      <c r="C553" s="20" t="s">
+        <v>882</v>
+      </c>
+      <c r="D553" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A554" s="26"/>
+      <c r="B554" s="11" t="s">
+        <v>883</v>
+      </c>
+      <c r="C554" s="20" t="s">
         <v>884</v>
       </c>
-      <c r="C553" s="20" t="s">
+      <c r="D554" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A555" s="27"/>
+      <c r="B555" s="11" t="s">
         <v>885</v>
       </c>
-      <c r="D553" s="6" t="s">
+      <c r="C555" s="21" t="s">
+        <v>886</v>
+      </c>
+      <c r="D555" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A556" s="26"/>
+      <c r="B556" s="11" t="s">
+        <v>887</v>
+      </c>
+      <c r="C556" s="21" t="s">
+        <v>888</v>
+      </c>
+      <c r="D556" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A557" s="26"/>
+      <c r="B557" s="28" t="s">
+        <v>602</v>
+      </c>
+      <c r="C557" s="21" t="s">
+        <v>889</v>
+      </c>
+      <c r="D557" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A558" s="26"/>
+      <c r="B558" s="11" t="s">
+        <v>602</v>
+      </c>
+      <c r="C558" s="21" t="s">
+        <v>890</v>
+      </c>
+      <c r="D558" s="6" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A559" s="30" t="s">
         <v>892</v>
       </c>
-    </row>
-[...49 lines deleted...]
-      <c r="A558" s="30" t="s">
+      <c r="B559" s="6" t="s">
         <v>893</v>
       </c>
-      <c r="B558" s="6" t="s">
+      <c r="C559" s="19" t="s">
         <v>894</v>
       </c>
-      <c r="C558" s="19" t="s">
-[...2 lines deleted...]
-      <c r="D558" s="6" t="s">
+      <c r="D559" s="6" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="SU3yFCSbt3gebQ4AR3ivbQbY1NFU7IZE2vuH5knbMBLc4KlXZ1ymA4wluv7hkxLbREeC/3KsNE5G0AOB4ozPrQ==" saltValue="fVw7e1dTQQ6HhmlA+1tc5Q==" spinCount="100000" sheet="1" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="xmtTfl0yAUywhXe332HO9VcCtZ3sdDkj/K9ePcSe60ME21f4c4uboTa0ilQiJcB/Uh4Q+699xMahZlkR1OW6+w==" saltValue="IXlfiZTmtLzycO9i87/Zsg==" spinCount="100000" sheet="1" autoFilter="0"/>
   <autoFilter ref="A1:D109" xr:uid="{7E2CDB9C-A940-47B1-943E-F069D8455102}"/>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D558">
-    <sortCondition ref="A1:A558"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D559">
+    <sortCondition ref="A1:A559"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="C279" r:id="rId1" xr:uid="{23ADC577-81FC-47ED-91FF-0D48687127C1}"/>
+    <hyperlink ref="C280" r:id="rId1" xr:uid="{23ADC577-81FC-47ED-91FF-0D48687127C1}"/>
     <hyperlink ref="C171" r:id="rId2" xr:uid="{F23ED258-F7DD-4F53-9554-5756290CB9E2}"/>
     <hyperlink ref="C172" r:id="rId3" xr:uid="{7777AEE0-8737-44ED-ABE3-B11C84686F3D}"/>
-    <hyperlink ref="C304" r:id="rId4" xr:uid="{236EC3AA-81DF-4983-B4BB-B51777130CC8}"/>
-[...1 lines deleted...]
-    <hyperlink ref="C308" r:id="rId6" xr:uid="{9DA7927C-89ED-4905-9E6E-084782C2A7FC}"/>
+    <hyperlink ref="C305" r:id="rId4" xr:uid="{236EC3AA-81DF-4983-B4BB-B51777130CC8}"/>
+    <hyperlink ref="C307" r:id="rId5" xr:uid="{80C52BF9-BBA4-49F2-9547-DCA4822CB167}"/>
+    <hyperlink ref="C309" r:id="rId6" xr:uid="{9DA7927C-89ED-4905-9E6E-084782C2A7FC}"/>
     <hyperlink ref="C249" r:id="rId7" xr:uid="{F5B56355-035C-4CC3-8688-10A685EDA249}"/>
     <hyperlink ref="C5" r:id="rId8" xr:uid="{1DF60229-9EE3-42B3-B206-7523752F3E44}"/>
-    <hyperlink ref="C310" r:id="rId9" xr:uid="{01217E13-134A-4734-BA36-AC1B68BE5FAD}"/>
+    <hyperlink ref="C311" r:id="rId9" xr:uid="{01217E13-134A-4734-BA36-AC1B68BE5FAD}"/>
     <hyperlink ref="C81" r:id="rId10" xr:uid="{CC36F1B0-BD48-4DC4-8D98-9376F5F1C165}"/>
     <hyperlink ref="C118" r:id="rId11" xr:uid="{1A6728F2-F409-43E3-BE5B-26D6EF254002}"/>
     <hyperlink ref="C119" r:id="rId12" xr:uid="{EDA69C04-3998-4E8C-95EE-07038C6FBD94}"/>
     <hyperlink ref="C165" r:id="rId13" xr:uid="{FC0BCA2F-4355-4301-BCC8-6785A2F7657E}"/>
-    <hyperlink ref="C305" r:id="rId14" xr:uid="{9D65090C-B323-4BCF-85A1-E74EE0C1A76B}"/>
-[...1 lines deleted...]
-    <hyperlink ref="C309" r:id="rId16" xr:uid="{3B336BF1-F021-47BF-A892-3844AC68E30A}"/>
+    <hyperlink ref="C306" r:id="rId14" xr:uid="{9D65090C-B323-4BCF-85A1-E74EE0C1A76B}"/>
+    <hyperlink ref="C308" r:id="rId15" xr:uid="{01977294-0134-4C99-A9BC-4C8E284F1AF4}"/>
+    <hyperlink ref="C310" r:id="rId16" xr:uid="{3B336BF1-F021-47BF-A892-3844AC68E30A}"/>
     <hyperlink ref="C240" r:id="rId17" xr:uid="{D7F660AA-F257-4BC8-BA0C-2656734237E3}"/>
-    <hyperlink ref="C311" r:id="rId18" xr:uid="{60D07497-C775-489C-B92D-3B32FDDA6A3D}"/>
+    <hyperlink ref="C312" r:id="rId18" xr:uid="{60D07497-C775-489C-B92D-3B32FDDA6A3D}"/>
     <hyperlink ref="C140" r:id="rId19" xr:uid="{0AC24946-41F8-4F6A-B708-A1DCA405BE79}"/>
     <hyperlink ref="C151" r:id="rId20" xr:uid="{ED491C6C-C151-49E8-A11C-622A61B323DF}"/>
     <hyperlink ref="C250" r:id="rId21" xr:uid="{548A8AAA-06DD-4050-8A25-3B86CE86D273}"/>
     <hyperlink ref="C251" r:id="rId22" xr:uid="{9817BE88-B00C-4ED9-9F73-8F79E00C5C04}"/>
     <hyperlink ref="C6" r:id="rId23" xr:uid="{9492D733-84A5-4E50-9D15-C1981BFA2B90}"/>
-    <hyperlink ref="C315" r:id="rId24" xr:uid="{68271969-5704-4020-B7D8-F524C354411C}"/>
+    <hyperlink ref="C316" r:id="rId24" xr:uid="{68271969-5704-4020-B7D8-F524C354411C}"/>
     <hyperlink ref="C159" r:id="rId25" xr:uid="{6F05CEB0-E412-447C-9A96-2AFD416E7170}"/>
     <hyperlink ref="C82" r:id="rId26" xr:uid="{F181FEB9-7516-491F-ABE5-8322C9903787}"/>
     <hyperlink ref="C227" r:id="rId27" xr:uid="{A8CFDF2E-76B2-4C18-ACAA-6D0F05753ABA}"/>
     <hyperlink ref="C112" r:id="rId28" xr:uid="{FA04335A-08F8-4D14-BA97-76451723E5AD}"/>
-    <hyperlink ref="C316" r:id="rId29" xr:uid="{E4BF5887-1877-41FD-8230-D8D9F9873CF7}"/>
+    <hyperlink ref="C317" r:id="rId29" xr:uid="{E4BF5887-1877-41FD-8230-D8D9F9873CF7}"/>
     <hyperlink ref="C29" r:id="rId30" xr:uid="{1691A90E-B2C3-4767-9285-47A3C0E9C40C}"/>
-    <hyperlink ref="C318" r:id="rId31" xr:uid="{9A5CEEC2-9D83-45DA-ACD7-166724A8AA6D}"/>
-    <hyperlink ref="C319" r:id="rId32" xr:uid="{E41272A3-96B4-4309-AEB0-6342D35C242A}"/>
+    <hyperlink ref="C319" r:id="rId31" xr:uid="{9A5CEEC2-9D83-45DA-ACD7-166724A8AA6D}"/>
+    <hyperlink ref="C320" r:id="rId32" xr:uid="{E41272A3-96B4-4309-AEB0-6342D35C242A}"/>
     <hyperlink ref="C33" r:id="rId33" xr:uid="{3D614BE7-FA92-4DCD-AE12-6FD289A1D959}"/>
     <hyperlink ref="C174" r:id="rId34" xr:uid="{CC1A1710-94C3-47EC-9D4A-D552065AE804}"/>
     <hyperlink ref="C175" r:id="rId35" xr:uid="{7B018F35-39D3-4D5D-86FE-92375C20D628}"/>
-    <hyperlink ref="C320" r:id="rId36" xr:uid="{AF2C92DA-3273-4FCB-AB7E-E3C3059251DB}"/>
-[...5 lines deleted...]
-    <hyperlink ref="C323" r:id="rId42" xr:uid="{B7AC7D44-D049-42AB-A60C-F61A27D49EF6}"/>
+    <hyperlink ref="C321" r:id="rId36" xr:uid="{AF2C92DA-3273-4FCB-AB7E-E3C3059251DB}"/>
+    <hyperlink ref="C273" r:id="rId37" xr:uid="{92C91BC3-3075-4BC2-A703-1DDA5149CB88}"/>
+    <hyperlink ref="C262" r:id="rId38" xr:uid="{E49F074C-B104-4736-86A2-EA0FCCECE6EE}"/>
+    <hyperlink ref="C263" r:id="rId39" xr:uid="{4B2F6B7E-BD32-4E4F-87CC-9A00D8BF6FE7}"/>
+    <hyperlink ref="C322" r:id="rId40" xr:uid="{30415DEF-A8A3-431D-A780-04040FE4E105}"/>
+    <hyperlink ref="C323" r:id="rId41" xr:uid="{2083EF5B-94D3-49DF-A080-E573B280CAC3}"/>
+    <hyperlink ref="C324" r:id="rId42" xr:uid="{B7AC7D44-D049-42AB-A60C-F61A27D49EF6}"/>
     <hyperlink ref="C148" r:id="rId43" xr:uid="{67ABCAEC-395C-461A-B99C-544C0AD02D54}"/>
-    <hyperlink ref="C324" r:id="rId44" xr:uid="{F81B203A-5B71-4621-818E-F2CD80319502}"/>
+    <hyperlink ref="C325" r:id="rId44" xr:uid="{F81B203A-5B71-4621-818E-F2CD80319502}"/>
     <hyperlink ref="C176" r:id="rId45" xr:uid="{45212D4B-A0BD-47B6-9FED-098D25B43B0D}"/>
     <hyperlink ref="C113" r:id="rId46" xr:uid="{99E2BBA4-BB68-42B4-80D5-7ACE58F81DD0}"/>
-    <hyperlink ref="C314" r:id="rId47" xr:uid="{4BE76F2D-A497-4D1E-AAF2-8F7A47B06C66}"/>
-[...1 lines deleted...]
-    <hyperlink ref="C326" r:id="rId49" xr:uid="{D78B0E6D-2903-472D-8497-A735C703F23D}"/>
+    <hyperlink ref="C315" r:id="rId47" xr:uid="{4BE76F2D-A497-4D1E-AAF2-8F7A47B06C66}"/>
+    <hyperlink ref="C326" r:id="rId48" xr:uid="{212DDBBD-AD09-4DCB-8CAE-3B8C528339A2}"/>
+    <hyperlink ref="C327" r:id="rId49" xr:uid="{D78B0E6D-2903-472D-8497-A735C703F23D}"/>
     <hyperlink ref="C62" r:id="rId50" xr:uid="{646C9556-4575-4F79-B82C-5F637DF57D3C}"/>
     <hyperlink ref="C232" r:id="rId51" xr:uid="{5220FF06-E014-4410-9E13-FF9DE30B6991}"/>
-    <hyperlink ref="C312" r:id="rId52" xr:uid="{18434915-BEBA-44D9-B5DB-57169CA80586}"/>
-[...1 lines deleted...]
-    <hyperlink ref="C317" r:id="rId54" xr:uid="{69D51082-82CD-48FB-8D52-7353118274FC}"/>
+    <hyperlink ref="C313" r:id="rId52" xr:uid="{18434915-BEBA-44D9-B5DB-57169CA80586}"/>
+    <hyperlink ref="C314" r:id="rId53" xr:uid="{1B89AA3B-E56F-470E-9BBE-EEEB5D144512}"/>
+    <hyperlink ref="C318" r:id="rId54" xr:uid="{69D51082-82CD-48FB-8D52-7353118274FC}"/>
     <hyperlink ref="C128" r:id="rId55" xr:uid="{6D56C233-299E-4DC6-82F0-B7F0D8A222E2}"/>
     <hyperlink ref="C114" r:id="rId56" xr:uid="{473BA9EB-BD87-43B1-905A-5FE799B49AA9}"/>
-    <hyperlink ref="C327" r:id="rId57" xr:uid="{7FF6303A-432C-4C48-9817-567AD9F293DD}"/>
+    <hyperlink ref="C328" r:id="rId57" xr:uid="{7FF6303A-432C-4C48-9817-567AD9F293DD}"/>
     <hyperlink ref="C169" r:id="rId58" xr:uid="{0F11D7A7-95CB-49B1-9885-55503B6D452B}"/>
     <hyperlink ref="C141" r:id="rId59" xr:uid="{3B9458CC-9F3F-4F17-900D-9C099698BA92}"/>
     <hyperlink ref="C129" r:id="rId60" xr:uid="{A4B0818D-E82C-4CD2-916E-DACEC521F09A}"/>
     <hyperlink ref="C152" r:id="rId61" xr:uid="{115F123C-47FC-4185-95DA-2D3446F61BAD}"/>
     <hyperlink ref="C115" r:id="rId62" xr:uid="{E022D75F-1970-4ED7-BB77-62BBE057F867}"/>
-    <hyperlink ref="C299" r:id="rId63" xr:uid="{712E1868-9FB9-41EF-AD8B-9B2D1AF61179}"/>
-    <hyperlink ref="C300" r:id="rId64" xr:uid="{75A4BF38-5FC6-4371-B5DF-8137C1023B6D}"/>
+    <hyperlink ref="C300" r:id="rId63" xr:uid="{712E1868-9FB9-41EF-AD8B-9B2D1AF61179}"/>
+    <hyperlink ref="C301" r:id="rId64" xr:uid="{75A4BF38-5FC6-4371-B5DF-8137C1023B6D}"/>
     <hyperlink ref="C142" r:id="rId65" xr:uid="{0C04E88A-902A-4D63-A0D7-E930496ADC38}"/>
     <hyperlink ref="C153" r:id="rId66" xr:uid="{CC496483-70CA-4E09-BADA-B9BE33F4958E}"/>
     <hyperlink ref="C217" r:id="rId67" xr:uid="{48CC6078-9A6D-499B-83F5-A764C7DAF28C}"/>
     <hyperlink ref="C154" r:id="rId68" xr:uid="{7C39C201-FD65-4711-9147-E1D92F7748FF}"/>
     <hyperlink ref="C7" r:id="rId69" xr:uid="{71DE36FE-182A-435F-9F14-DD8FCCE20BC3}"/>
-    <hyperlink ref="C301" r:id="rId70" xr:uid="{E26BB16D-FE8C-4AEC-92F2-7B143FC28A07}"/>
+    <hyperlink ref="C302" r:id="rId70" xr:uid="{E26BB16D-FE8C-4AEC-92F2-7B143FC28A07}"/>
     <hyperlink ref="C53" r:id="rId71" xr:uid="{E351A0DD-98FF-4158-8CB2-5EEC7CE6F5F7}"/>
     <hyperlink ref="C157" r:id="rId72" xr:uid="{15DE8CC1-6AA9-468D-9D88-EA00C4E24535}"/>
     <hyperlink ref="C37" r:id="rId73" xr:uid="{B3B39D69-CA7D-47B7-8E3E-252750CFF9FC}"/>
     <hyperlink ref="C122" r:id="rId74" xr:uid="{59622A4E-6585-4058-8F8A-D153FC966B66}"/>
     <hyperlink ref="C127" r:id="rId75" xr:uid="{0198D78F-1B42-4066-9C5A-2D5F274A25D3}"/>
     <hyperlink ref="C126" r:id="rId76" xr:uid="{EA02BA65-89B3-43D7-866E-03F561AF4306}"/>
     <hyperlink ref="C125" r:id="rId77" xr:uid="{664FC778-D7A3-46B6-A22C-DDCBF251990A}"/>
     <hyperlink ref="C124" r:id="rId78" xr:uid="{8CDFEADD-8E18-4176-8072-FCF084C5C5F3}"/>
     <hyperlink ref="C123" r:id="rId79" xr:uid="{1FF77317-D4F3-4ACC-8926-7C7DCC3CA10E}"/>
     <hyperlink ref="C36" r:id="rId80" xr:uid="{FD647A9A-FE76-46F8-BFC0-EB5082926269}"/>
     <hyperlink ref="C116" r:id="rId81" xr:uid="{1E44C7A1-DD8C-47C3-AF4E-6E31645EAD2A}"/>
     <hyperlink ref="C39" r:id="rId82" xr:uid="{BB238651-902C-4859-9DAE-F6A985357BD2}"/>
     <hyperlink ref="C38" r:id="rId83" xr:uid="{FB294F8B-1107-46FA-89D8-36D346CE4890}"/>
     <hyperlink ref="C130" r:id="rId84" xr:uid="{1B402C61-DE3C-4D4B-BB7B-C68975054DC9}"/>
     <hyperlink ref="C68" r:id="rId85" xr:uid="{E16E274E-C0F4-4391-BBD1-A9AC3677F1AE}"/>
-    <hyperlink ref="C328" r:id="rId86" xr:uid="{183559B0-E8EF-473B-A671-9DB47F932E1A}"/>
+    <hyperlink ref="C329" r:id="rId86" xr:uid="{183559B0-E8EF-473B-A671-9DB47F932E1A}"/>
     <hyperlink ref="C228" r:id="rId87" xr:uid="{E9A226E0-BF92-4970-960C-F272256D5D3F}"/>
     <hyperlink ref="C143" r:id="rId88" xr:uid="{02B26A0B-903E-4C76-A4FA-96A181F8480E}"/>
     <hyperlink ref="C173" r:id="rId89" xr:uid="{EAC40BD6-AA4D-4DE3-AC34-AC7BE6CF2E9B}"/>
     <hyperlink ref="C64" r:id="rId90" xr:uid="{99F8E3BB-C54A-4E6A-AC69-0F7620EED427}"/>
     <hyperlink ref="C241" r:id="rId91" xr:uid="{E13B32B7-31F2-42AF-97C0-4A9D5DBB4BD1}"/>
-    <hyperlink ref="C329" r:id="rId92" xr:uid="{689588DD-1E7B-44BD-ACA2-04D571E65B84}"/>
+    <hyperlink ref="C330" r:id="rId92" xr:uid="{689588DD-1E7B-44BD-ACA2-04D571E65B84}"/>
     <hyperlink ref="C109" r:id="rId93" xr:uid="{7B30661E-C5C7-45C4-8CC0-EC3C5C162992}"/>
     <hyperlink ref="C40" r:id="rId94" xr:uid="{A943777D-645F-4793-BEF7-D734BCCCF501}"/>
     <hyperlink ref="C160" r:id="rId95" xr:uid="{7C231B4C-E3A8-4F4B-86F7-94F00E6465E0}"/>
     <hyperlink ref="C59" r:id="rId96" xr:uid="{AB6105C8-A690-420D-B146-AF69FD53AABB}"/>
     <hyperlink ref="C212" r:id="rId97" xr:uid="{36F60E76-1409-427D-887B-5713B37D089A}"/>
     <hyperlink ref="C213" r:id="rId98" xr:uid="{E5F92D41-BD5B-4961-A10A-E98861A346AA}"/>
-    <hyperlink ref="C330" r:id="rId99" xr:uid="{EDD96ACF-B64B-4607-AC49-1D6FF121AE80}"/>
-    <hyperlink ref="C273" r:id="rId100" xr:uid="{9FEF30C5-B784-4429-83E2-B85B2B8248BE}"/>
+    <hyperlink ref="C331" r:id="rId99" xr:uid="{EDD96ACF-B64B-4607-AC49-1D6FF121AE80}"/>
+    <hyperlink ref="C274" r:id="rId100" xr:uid="{9FEF30C5-B784-4429-83E2-B85B2B8248BE}"/>
     <hyperlink ref="C34" r:id="rId101" xr:uid="{CBC4F10D-0041-44D6-91B7-238DE8E774B8}"/>
-    <hyperlink ref="C303" r:id="rId102" xr:uid="{0612AF28-5033-4D15-AF50-0921CAF39928}"/>
+    <hyperlink ref="C304" r:id="rId102" xr:uid="{0612AF28-5033-4D15-AF50-0921CAF39928}"/>
     <hyperlink ref="C144" r:id="rId103" xr:uid="{097C6730-4870-4E82-B928-E87AF3E2F50E}"/>
     <hyperlink ref="C30" r:id="rId104" xr:uid="{4AE7D211-CF5E-4FE7-86C7-23E16BB451A4}"/>
-    <hyperlink ref="C302" r:id="rId105" xr:uid="{B2353D83-24D3-4333-82FE-4395FD01037D}"/>
+    <hyperlink ref="C303" r:id="rId105" xr:uid="{B2353D83-24D3-4333-82FE-4395FD01037D}"/>
     <hyperlink ref="C235" r:id="rId106" xr:uid="{08A34C7F-A807-4B41-967F-7AA3D832C36F}"/>
     <hyperlink ref="C145" r:id="rId107" xr:uid="{D5B53F50-FED9-4A27-8303-BB9E14500044}"/>
     <hyperlink ref="C83" r:id="rId108" xr:uid="{5BC4B77A-B084-4BD4-B1B8-F4CF613C022D}"/>
     <hyperlink ref="C25" r:id="rId109" xr:uid="{7A0B7D03-6DA7-45E0-92D6-B9D1763DF481}"/>
-    <hyperlink ref="C556" r:id="rId110" xr:uid="{25B8F3CC-98BA-45CC-9483-BC25F6BB5FB2}"/>
-    <hyperlink ref="C336" r:id="rId111" xr:uid="{E955BBC4-E2C1-479F-86DC-0075B28F68A0}"/>
+    <hyperlink ref="C557" r:id="rId110" xr:uid="{25B8F3CC-98BA-45CC-9483-BC25F6BB5FB2}"/>
+    <hyperlink ref="C337" r:id="rId111" xr:uid="{E955BBC4-E2C1-479F-86DC-0075B28F68A0}"/>
     <hyperlink ref="C4" r:id="rId112" xr:uid="{CDDE897E-EF9B-4027-AD3B-D1A929308E61}"/>
     <hyperlink ref="C44" r:id="rId113" xr:uid="{BD3271C5-D922-423E-B59D-37A3E7D2EF67}"/>
     <hyperlink ref="C45" r:id="rId114" xr:uid="{B1EC0434-5359-43F7-B2D6-4814E0C69180}"/>
     <hyperlink ref="C46" r:id="rId115" xr:uid="{055D2D64-B4E3-4CCE-B5CC-09AAC22D866F}"/>
     <hyperlink ref="C47" r:id="rId116" xr:uid="{5050BB70-7D3F-460F-9180-7E7DE2B68034}"/>
     <hyperlink ref="C42" r:id="rId117" xr:uid="{7E1765EE-5CB2-411C-9BF6-C10B103DAD9E}"/>
     <hyperlink ref="C49" r:id="rId118" xr:uid="{0D487E19-BB52-481D-9AB5-D573FF08E423}"/>
     <hyperlink ref="C51" r:id="rId119" xr:uid="{B2381F21-BB28-43E4-9750-D96FD25F40BD}"/>
-    <hyperlink ref="C268" r:id="rId120" xr:uid="{2D1298CD-A348-4400-A49F-AB3D1EEFC3B2}"/>
-[...2 lines deleted...]
-    <hyperlink ref="C270" r:id="rId123" xr:uid="{DEE89386-2471-4E58-A48B-D2C406873264}"/>
+    <hyperlink ref="C269" r:id="rId120" xr:uid="{2D1298CD-A348-4400-A49F-AB3D1EEFC3B2}"/>
+    <hyperlink ref="C264" r:id="rId121" xr:uid="{45AD45C0-5D0B-4109-8E1F-6410091E2CBF}"/>
+    <hyperlink ref="C270" r:id="rId122" xr:uid="{04ADE8B1-6DAD-43FA-9E64-7A29108029AA}"/>
+    <hyperlink ref="C271" r:id="rId123" xr:uid="{DEE89386-2471-4E58-A48B-D2C406873264}"/>
     <hyperlink ref="C65" r:id="rId124" xr:uid="{33DE0CCA-CFC3-4E9B-9271-53C2D8DC0F27}"/>
     <hyperlink ref="C66" r:id="rId125" xr:uid="{AAC7E705-CFBC-451E-A945-6CFFADD6A9AB}"/>
     <hyperlink ref="C67" r:id="rId126" xr:uid="{8F799B48-4007-4214-8E7A-D1B4E9853769}"/>
-    <hyperlink ref="C331" r:id="rId127" xr:uid="{E4BC1ED3-D2E8-441A-B286-215B30BE8207}"/>
+    <hyperlink ref="C332" r:id="rId127" xr:uid="{E4BC1ED3-D2E8-441A-B286-215B30BE8207}"/>
     <hyperlink ref="C31" r:id="rId128" xr:uid="{24495C74-64C9-44F9-8000-88059575F297}"/>
     <hyperlink ref="C150" r:id="rId129" xr:uid="{D95D334B-D7B0-4B6B-95BE-5D888D1A0766}"/>
     <hyperlink ref="C149" r:id="rId130" xr:uid="{FC320BDF-B515-4F61-AB07-B0A47A7BFFB8}"/>
     <hyperlink ref="C60" r:id="rId131" xr:uid="{5CE776A8-C055-42F9-8C11-9319C65B36E0}"/>
     <hyperlink ref="C233" r:id="rId132" xr:uid="{1DBA9180-B909-4300-AA24-FC1FFB627652}"/>
     <hyperlink ref="C234" r:id="rId133" xr:uid="{892C4924-721F-4671-952C-40341C3CA184}"/>
     <hyperlink ref="C84" r:id="rId134" xr:uid="{13F92E9C-2E54-4940-8247-51098E9B00EE}"/>
     <hyperlink ref="C156" r:id="rId135" xr:uid="{76F31AC6-013C-414E-A4D3-736ED03CE8F2}"/>
     <hyperlink ref="C138" r:id="rId136" xr:uid="{5A839DC3-358B-4E85-976D-7C583FF834E8}"/>
     <hyperlink ref="C146" r:id="rId137" xr:uid="{6C69E922-C57C-41E4-9814-D994488AB73B}"/>
     <hyperlink ref="C56" r:id="rId138" xr:uid="{CA368628-A3D4-491A-932F-87C27891D408}"/>
-    <hyperlink ref="C260" r:id="rId139" xr:uid="{5193EFA3-C59F-4750-B166-C48626C94A83}"/>
-[...1 lines deleted...]
-    <hyperlink ref="C555" r:id="rId141" xr:uid="{43F54104-7ED5-403C-907B-6EEC22729039}"/>
+    <hyperlink ref="C261" r:id="rId139" xr:uid="{5193EFA3-C59F-4750-B166-C48626C94A83}"/>
+    <hyperlink ref="C555" r:id="rId140" xr:uid="{5227F33F-2EA5-4021-8B0D-62073BA64683}"/>
+    <hyperlink ref="C556" r:id="rId141" xr:uid="{43F54104-7ED5-403C-907B-6EEC22729039}"/>
     <hyperlink ref="C50" r:id="rId142" xr:uid="{03A1D640-7A7B-4ADD-B988-03591298F245}"/>
-    <hyperlink ref="C259" r:id="rId143" xr:uid="{41E2BE03-67B7-4DC0-B818-9B2D6B8A2BA3}"/>
+    <hyperlink ref="C260" r:id="rId143" xr:uid="{41E2BE03-67B7-4DC0-B818-9B2D6B8A2BA3}"/>
     <hyperlink ref="C48" r:id="rId144" xr:uid="{E2C18A8E-8357-4F6F-B53C-165115EBE2B6}"/>
-    <hyperlink ref="C267" r:id="rId145" xr:uid="{4ED6929E-202A-4020-85FD-F91E403FDF07}"/>
-    <hyperlink ref="C338" r:id="rId146" xr:uid="{0062C52C-F69F-4027-A4B1-F386CE8F1D6C}"/>
+    <hyperlink ref="C268" r:id="rId145" xr:uid="{4ED6929E-202A-4020-85FD-F91E403FDF07}"/>
+    <hyperlink ref="C339" r:id="rId146" xr:uid="{0062C52C-F69F-4027-A4B1-F386CE8F1D6C}"/>
     <hyperlink ref="C41" r:id="rId147" xr:uid="{135D2E4E-0FA3-4885-8287-23BDB60DB711}"/>
-    <hyperlink ref="C379" r:id="rId148" xr:uid="{BAF46912-7BD5-4CFC-9090-DBD2F5183FCE}"/>
-[...17 lines deleted...]
-    <hyperlink ref="C346" r:id="rId166" xr:uid="{67D67CC1-3B83-465A-9D75-2332B2B9A39F}"/>
+    <hyperlink ref="C380" r:id="rId148" xr:uid="{BAF46912-7BD5-4CFC-9090-DBD2F5183FCE}"/>
+    <hyperlink ref="C379" r:id="rId149" xr:uid="{C17B80A0-9168-471C-A00F-2B3595941E9F}"/>
+    <hyperlink ref="C378" r:id="rId150" xr:uid="{90B96CC8-36AE-4021-A299-451D95FCCDFF}"/>
+    <hyperlink ref="C377" r:id="rId151" xr:uid="{AA367E16-DBE2-425D-B74A-C4FE3744AF35}"/>
+    <hyperlink ref="C376" r:id="rId152" xr:uid="{2DBB9121-22B8-4AB8-9969-7BFBA475BE06}"/>
+    <hyperlink ref="C375" r:id="rId153" xr:uid="{FB9276A2-1CAD-47DA-B67F-EF48D04B021C}"/>
+    <hyperlink ref="C507" r:id="rId154" xr:uid="{7BFB5D6F-A893-4D1E-ACB9-A7D3BFCF6D68}"/>
+    <hyperlink ref="C516" r:id="rId155" xr:uid="{28ABB172-64DE-4BFE-8D01-21871C65764D}"/>
+    <hyperlink ref="C392" r:id="rId156" xr:uid="{5DE148C8-25D5-4999-A089-51208BDC123C}"/>
+    <hyperlink ref="C501" r:id="rId157" xr:uid="{AC8AD06D-D324-4E0E-BD9B-839975EFB03F}"/>
+    <hyperlink ref="C360" r:id="rId158" xr:uid="{405B0BE5-8D30-4479-AA8E-77BB753CABE7}"/>
+    <hyperlink ref="C489" r:id="rId159" xr:uid="{F1906FBE-B55B-4EB0-A38C-754F0450EF64}"/>
+    <hyperlink ref="C343" r:id="rId160" xr:uid="{BADAD324-58D0-41DB-99AA-B207E8C6D4BE}"/>
+    <hyperlink ref="C344" r:id="rId161" xr:uid="{9C9D12D7-34B5-4EC2-8FE4-C54A47C0D8AE}"/>
+    <hyperlink ref="C345" r:id="rId162" xr:uid="{CC258459-3E8D-4A75-9F68-44350DAB41B2}"/>
+    <hyperlink ref="C350" r:id="rId163" xr:uid="{446DBCE6-DB45-4412-BDEF-01EFFA311FD1}"/>
+    <hyperlink ref="C348" r:id="rId164" xr:uid="{EE6AD21A-11B4-44B6-A35F-ED4E1F72EAD4}"/>
+    <hyperlink ref="C346" r:id="rId165" xr:uid="{8DF69AE8-67AB-4FB5-A6FA-60D384985A3C}"/>
+    <hyperlink ref="C347" r:id="rId166" xr:uid="{67D67CC1-3B83-465A-9D75-2332B2B9A39F}"/>
     <hyperlink ref="C69" r:id="rId167" xr:uid="{4DA0B23A-6318-4F0A-9EEE-33977986097C}"/>
     <hyperlink ref="C71" r:id="rId168" xr:uid="{18223CDE-88EF-4745-98E5-50EDAEF57388}"/>
     <hyperlink ref="C70" r:id="rId169" xr:uid="{182B03F8-2952-47E5-BBAC-B6B4B5BCA593}"/>
     <hyperlink ref="C230" r:id="rId170" xr:uid="{3861A724-2D6B-4F6B-BFEF-A5B52001D7BA}"/>
     <hyperlink ref="C229" r:id="rId171" xr:uid="{16BC790B-B66A-4A0A-819B-D1D9A7C66190}"/>
-    <hyperlink ref="C276" r:id="rId172" xr:uid="{890A95B8-B37C-4124-B822-3336D215693A}"/>
-[...37 lines deleted...]
-    <hyperlink ref="C350" r:id="rId210" xr:uid="{FF457151-7BC8-4D31-AA07-EA78F3A184A0}"/>
+    <hyperlink ref="C277" r:id="rId172" xr:uid="{890A95B8-B37C-4124-B822-3336D215693A}"/>
+    <hyperlink ref="C278" r:id="rId173" xr:uid="{2CD583A3-B27A-4CBA-9592-0877366DBD62}"/>
+    <hyperlink ref="C276" r:id="rId174" xr:uid="{F7FAAD65-0370-4CAF-980D-CAAE0B46F3DE}"/>
+    <hyperlink ref="C275" r:id="rId175" xr:uid="{5BF9F1E1-8AE5-4EFB-9242-C785AC55DFEF}"/>
+    <hyperlink ref="C272" r:id="rId176" xr:uid="{295DEDD6-F338-4F0F-8CDD-2E996FF96E54}"/>
+    <hyperlink ref="C267" r:id="rId177" xr:uid="{5D627E1C-17EB-448C-A24B-6096C425A40E}"/>
+    <hyperlink ref="C266" r:id="rId178" xr:uid="{6CC1207F-7880-415D-99AD-7D3AAE56EF83}"/>
+    <hyperlink ref="C495" r:id="rId179" xr:uid="{6C740F31-3B47-4348-8477-2DFA7E92664D}"/>
+    <hyperlink ref="C494" r:id="rId180" xr:uid="{B51DC09E-45AA-4EA8-9BF4-450A41715177}"/>
+    <hyperlink ref="C493" r:id="rId181" xr:uid="{65591EFC-AFFD-479A-BE4E-B15FA3CC08B9}"/>
+    <hyperlink ref="C299" r:id="rId182" xr:uid="{854747B0-244C-4C6E-A6D9-B0DCAB0AE47F}"/>
+    <hyperlink ref="C292" r:id="rId183" xr:uid="{7D4F6E4B-897C-4D66-906F-532568675A3B}"/>
+    <hyperlink ref="C291" r:id="rId184" xr:uid="{B0A0B2D5-AA1A-4A30-BA40-008D9840E7FB}"/>
+    <hyperlink ref="C492" r:id="rId185" xr:uid="{B7467B14-1FB2-43FC-BB25-74B5A9DE39E4}"/>
+    <hyperlink ref="C485" r:id="rId186" xr:uid="{D38FBF09-7D25-4548-9ADB-99D0C290AE66}"/>
+    <hyperlink ref="C387" r:id="rId187" xr:uid="{658A2426-8F94-44EA-A6C2-E9349B49A04F}"/>
+    <hyperlink ref="C298" r:id="rId188" xr:uid="{DC4D5435-7F38-42D8-AD69-4F4C293D92AA}"/>
+    <hyperlink ref="C295" r:id="rId189" xr:uid="{5E78B68C-B2C7-4BDB-B107-5511816F0D83}"/>
+    <hyperlink ref="C294" r:id="rId190" xr:uid="{0F87C44E-BEA5-4FD7-8880-18005E8E08BC}"/>
+    <hyperlink ref="C296" r:id="rId191" xr:uid="{056A961E-C5C4-4319-8270-2D1188BF53D3}"/>
+    <hyperlink ref="C293" r:id="rId192" xr:uid="{D802D3F3-494A-48C9-BC4A-A0BF38196649}"/>
+    <hyperlink ref="C290" r:id="rId193" xr:uid="{E74AD428-D939-4029-BFB8-20B4606479E8}"/>
+    <hyperlink ref="C297" r:id="rId194" xr:uid="{C0F41AB6-9887-4868-95C6-B064407CD836}"/>
+    <hyperlink ref="C386" r:id="rId195" xr:uid="{C62323D9-E164-427A-9EA4-1D60405C8FD2}"/>
+    <hyperlink ref="C482" r:id="rId196" xr:uid="{9035D97D-3225-41E4-8BB2-DCD620B6BA1F}"/>
+    <hyperlink ref="C391" r:id="rId197" xr:uid="{CC61048F-E85B-4931-9D94-EC0934800586}"/>
+    <hyperlink ref="C390" r:id="rId198" xr:uid="{F4696594-8CAE-458B-8CDE-CCA85AD48CC2}"/>
+    <hyperlink ref="C389" r:id="rId199" xr:uid="{40E4AE3A-6C7D-4DB9-98C6-BA72BEF06547}"/>
+    <hyperlink ref="C483" r:id="rId200" xr:uid="{79B9B17F-1678-45C6-9B6B-F8BB44AD71CC}"/>
+    <hyperlink ref="C388" r:id="rId201" xr:uid="{FB840502-1563-4E16-B8D0-499AFC0FC362}"/>
+    <hyperlink ref="C477" r:id="rId202" xr:uid="{9FC009BA-C38A-4426-A59E-2A7759940D1A}"/>
+    <hyperlink ref="C385" r:id="rId203" xr:uid="{98B1BC4F-1A08-4B80-A39D-F395C1463834}"/>
+    <hyperlink ref="C474" r:id="rId204" xr:uid="{0700E790-5DA4-4E8E-A52D-171A90C3487D}"/>
+    <hyperlink ref="C475" r:id="rId205" xr:uid="{6A325A17-C2D4-48CF-9DA1-54BB4A3D1015}"/>
+    <hyperlink ref="C473" r:id="rId206" xr:uid="{31138A28-8CDC-4E68-85CC-A6DE05D781F1}"/>
+    <hyperlink ref="C394" r:id="rId207" xr:uid="{EA512217-7CB2-4C01-ACA3-F3DA8503B781}"/>
+    <hyperlink ref="C472" r:id="rId208" xr:uid="{DB5AF16F-14DB-4DD5-A778-F3107424108B}"/>
+    <hyperlink ref="C393" r:id="rId209" xr:uid="{ED6B8A67-2CA5-4A5B-87C8-F7F39A514EFC}"/>
+    <hyperlink ref="C351" r:id="rId210" xr:uid="{FF457151-7BC8-4D31-AA07-EA78F3A184A0}"/>
     <hyperlink ref="C168" r:id="rId211" xr:uid="{D1852D9A-4254-433D-83CA-CB1701BEA104}"/>
-    <hyperlink ref="C466" r:id="rId212" xr:uid="{E540639A-969F-4316-A7E2-F8A954C656E4}"/>
-[...51 lines deleted...]
-    <hyperlink ref="C455" r:id="rId264" xr:uid="{BD84593A-9C8C-4218-A7F2-7151B5C4A8F3}"/>
+    <hyperlink ref="C467" r:id="rId212" xr:uid="{E540639A-969F-4316-A7E2-F8A954C656E4}"/>
+    <hyperlink ref="C465" r:id="rId213" xr:uid="{6642D744-4C6E-494E-B477-6F7A62FE4DCC}"/>
+    <hyperlink ref="C342" r:id="rId214" xr:uid="{F93F64F1-BB5B-4185-A30F-15D644E18B5D}"/>
+    <hyperlink ref="C341" r:id="rId215" xr:uid="{AC6D87A1-C1CD-4747-B288-E654F3C4B443}"/>
+    <hyperlink ref="C464" r:id="rId216" xr:uid="{DC96F0D0-4F37-4AC5-B61A-D6BF6DBF62C4}"/>
+    <hyperlink ref="C340" r:id="rId217" xr:uid="{9AFE6A0B-1926-43DC-AF11-F9CE21669CA8}"/>
+    <hyperlink ref="C463" r:id="rId218" xr:uid="{CAF42980-4CCB-4699-8127-76C73307334D}"/>
+    <hyperlink ref="C408" r:id="rId219" xr:uid="{95B19EF5-F2F5-49BE-99CE-162346E952FA}"/>
+    <hyperlink ref="C403" r:id="rId220" xr:uid="{C63EA5C2-AEE6-43F9-ACD7-BC380205BC4A}"/>
+    <hyperlink ref="C395" r:id="rId221" xr:uid="{D12DCFF0-646F-4C87-9211-1B7137239002}"/>
+    <hyperlink ref="C400" r:id="rId222" xr:uid="{EA0AA217-2815-4859-897F-47EE989DF767}"/>
+    <hyperlink ref="C462" r:id="rId223" xr:uid="{759B4CE1-BA3D-4330-ABD1-0815EC311EEC}"/>
+    <hyperlink ref="C461" r:id="rId224" xr:uid="{BE94120D-5DFE-4855-854C-C3EF1B904D18}"/>
+    <hyperlink ref="C460" r:id="rId225" xr:uid="{DCAA2B6A-5307-4AAA-B091-7932201D8390}"/>
+    <hyperlink ref="C459" r:id="rId226" xr:uid="{7BFE0CC2-2146-4D2C-9712-C94D98C19DE9}"/>
+    <hyperlink ref="C397" r:id="rId227" xr:uid="{BEC85992-CE20-453A-98B8-94D978836D44}"/>
+    <hyperlink ref="C398" r:id="rId228" xr:uid="{A2F184C7-8D07-4B87-84AF-879F76DE29A3}"/>
+    <hyperlink ref="C396" r:id="rId229" xr:uid="{2DB644B5-52A9-42D9-B893-96F36EFA4A48}"/>
+    <hyperlink ref="C399" r:id="rId230" xr:uid="{EF0D8635-C1FC-493F-86DE-EE91D852F420}"/>
+    <hyperlink ref="C450" r:id="rId231" xr:uid="{D3C8A345-9256-4145-8A0D-1ED3C2F0C529}"/>
+    <hyperlink ref="C449" r:id="rId232" xr:uid="{D927A76E-E281-42DF-9527-EEC729DE731F}"/>
+    <hyperlink ref="C448" r:id="rId233" xr:uid="{8D325483-2038-4E0D-AC5D-D2E86C902045}"/>
+    <hyperlink ref="C447" r:id="rId234" xr:uid="{EA486C76-5C30-46E5-A75E-F2121AFC4B3D}"/>
+    <hyperlink ref="C359" r:id="rId235" xr:uid="{ED675929-3AB2-4618-B773-54C0D3051F83}"/>
+    <hyperlink ref="C361" r:id="rId236" xr:uid="{2E969FCD-042C-4640-86E3-CBAAB714D67F}"/>
+    <hyperlink ref="C362" r:id="rId237" xr:uid="{F2988E7F-099A-4339-8977-B9B9F942403E}"/>
+    <hyperlink ref="C357" r:id="rId238" xr:uid="{0611D3B7-2804-4DE7-89E0-04ECAE5D647B}"/>
+    <hyperlink ref="C438" r:id="rId239" xr:uid="{FF4621A5-5E72-497E-8592-5ABA3C99E7A7}"/>
+    <hyperlink ref="C434" r:id="rId240" xr:uid="{8DAA5C60-2881-4751-A0C0-374801EB8809}"/>
+    <hyperlink ref="C436" r:id="rId241" xr:uid="{2F86E5E3-BAD0-423B-BB03-82EDB953693F}"/>
+    <hyperlink ref="C437" r:id="rId242" xr:uid="{BB7F5294-4AD1-4456-8DFD-B0FCC356CFE8}"/>
+    <hyperlink ref="C435" r:id="rId243" xr:uid="{4EBDA11B-0D26-44F6-83D1-7136B1657127}"/>
+    <hyperlink ref="C433" r:id="rId244" xr:uid="{6C7BAC00-DAD5-4C03-B730-5236E609D392}"/>
+    <hyperlink ref="C432" r:id="rId245" xr:uid="{4D21337D-8957-4BF4-8818-06AD575AB546}"/>
+    <hyperlink ref="C431" r:id="rId246" xr:uid="{2021D7E1-1596-4F13-8190-A6FC534BFE8C}"/>
+    <hyperlink ref="C430" r:id="rId247" xr:uid="{FE6F93D8-E0BB-4908-943C-6B2102B5DFCD}"/>
+    <hyperlink ref="C429" r:id="rId248" xr:uid="{22401B6A-DECA-440A-830C-DBA83E326555}"/>
+    <hyperlink ref="C428" r:id="rId249" xr:uid="{E765CA96-929E-4F08-9C62-8F1BD1394B16}"/>
+    <hyperlink ref="C441" r:id="rId250" xr:uid="{EB0E35A7-4C40-42DC-81C1-F5E904503AF8}"/>
+    <hyperlink ref="C443" r:id="rId251" xr:uid="{AF689155-C19E-41CD-907F-AA88B46A4905}"/>
+    <hyperlink ref="C442" r:id="rId252" xr:uid="{060515BB-B64E-43CE-A0B4-B63862EF2CF0}"/>
+    <hyperlink ref="C424" r:id="rId253" xr:uid="{82301611-BCE6-46A2-96E0-C3DDB79271FF}"/>
+    <hyperlink ref="C445" r:id="rId254" xr:uid="{B8295816-876C-43FF-A4D1-FE6E1775D47A}"/>
+    <hyperlink ref="C444" r:id="rId255" xr:uid="{D80352DC-65FE-4577-A20A-3BB1A64017F9}"/>
+    <hyperlink ref="C451" r:id="rId256" xr:uid="{B6874D28-3588-4EB1-9686-15083ADCE226}"/>
+    <hyperlink ref="C420" r:id="rId257" xr:uid="{9E03CE81-DBDF-474C-AD02-A9260FAB0F77}"/>
+    <hyperlink ref="C453" r:id="rId258" xr:uid="{AE9F6281-54A4-42FF-B5D7-733C95F59252}"/>
+    <hyperlink ref="C454" r:id="rId259" xr:uid="{F0FC3638-092A-48DA-8B14-DFB7654AECBA}"/>
+    <hyperlink ref="C452" r:id="rId260" xr:uid="{5275B43B-2D1B-4F64-BF0B-034D85C8F713}"/>
+    <hyperlink ref="C416" r:id="rId261" xr:uid="{13338F67-70CC-421A-B0C1-1067FFAE835A}"/>
+    <hyperlink ref="C457" r:id="rId262" xr:uid="{11D08766-33F0-4A10-A6B2-A5F0E750705E}"/>
+    <hyperlink ref="C455" r:id="rId263" xr:uid="{22AB85F7-8F59-4793-AC7F-E0D999AA6231}"/>
+    <hyperlink ref="C456" r:id="rId264" xr:uid="{BD84593A-9C8C-4218-A7F2-7151B5C4A8F3}"/>
     <hyperlink ref="C137" r:id="rId265" xr:uid="{A59A1460-EE24-41DC-8B6D-69AD771D539C}"/>
     <hyperlink ref="C136" r:id="rId266" xr:uid="{FAD41D59-2BEA-4F55-B3C3-03C2BE301AA8}"/>
     <hyperlink ref="C135" r:id="rId267" xr:uid="{6E64FBC5-E4A4-48B4-8FB0-6D88C6118CC6}"/>
     <hyperlink ref="C134" r:id="rId268" xr:uid="{263BA4D8-C9EA-4FC9-B36F-DCAEA4180735}"/>
     <hyperlink ref="C133" r:id="rId269" xr:uid="{D9BB1C4C-1DFE-4026-959A-FDB19D5CA835}"/>
     <hyperlink ref="C132" r:id="rId270" xr:uid="{04895DD7-0C36-43F3-AF24-FDCAA41898BB}"/>
     <hyperlink ref="C117" r:id="rId271" xr:uid="{6FA9F58E-FFB6-4E25-9339-53B3462267D0}"/>
     <hyperlink ref="C87" r:id="rId272" xr:uid="{8271E0A4-BE27-409E-BA61-2A327F5C7122}"/>
-    <hyperlink ref="C410" r:id="rId273" xr:uid="{E6B955D3-3E25-4F10-9911-C8D9F4E6271B}"/>
-    <hyperlink ref="C409" r:id="rId274" xr:uid="{4EE85AD0-C028-4306-9CB4-D50B6CCA21DB}"/>
+    <hyperlink ref="C411" r:id="rId273" xr:uid="{E6B955D3-3E25-4F10-9911-C8D9F4E6271B}"/>
+    <hyperlink ref="C410" r:id="rId274" xr:uid="{4EE85AD0-C028-4306-9CB4-D50B6CCA21DB}"/>
     <hyperlink ref="C162" r:id="rId275" xr:uid="{2923943C-2CB8-4B94-8745-E973812C2321}"/>
     <hyperlink ref="C63" r:id="rId276" xr:uid="{744E9783-6C76-4DA4-A686-C70A7CF7B9CA}"/>
-    <hyperlink ref="C403" r:id="rId277" xr:uid="{FE7FCE5E-9F78-46AF-9C29-AA40AF91D8CC}"/>
+    <hyperlink ref="C404" r:id="rId277" xr:uid="{FE7FCE5E-9F78-46AF-9C29-AA40AF91D8CC}"/>
     <hyperlink ref="C161" r:id="rId278" xr:uid="{580AA1D9-20B5-4C25-8C13-6F356BAA6535}"/>
     <hyperlink ref="C158" r:id="rId279" xr:uid="{8AED6FE1-2C3C-4757-B907-C30108882882}"/>
-    <hyperlink ref="C400" r:id="rId280" xr:uid="{49A92B97-4308-43E4-9366-EECCA657101F}"/>
-[...2 lines deleted...]
-    <hyperlink ref="C478" r:id="rId283" xr:uid="{B7E9ED1D-D53D-4D50-9E17-150F5DA099C7}"/>
+    <hyperlink ref="C401" r:id="rId280" xr:uid="{49A92B97-4308-43E4-9366-EECCA657101F}"/>
+    <hyperlink ref="C481" r:id="rId281" xr:uid="{A9FA7F47-6245-4D4C-8C7D-B28B5001B345}"/>
+    <hyperlink ref="C480" r:id="rId282" xr:uid="{D9255E6B-103D-4487-8C40-B94394D6A507}"/>
+    <hyperlink ref="C479" r:id="rId283" xr:uid="{B7E9ED1D-D53D-4D50-9E17-150F5DA099C7}"/>
     <hyperlink ref="C8" r:id="rId284" xr:uid="{DC889372-AC59-42AF-BE6B-46B3D13B5F20}"/>
     <hyperlink ref="C12" r:id="rId285" xr:uid="{DE13BD6F-A876-4BCC-A35C-75EDDDCB2EC2}"/>
     <hyperlink ref="C20" r:id="rId286" xr:uid="{A972854F-351B-4173-9A9D-33DC3507583A}"/>
     <hyperlink ref="C18" r:id="rId287" xr:uid="{A3FF6069-D455-4D08-AB85-C14533E3057E}"/>
     <hyperlink ref="C21" r:id="rId288" xr:uid="{C8DF9F3C-164D-4E84-8D62-E5C23A22864C}"/>
     <hyperlink ref="C13" r:id="rId289" xr:uid="{949C8726-03ED-4E8A-B783-CBC660BB44BE}"/>
     <hyperlink ref="C15" r:id="rId290" xr:uid="{AD5EC0B4-E99D-423B-BED4-38DBA6DCEA39}"/>
     <hyperlink ref="C10" r:id="rId291" xr:uid="{81215C44-BFCA-42A7-941F-CC955D829C1B}"/>
     <hyperlink ref="C22" r:id="rId292" xr:uid="{56DD81E3-6CD1-4C47-8D7A-3C679F12678A}"/>
     <hyperlink ref="C14" r:id="rId293" xr:uid="{23B53147-5899-4658-B157-F3B34808CECC}"/>
     <hyperlink ref="C23" r:id="rId294" xr:uid="{1765CC79-46C9-4FFC-96B5-A4AE64A2B06D}"/>
     <hyperlink ref="C19" r:id="rId295" xr:uid="{F9016E99-8424-455A-AFD1-26865F300382}"/>
     <hyperlink ref="C16" r:id="rId296" xr:uid="{073CE1B0-7275-4133-88E2-FC3B7701091B}"/>
     <hyperlink ref="C11" r:id="rId297" xr:uid="{16427653-D85A-4CEB-A558-460B43E101D7}"/>
     <hyperlink ref="C24" r:id="rId298" xr:uid="{4EE9E09D-BBAD-400C-87AC-39B0EF27DD14}"/>
     <hyperlink ref="C17" r:id="rId299" xr:uid="{A780277C-ED0A-49DD-973A-21F009F61893}"/>
     <hyperlink ref="C9" r:id="rId300" xr:uid="{65174EC6-DD8F-4015-88E8-023C2C4EF1A8}"/>
     <hyperlink ref="C255" r:id="rId301" xr:uid="{F470D3CA-B65E-4E6D-A751-4D4D6275E0B4}"/>
     <hyperlink ref="C254" r:id="rId302" xr:uid="{8C90E418-CEDA-4163-8C54-2B28780C2FB7}"/>
     <hyperlink ref="C253" r:id="rId303" xr:uid="{E9D33983-47C7-4A19-BF14-1250267F8470}"/>
-    <hyperlink ref="C256" r:id="rId304" xr:uid="{7374DDD4-23DC-4A08-A91F-CDE570D7F31C}"/>
-[...161 lines deleted...]
-    <hyperlink ref="C558" r:id="rId466" xr:uid="{3FDAF526-7C46-4CFF-8AA2-12AED99DDDA9}"/>
+    <hyperlink ref="C381" r:id="rId304" xr:uid="{B3F689A3-2186-4332-ADC3-E40739BD9905}"/>
+    <hyperlink ref="C335" r:id="rId305" xr:uid="{6987BC35-BAE0-48F9-AE2A-FBAE33D2EA45}"/>
+    <hyperlink ref="C497" r:id="rId306" xr:uid="{B1CCC0D2-6594-4F58-8A97-FD739680F1F7}"/>
+    <hyperlink ref="C491" r:id="rId307" xr:uid="{0BDD1EE2-2739-4A7B-948F-A301B57A692A}"/>
+    <hyperlink ref="C487" r:id="rId308" xr:uid="{7D54EC22-09B3-446E-81A9-2CB03F8FD04A}"/>
+    <hyperlink ref="C500" r:id="rId309" xr:uid="{B56991C8-164D-4211-A1FC-60B36EAF135F}"/>
+    <hyperlink ref="C490" r:id="rId310" xr:uid="{0932B734-B048-43B7-80E9-E1BD407956FB}"/>
+    <hyperlink ref="C486" r:id="rId311" xr:uid="{C6ABB701-5860-4395-B597-66F414A22F54}"/>
+    <hyperlink ref="C488" r:id="rId312" xr:uid="{90F6991D-16AC-4A01-80FA-4FC2740514C3}"/>
+    <hyperlink ref="C499" r:id="rId313" xr:uid="{152635F2-BC81-4125-B480-3DDA387257E0}"/>
+    <hyperlink ref="C496" r:id="rId314" xr:uid="{0F04658F-AB10-4458-BF1F-261196D1025B}"/>
+    <hyperlink ref="C370" r:id="rId315" xr:uid="{58174EF6-C666-4224-B31E-BE02A3713967}"/>
+    <hyperlink ref="C368" r:id="rId316" xr:uid="{A6A392C3-DF66-4602-B872-FD63B9DFD49C}"/>
+    <hyperlink ref="C508" r:id="rId317" xr:uid="{EAD9FCD7-2489-419B-80D9-273BC3BFC052}"/>
+    <hyperlink ref="C515" r:id="rId318" xr:uid="{8FE94CB4-6091-4D92-8E71-09E05DAB606F}"/>
+    <hyperlink ref="C502" r:id="rId319" xr:uid="{B9D446B8-7AE5-4592-B086-9AF21016AB11}"/>
+    <hyperlink ref="C356" r:id="rId320" xr:uid="{87ACB9B3-5FB2-45E9-9D4E-F1ECA6459C70}"/>
+    <hyperlink ref="C155" r:id="rId321" xr:uid="{A843E3F3-C1C9-4D91-BE39-A0A4565269E2}"/>
+    <hyperlink ref="C355" r:id="rId322" xr:uid="{A771A7F5-ACEA-4240-A95D-2461ACFBC64D}"/>
+    <hyperlink ref="C517" r:id="rId323" xr:uid="{9DC9BC6B-884C-4BB0-8A7C-A7A42A9C3201}"/>
+    <hyperlink ref="C106" r:id="rId324" xr:uid="{09C99DAF-31C3-47D0-A65C-93B11564C78A}"/>
+    <hyperlink ref="C75" r:id="rId325" xr:uid="{66F8BA40-3BC0-4CB4-9B95-3F2628557619}"/>
+    <hyperlink ref="C139" r:id="rId326" xr:uid="{5065ED62-31DB-4891-B50A-5BB07580CBAA}"/>
+    <hyperlink ref="C105" r:id="rId327" xr:uid="{FB183458-F854-4222-BB53-221F86EE39D2}"/>
+    <hyperlink ref="C96" r:id="rId328" xr:uid="{DDBCE681-7D94-4D2F-BF77-8FF98D4FC979}"/>
+    <hyperlink ref="C131" r:id="rId329" xr:uid="{669E024A-463B-43C5-95F8-2E8D11675CAA}"/>
+    <hyperlink ref="C86" r:id="rId330" xr:uid="{BCA3F184-3DEC-4828-90BC-0A278208B2BC}"/>
+    <hyperlink ref="C95" r:id="rId331" xr:uid="{6CCAFCC5-6E31-43B8-9F21-D7C435D4ADFE}"/>
+    <hyperlink ref="C88" r:id="rId332" xr:uid="{7C715711-CB9C-44A9-9E5C-C01B21984D59}"/>
+    <hyperlink ref="C92" r:id="rId333" xr:uid="{404E0A5C-F117-449E-B2C2-5B68695EA700}"/>
+    <hyperlink ref="C244" r:id="rId334" xr:uid="{4D84EA96-E076-4FEA-B334-F37A5122B0B4}"/>
+    <hyperlink ref="C85" r:id="rId335" xr:uid="{E49B9300-896B-499A-B337-73A411BB62B7}"/>
+    <hyperlink ref="C89" r:id="rId336" xr:uid="{2F9D4125-68AA-426B-A9B4-3BA4F3A83744}"/>
+    <hyperlink ref="C237" r:id="rId337" xr:uid="{F28CDC6C-F84A-41D2-A448-A6DBDA67DE7C}"/>
+    <hyperlink ref="C104" r:id="rId338" xr:uid="{3D7F55A5-396B-4EC6-A59E-8D73811345EB}"/>
+    <hyperlink ref="C108" r:id="rId339" xr:uid="{2A3FDA4A-BF0F-4FED-A704-15E654D107CD}"/>
+    <hyperlink ref="C107" r:id="rId340" xr:uid="{7AC74640-7735-4E07-BDEC-CE7539FC5D76}"/>
+    <hyperlink ref="C352" r:id="rId341" xr:uid="{D867DA6E-6ED8-4586-85B5-23B6DA0E24ED}"/>
+    <hyperlink ref="C283" r:id="rId342" xr:uid="{341DB4A4-CE50-4CD3-8492-F67EE5A5F1A5}"/>
+    <hyperlink ref="C284" r:id="rId343" xr:uid="{4F3247D6-F5C3-4D05-9161-C5BE1C36FAD2}"/>
+    <hyperlink ref="C285" r:id="rId344" xr:uid="{7C74BF97-C706-494E-A696-02F90EBF7D77}"/>
+    <hyperlink ref="C286" r:id="rId345" xr:uid="{8214E634-3974-4A64-BE00-118A67E28922}"/>
+    <hyperlink ref="C287" r:id="rId346" xr:uid="{63D732F2-E805-4DCA-9713-F7CEC4015649}"/>
+    <hyperlink ref="C288" r:id="rId347" xr:uid="{DFD583BC-8E99-447A-87B3-4C0160041855}"/>
+    <hyperlink ref="C338" r:id="rId348" xr:uid="{E088ECBC-66AD-487F-8D1C-412D2401B460}"/>
+    <hyperlink ref="C553" r:id="rId349" xr:uid="{70FCCD79-CBD2-4CFC-8383-BC2ECA3D149D}"/>
+    <hyperlink ref="C279" r:id="rId350" xr:uid="{00C656CE-44F6-4C86-89BC-0A1A6C717EB6}"/>
+    <hyperlink ref="C503" r:id="rId351" xr:uid="{E50363D6-45B4-4AD4-A0C5-BB1640717D72}"/>
+    <hyperlink ref="C504" r:id="rId352" xr:uid="{2B36B245-FDD0-4543-9E25-1931CCA92931}"/>
+    <hyperlink ref="C505" r:id="rId353" xr:uid="{92594368-428D-483D-9B18-F07CEA7D8824}"/>
+    <hyperlink ref="C506" r:id="rId354" xr:uid="{501C09C4-0B0E-43AB-9F7A-7A81F3C77AA4}"/>
+    <hyperlink ref="C231" r:id="rId355" xr:uid="{B15F48A7-FE24-4110-809B-117B44E419E7}"/>
+    <hyperlink ref="C509" r:id="rId356" xr:uid="{F950D330-5683-4339-9522-2FEC2A7BD866}"/>
+    <hyperlink ref="C510" r:id="rId357" xr:uid="{09DD03FA-9156-4D19-AA40-54CE2F09B155}"/>
+    <hyperlink ref="C511" r:id="rId358" xr:uid="{39A1DA8D-328F-42E9-8662-B60BB3EFBF7B}"/>
+    <hyperlink ref="C3" r:id="rId359" xr:uid="{0C23CFCF-166D-42B5-85D2-5500D4625B3B}"/>
+    <hyperlink ref="C111" r:id="rId360" xr:uid="{B040FAE1-17BD-43DE-A9E5-B7BF6371CC8F}"/>
+    <hyperlink ref="C512" r:id="rId361" xr:uid="{3CC95E22-A3EB-4F59-835F-9939A9A5A58E}"/>
+    <hyperlink ref="C513" r:id="rId362" xr:uid="{F02FD3D8-95FD-4BF7-AFDA-CA1B78D1BF1D}"/>
+    <hyperlink ref="C514" r:id="rId363" xr:uid="{93122165-A1D7-48B7-AC28-5CDA4374041F}"/>
+    <hyperlink ref="C72" r:id="rId364" xr:uid="{D6BB3D56-A7F6-409E-8A9C-07E4E2EDEC62}"/>
+    <hyperlink ref="C518" r:id="rId365" xr:uid="{97B6F272-E9ED-4709-8193-069D36F7F04E}"/>
+    <hyperlink ref="C519" r:id="rId366" xr:uid="{F0DB893F-4C66-4B27-8D90-E3859A320D5B}"/>
+    <hyperlink ref="C222" r:id="rId367" xr:uid="{6CDF4D54-915B-4522-8997-E747195881AC}"/>
+    <hyperlink ref="C520" r:id="rId368" xr:uid="{B23AD2F4-E86A-430A-A686-CC333EC99C76}"/>
+    <hyperlink ref="C523" r:id="rId369" xr:uid="{F2CFB25D-EB68-4559-AA60-AE11169233B6}"/>
+    <hyperlink ref="C525" r:id="rId370" xr:uid="{C8DCA57B-927D-4F4D-95B9-A8EC934BC1E8}"/>
+    <hyperlink ref="C527" r:id="rId371" xr:uid="{F7C3AAB6-7111-4A56-854A-90AC77B9BD98}"/>
+    <hyperlink ref="C528" r:id="rId372" xr:uid="{4CCBD9CB-B941-4374-BE78-33841CF00DF5}"/>
+    <hyperlink ref="C224" r:id="rId373" xr:uid="{0825EA93-B0F5-48C4-B073-BD203C81EBB8}"/>
+    <hyperlink ref="C73" r:id="rId374" xr:uid="{A30EC114-A3F3-449B-A6AA-557F813690EC}"/>
+    <hyperlink ref="C223" r:id="rId375" xr:uid="{FD487B64-EA8A-4076-97CE-25050E72DCE3}"/>
+    <hyperlink ref="C529" r:id="rId376" xr:uid="{51D5B64A-60BE-463E-8BC0-01B6FF38EB09}"/>
+    <hyperlink ref="C530" r:id="rId377" xr:uid="{6ACD8911-2625-44F0-BD5E-058731A9D485}"/>
+    <hyperlink ref="C531" r:id="rId378" xr:uid="{AACDE3E3-2642-4B82-9E17-70A10CEB74B3}"/>
+    <hyperlink ref="C532" r:id="rId379" xr:uid="{DCE0892E-6CC0-4734-957B-DB74530F990D}"/>
+    <hyperlink ref="C533" r:id="rId380" xr:uid="{7D52692D-CD15-4122-B851-DF0B79A34F63}"/>
+    <hyperlink ref="C534" r:id="rId381" xr:uid="{3469C9A0-3518-45DA-8D89-3B027E9D348D}"/>
+    <hyperlink ref="C535" r:id="rId382" xr:uid="{45C89CB7-B388-4A42-B0B7-6DF9FA7F3CB3}"/>
+    <hyperlink ref="C536" r:id="rId383" xr:uid="{DE5AC4A8-DE8B-4C8B-8B8C-0CA18B1B6029}"/>
+    <hyperlink ref="C537" r:id="rId384" xr:uid="{1B5C7FBD-13BD-45EE-AB83-EE380633C66D}"/>
+    <hyperlink ref="C538" r:id="rId385" xr:uid="{935E87CD-3D3F-4642-8FAF-936AAB857482}"/>
+    <hyperlink ref="C539" r:id="rId386" xr:uid="{80812440-4FD0-4865-90B0-D61BD70661FE}"/>
+    <hyperlink ref="C61" r:id="rId387" xr:uid="{7712696E-6F9C-4FCC-AF89-8ECB29C54E17}"/>
+    <hyperlink ref="C540" r:id="rId388" xr:uid="{7B148CFE-6C60-4232-B135-346B3A172A93}"/>
+    <hyperlink ref="C541" r:id="rId389" xr:uid="{9DC8193C-5AA4-495E-86D8-E4CE9F9CA8F0}"/>
+    <hyperlink ref="C52" r:id="rId390" xr:uid="{3FE4B423-7789-473D-89BB-4117677FD843}"/>
+    <hyperlink ref="C543" r:id="rId391" xr:uid="{406703A1-C58B-4D08-B33B-0BEF7B254657}"/>
+    <hyperlink ref="C544" r:id="rId392" xr:uid="{62DC6721-BCD3-4830-9160-FCDDC8BE7B90}"/>
+    <hyperlink ref="C545" r:id="rId393" xr:uid="{3E85EFF6-D0E9-4146-BA30-EA375FB8A039}"/>
+    <hyperlink ref="C546" r:id="rId394" xr:uid="{4693849B-6B17-4C45-90D8-7D7D98B0CE37}"/>
+    <hyperlink ref="C547" r:id="rId395" xr:uid="{35BF87F8-AF69-49E7-8E18-4E7C8C084B7C}"/>
+    <hyperlink ref="C548" r:id="rId396" xr:uid="{A734EB8C-5892-4B6C-A713-4B3E70A7EFB3}"/>
+    <hyperlink ref="C549" r:id="rId397" xr:uid="{FEC3A074-BEFB-4B64-8625-352CF75C262C}"/>
+    <hyperlink ref="C550" r:id="rId398" xr:uid="{B4895AEE-7790-4E33-85F1-B8A3A52B50D8}"/>
+    <hyperlink ref="C551" r:id="rId399" xr:uid="{54D96764-F11B-4A04-B2AB-E8725B49AB54}"/>
+    <hyperlink ref="C552" r:id="rId400" xr:uid="{EE169EC6-E259-47BF-840D-D122039B3EE6}"/>
+    <hyperlink ref="C554" r:id="rId401" xr:uid="{655FA449-79BD-443D-9FB9-EFFE6C6F28B2}"/>
+    <hyperlink ref="C356:C358" r:id="rId402" display="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQAMoasVfB3wTYeEWkx_zIRfAbhiDRdAizXBfOknZuTXB20?e=75jq3V" xr:uid="{89EEAD08-8DE2-4CE6-8CA5-FC0BCC0E625A}"/>
+    <hyperlink ref="C27" r:id="rId403" xr:uid="{350F5562-961D-4FC9-982A-A5109669AE8C}"/>
+    <hyperlink ref="C43" r:id="rId404" xr:uid="{D5B05529-FDA9-49DE-8937-D77154401FFB}"/>
+    <hyperlink ref="C54" r:id="rId405" xr:uid="{8BEAD953-416C-42F6-AE8B-C5CEC5B8633B}"/>
+    <hyperlink ref="C91" r:id="rId406" xr:uid="{64D91E13-F232-4E56-8D23-13209160DD94}"/>
+    <hyperlink ref="C163" r:id="rId407" xr:uid="{3E6668DE-1115-4C8A-8FFE-CB02956A7DEA}"/>
+    <hyperlink ref="C164" r:id="rId408" xr:uid="{ED2ECC30-A802-49B9-BEE4-D8C0A4D84187}"/>
+    <hyperlink ref="C177" r:id="rId409" xr:uid="{07476B23-7554-4478-9B08-3A246EE20BC6}"/>
+    <hyperlink ref="C178" r:id="rId410" xr:uid="{223D63D8-DDF6-4EAF-88D9-DA59D15AFB54}"/>
+    <hyperlink ref="C218" r:id="rId411" xr:uid="{4CFA5E9C-DE13-4834-AE72-1A51D60EF66C}"/>
+    <hyperlink ref="C242" r:id="rId412" xr:uid="{F4952B61-6457-4A01-9C2F-32770D60DACF}"/>
+    <hyperlink ref="C243" r:id="rId413" xr:uid="{5C2A4311-0638-4988-B52B-B75B138CEDD4}"/>
+    <hyperlink ref="C246" r:id="rId414" xr:uid="{A2FD358A-49E6-42CF-ABC4-3092AB858393}"/>
+    <hyperlink ref="C252" r:id="rId415" xr:uid="{DE473192-4A87-4216-894B-737E07647F8F}"/>
+    <hyperlink ref="C259" r:id="rId416" xr:uid="{D396EDB1-D0B7-404E-990D-9B8164333DF0}"/>
+    <hyperlink ref="C265" r:id="rId417" xr:uid="{C9FB1D62-C340-4F18-97E9-6F6EC01C9E83}"/>
+    <hyperlink ref="C281" r:id="rId418" xr:uid="{FAA032C2-13F1-4363-84C5-FD285905DBBC}"/>
+    <hyperlink ref="C282" r:id="rId419" xr:uid="{8726378F-5CAF-4819-890C-A66FE4EE80A9}"/>
+    <hyperlink ref="C333" r:id="rId420" xr:uid="{B0CBBD3C-4A20-43B2-9F36-21737CDDA6B4}"/>
+    <hyperlink ref="C334" r:id="rId421" xr:uid="{2EB7C600-ABB0-44E3-9879-5A0731E29E15}"/>
+    <hyperlink ref="C336" r:id="rId422" xr:uid="{21321A49-3A64-4247-9545-3E92E6395259}"/>
+    <hyperlink ref="C349" r:id="rId423" xr:uid="{5C9E1E84-D3FC-420A-9326-771B1B82B994}"/>
+    <hyperlink ref="C353" r:id="rId424" xr:uid="{5C79A744-FC69-4141-B24F-39E05C6F48CA}"/>
+    <hyperlink ref="C354" r:id="rId425" xr:uid="{2B6E7ADE-78FA-4E7C-BB82-7E46E740F3B3}"/>
+    <hyperlink ref="C358" r:id="rId426" xr:uid="{43F14A3C-C25D-4ECF-B3E6-7AC84050EB31}"/>
+    <hyperlink ref="C363" r:id="rId427" xr:uid="{696DFDDB-4469-44EE-AC83-A8906F022EDB}"/>
+    <hyperlink ref="C364" r:id="rId428" xr:uid="{8633F098-B90D-47F8-90F8-BDB25387414A}"/>
+    <hyperlink ref="C365" r:id="rId429" xr:uid="{EE11CF2E-2529-4E2B-8406-3587FC189DAF}"/>
+    <hyperlink ref="C366" r:id="rId430" xr:uid="{4E0EFE70-151E-4A3E-9988-DDE78257D25A}"/>
+    <hyperlink ref="C367" r:id="rId431" xr:uid="{47B4FA8A-4D69-4110-8D24-AD5D60651CEE}"/>
+    <hyperlink ref="C369" r:id="rId432" xr:uid="{A8429804-7788-4EBB-8F44-E118C6ABD124}"/>
+    <hyperlink ref="C371" r:id="rId433" xr:uid="{2C4F5245-EC1C-45FE-8449-4A3727D53513}"/>
+    <hyperlink ref="C372" r:id="rId434" xr:uid="{8B286EA4-F743-45F5-A3AB-27CA9DD8E979}"/>
+    <hyperlink ref="C373" r:id="rId435" xr:uid="{D08E9A57-41EF-4EE4-B3FF-EAFC6BC3020F}"/>
+    <hyperlink ref="C374" r:id="rId436" xr:uid="{2299E4B5-007E-4965-B026-199221E8B61A}"/>
+    <hyperlink ref="C382" r:id="rId437" xr:uid="{A03A5476-570E-4AC0-9491-41117B07D591}"/>
+    <hyperlink ref="C383" r:id="rId438" xr:uid="{0C5B1007-9B3F-48A0-A9A4-7AEF2A2F637D}"/>
+    <hyperlink ref="C384" r:id="rId439" xr:uid="{D047E105-D069-4E56-97DB-3C42D3B5EF2D}"/>
+    <hyperlink ref="C402" r:id="rId440" xr:uid="{ACD79A0A-9AE5-44E3-B404-40C36F70E1B5}"/>
+    <hyperlink ref="C405" r:id="rId441" xr:uid="{E9B590FB-507D-4BD6-8A9C-246C174D1050}"/>
+    <hyperlink ref="C406" r:id="rId442" xr:uid="{B643A918-5ED4-4CD7-A61C-65B3FA107775}"/>
+    <hyperlink ref="C407" r:id="rId443" xr:uid="{F7948616-7619-474B-9429-7478D25CE079}"/>
+    <hyperlink ref="C409" r:id="rId444" xr:uid="{FD34BA50-ABE9-4036-BDD1-B0556346ED10}"/>
+    <hyperlink ref="C412" r:id="rId445" xr:uid="{0D44FC99-5B8B-4334-A5CF-209CFDE5AB3C}"/>
+    <hyperlink ref="C439" r:id="rId446" xr:uid="{40E41882-3ACC-4928-B36B-CFCFFE76FDAE}"/>
+    <hyperlink ref="C440" r:id="rId447" xr:uid="{48C413FD-D612-41CB-B777-059309C5BF7D}"/>
+    <hyperlink ref="C446" r:id="rId448" xr:uid="{BFBCF0C0-BA2E-49A0-9B85-963C42A0511D}"/>
+    <hyperlink ref="C466" r:id="rId449" xr:uid="{536317B8-4095-4A95-9255-A19A09AEDEC9}"/>
+    <hyperlink ref="C468" r:id="rId450" xr:uid="{863D19A4-D84C-44A1-B4C7-90D8D7917A7D}"/>
+    <hyperlink ref="C469" r:id="rId451" xr:uid="{71AC4A4B-FD8C-4F03-B520-B6886D20F6BB}"/>
+    <hyperlink ref="C470" r:id="rId452" xr:uid="{61B4A9F9-1BC0-4789-B538-0290BC042E93}"/>
+    <hyperlink ref="C471" r:id="rId453" xr:uid="{20AF151B-606F-4ED9-ACF8-65EF7D747A81}"/>
+    <hyperlink ref="C476" r:id="rId454" xr:uid="{0DA2BF59-897F-4DD5-8E54-490533230226}"/>
+    <hyperlink ref="C478" r:id="rId455" xr:uid="{EE733E52-F8B3-4C3D-943A-F7EEF4BC3C87}"/>
+    <hyperlink ref="C484" r:id="rId456" xr:uid="{9AF4C949-9F6F-4D84-8D74-1A19231F8FBF}"/>
+    <hyperlink ref="C498" r:id="rId457" xr:uid="{B7D43E8E-53DA-450D-A6EA-C8C24F1EB8CC}"/>
+    <hyperlink ref="C521" r:id="rId458" xr:uid="{3194D2DE-81A1-4B14-B36C-A8CB86144EE7}"/>
+    <hyperlink ref="C522" r:id="rId459" xr:uid="{97872BF9-05EB-4A87-A691-162F1E5C83D4}"/>
+    <hyperlink ref="C524" r:id="rId460" xr:uid="{A589F421-FCA6-45C9-BCF2-2F87846A60E7}"/>
+    <hyperlink ref="C542" r:id="rId461" xr:uid="{951CEDE0-3D29-454F-A944-6E246C6502CE}"/>
+    <hyperlink ref="C558" r:id="rId462" xr:uid="{C194FC0C-764F-444F-90B7-A70C89965F91}"/>
+    <hyperlink ref="C236" r:id="rId463" xr:uid="{0E60A6EF-4816-4C39-8134-179D2AA3A44B}"/>
+    <hyperlink ref="C93" r:id="rId464" xr:uid="{60AE7224-27F6-4E23-A0BE-2005F3728300}"/>
+    <hyperlink ref="C559" r:id="rId465" xr:uid="{3FDAF526-7C46-4CFF-8AA2-12AED99DDDA9}"/>
+    <hyperlink ref="C257" r:id="rId466" xr:uid="{B17286DF-0794-44BC-8448-5CEB16626C7D}"/>
+    <hyperlink ref="C256" r:id="rId467" xr:uid="{7374DDD4-23DC-4A08-A91F-CDE570D7F31C}"/>
+    <hyperlink ref="C220" r:id="rId468" xr:uid="{3FA0AD0E-A183-4250-903A-3FFC7D338A1C}"/>
+    <hyperlink ref="C214" r:id="rId469" xr:uid="{0DD61A9A-E776-47EC-A15F-C16257AF0903}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId470"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>