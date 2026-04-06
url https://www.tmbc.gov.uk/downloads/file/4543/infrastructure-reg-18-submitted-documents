--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,56 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Planning\policy\0.0 - Local Plan New NPPF 2024\Consultation\HPSSC Reg 18 reporting\PDFs\Chapter PDFs to be locked\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Share\Templates\Alexine For Upload\Chapter PDFs for uploading\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9974A944-BAA4-4E39-8A30-CCEC3A20D16E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE18861C-82E0-4A34-9749-FEA3332A382F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{78656106-FAC4-46E6-8AD5-E8C02E1907A5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{78656106-FAC4-46E6-8AD5-E8C02E1907A5}"/>
   </bookViews>
   <sheets>
     <sheet name="Infrastructure" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Infrastructure!$A$1:$C$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -66,75 +66,75 @@
   <si>
     <t>Respondent ID</t>
   </si>
   <si>
     <t>Hyperlink</t>
   </si>
   <si>
     <t>69839241fbee7287969f1662</t>
   </si>
   <si>
     <t>Environment Agency</t>
   </si>
   <si>
     <t>698070a1e2f49c0e81a5dd02</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770025300/projects/66141b65e0f4436148cf409d/respondent-upload/kh66sjhtcxuar2echbnn.pdf</t>
   </si>
   <si>
     <t>David Lock Associates, for Hallam Land</t>
   </si>
   <si>
     <t>69442d4c135012f2d8198654</t>
   </si>
   <si>
-    <t>David Lock Associates, for Hallam Land_Redacted.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>British Horse Society</t>
   </si>
   <si>
     <t>6978bad623824dd5962acb5f</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769510852/projects/66141b65e0f4436148cf409d/respondent-upload/vmpcoz8h0bys6n3yyhp5.pdf</t>
   </si>
   <si>
     <t>East Peckham Parish Council (EPPC)</t>
   </si>
   <si>
     <t>6943e5d5932f3c869320ffe9</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768321058/projects/66141b65e0f4436148cf409d/respondent-upload/u0t5tpvabft0u8kqu7zl.pdf</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769510796/projects/66141b65e0f4436148cf409d/respondent-upload/elu1m0djs3xvzbnsqeib.pdf</t>
   </si>
   <si>
-    <t>RT_Redacted.pdf</t>
+    <t>https://www.tmbc.gov.uk/downloads/file/4576/david-lock-associates-for-hallam-land-redacted</t>
+  </si>
+  <si>
+    <t>https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -197,57 +197,57 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -543,171 +543,171 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768321058/projects/66141b65e0f4436148cf409d/respondent-upload/u0t5tpvabft0u8kqu7zl.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQCIqGCTZ2ttSoTM4S6ez7zuAWa14hx9-lS-ZFNEVtXJCbc?e=ysooii" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQCR5OparaVQSatZTK3M9cVaAeThx9hxNmU7-wql8VMj1yA?e=ldHgKV" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770025300/projects/66141b65e0f4436148cf409d/respondent-upload/kh66sjhtcxuar2echbnn.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769510796/projects/66141b65e0f4436148cf409d/respondent-upload/elu1m0djs3xvzbnsqeib.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769510852/projects/66141b65e0f4436148cf409d/respondent-upload/vmpcoz8h0bys6n3yyhp5.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769510796/projects/66141b65e0f4436148cf409d/respondent-upload/elu1m0djs3xvzbnsqeib.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769510852/projects/66141b65e0f4436148cf409d/respondent-upload/vmpcoz8h0bys6n3yyhp5.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768321058/projects/66141b65e0f4436148cf409d/respondent-upload/u0t5tpvabft0u8kqu7zl.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4576/david-lock-associates-for-hallam-land-redacted" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770025300/projects/66141b65e0f4436148cf409d/respondent-upload/kh66sjhtcxuar2echbnn.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D74A355-1888-45B3-8002-C168F026334E}">
   <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C13" sqref="C13"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="20.77734375" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="2" width="20.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="75.7109375" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:3" s="1" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:3" s="1" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="C2" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" s="1" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="7" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="1:3" s="1" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-    <row r="4" spans="1:3" s="1" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:3" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="8" t="s">
-        <v>9</v>
+      <c r="C4" s="7" t="s">
+        <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:3" s="1" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:3" s="1" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="C5" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="6" spans="1:3" s="1" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:3" s="1" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:3" s="1" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:3" s="1" customFormat="1" ht="27" x14ac:dyDescent="0.25">
       <c r="A7" s="5"/>
       <c r="B7" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="C7" s="8" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="28LELAJaTGytAC/gCVD0P4fCGCZaZs+teEdG9EQ2k0TAV1wiugj448S7ZavEf2p6+I1AUvx3T4QOO0QDCKLO6g==" saltValue="DYjxwcr4e8pbWYJBgqR8tA==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Ho2zNEJGlj3I0D/LVPfNHWJBh3WeG1SYXOBBmlcJVnc96pr8af/k40skXXFjM0nn97uI5EqNyLxpZ8uwNFZZeQ==" saltValue="kiPXACWSn6BMvrdRhBH7JQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
   <autoFilter ref="A1:C1" xr:uid="{1D74A355-1888-45B3-8002-C168F026334E}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:C7">
     <sortCondition ref="A1:A7"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="C7" r:id="rId1" display="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQCR5OparaVQSatZTK3M9cVaAeThx9hxNmU7-wql8VMj1yA?e=ldHgKV" xr:uid="{1BA572F3-A9E4-4D6A-A49A-F22DAFCEC19E}"/>
-[...4 lines deleted...]
-    <hyperlink ref="C6" r:id="rId6" xr:uid="{1B402C61-DE3C-4D4B-BB7B-C68975054DC9}"/>
+    <hyperlink ref="C5" r:id="rId1" xr:uid="{1E44C7A1-DD8C-47C3-AF4E-6E31645EAD2A}"/>
+    <hyperlink ref="C3" r:id="rId2" xr:uid="{BB238651-902C-4859-9DAE-F6A985357BD2}"/>
+    <hyperlink ref="C2" r:id="rId3" xr:uid="{FB294F8B-1107-46FA-89D8-36D346CE4890}"/>
+    <hyperlink ref="C6" r:id="rId4" xr:uid="{1B402C61-DE3C-4D4B-BB7B-C68975054DC9}"/>
+    <hyperlink ref="C4" r:id="rId5" xr:uid="{E16E274E-C0F4-4391-BBD1-A9AC3677F1AE}"/>
+    <hyperlink ref="C7" r:id="rId6" xr:uid="{183559B0-E8EF-473B-A671-9DB47F932E1A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C97C4F41-C2B4-4614-AA09-81250367A790}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:XFD8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Infrastructure</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>