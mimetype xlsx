--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Planning\policy\0.0 - Local Plan New NPPF 2024\Consultation\HPSSC Reg 18 reporting\PDFs\Chapter PDFs to be locked\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Share\Templates\Alexine For Upload\Chapter PDFs for uploading\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{326DE4A3-46F5-403B-AF32-75FE31D63F60}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21D92219-37C1-4B09-8D57-A73E90308CE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3890DC8F-E6D5-4F44-A1D9-C357DB0F1B6C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3890DC8F-E6D5-4F44-A1D9-C357DB0F1B6C}"/>
   </bookViews>
   <sheets>
     <sheet name="Spatial Strategy" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Spatial Strategy'!$A$1:$C$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -76,53 +76,50 @@
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770303531/projects/66141b65e0f4436148cf409d/respondent-upload/rea1xyg9ngccdd4ibcbm.pdf</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770221595/projects/66141b65e0f4436148cf409d/respondent-upload/lfpnidilnynhpf7ds8wq.pdf</t>
   </si>
   <si>
     <t>New Barns Hamlet residents association</t>
   </si>
   <si>
     <t>69833f6060508f6de9c98e51</t>
   </si>
   <si>
     <t>https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQCGRXQyYtHqSJHGbrMRviD0Adv_VvjYo6wTZtUN4T6HssU?e=lxfeY8</t>
   </si>
   <si>
     <t>Save Capel</t>
   </si>
   <si>
     <t>69831630cb925d45a1bbd809</t>
   </si>
   <si>
-    <t>Save Capel_Redacted.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Friends of Offham Road</t>
   </si>
   <si>
     <t>69820b40658e63e70ab90edd</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130300/projects/66141b65e0f4436148cf409d/respondent-upload/udadrhijf1jh7i5evpsh.pdf</t>
   </si>
   <si>
     <t>High Weald National Landscape</t>
   </si>
   <si>
     <t>6978e6db798d048200be88c3</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531984/projects/66141b65e0f4436148cf409d/respondent-upload/jzavggixznyevyfwanxr.pdf</t>
   </si>
   <si>
     <t>6973b3fcb2d9f491f375ce7f</t>
   </si>
   <si>
     <t>6973b030b2d9f491f375ce58</t>
   </si>
   <si>
     <t>697385b5ea1a12b59c2a8bd2</t>
@@ -274,87 +271,90 @@
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767017046/projects/66141b65e0f4436148cf409d/respondent-upload/z9q9hzzsud0b1fnjca6l.pdf</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767016854/projects/66141b65e0f4436148cf409d/respondent-upload/kurjgbyzgsnno4ytxoin.pdf</t>
   </si>
   <si>
     <t>694ade989d648d0e8692947c</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766574765/projects/66141b65e0f4436148cf409d/respondent-upload/njxmdmkth4b9wfuxiqao.pdf</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766515148/projects/66141b65e0f4436148cf409d/respondent-upload/h1eu62tnr9spewhakb4i.pdf</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766514304/projects/66141b65e0f4436148cf409d/respondent-upload/zvm3umrzxbfsy3kqgbgz.pdf</t>
   </si>
   <si>
     <t>Cooper Estates Strategic Land Ltd</t>
   </si>
   <si>
     <t>694ab3fe922466f4e1d239a9</t>
   </si>
   <si>
-    <t>Cooper Estates Strategic Land Ltd_Redacted.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Henry Adams LLP</t>
   </si>
   <si>
     <t>6949301764cefbe8edeafa5d</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766404001/projects/66141b65e0f4436148cf409d/respondent-upload/unn4cs25gi9uz0uioifl.pdf</t>
   </si>
   <si>
     <t>69492bb406fa302fd46bad33</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766403811/projects/66141b65e0f4436148cf409d/respondent-upload/i0evvylyk0oaqkezoqs2.pdf</t>
   </si>
   <si>
     <t>Milton Property Investments Ltd</t>
   </si>
   <si>
     <t>694415ddddfa0ba210bba01d</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766069707/projects/66141b65e0f4436148cf409d/respondent-upload/wlf689kw4lip8gjlow7r.pdf</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766057866/projects/66141b65e0f4436148cf409d/respondent-upload/sjjnff4jtgrzh9sxkf27.pdf</t>
   </si>
   <si>
-    <t>MMAB_Redacted.pdf</t>
-[...5 lines deleted...]
-    <t>HM_Redacted.pdf</t>
+    <t>https://www.tmbc.gov.uk/downloads/file/4567/cooper-estates-strategic-land-ltd-redacted</t>
+  </si>
+  <si>
+    <t>https://www.tmbc.gov.uk/downloads/file/4673/save-capel-redacted</t>
+  </si>
+  <si>
+    <t>https://www.tmbc.gov.uk/downloads/file/4613/hm-redacted</t>
+  </si>
+  <si>
+    <t>https://www.tmbc.gov.uk/downloads/file/4685/ym-redacted</t>
+  </si>
+  <si>
+    <t>https://www.tmbc.gov.uk/downloads/file/4651/mmab-redacted</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -413,57 +413,57 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -760,522 +760,522 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768986241/projects/66141b65e0f4436148cf409d/respondent-upload/xhe4snsr7t8wg9nyalgv.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767396550/projects/66141b65e0f4436148cf409d/respondent-upload/prr2zscj8aks51gicq0b.jpg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767350587/projects/66141b65e0f4436148cf409d/respondent-upload/mv2cyhvxlvpnmpu1rzsh.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766514304/projects/66141b65e0f4436148cf409d/respondent-upload/zvm3umrzxbfsy3kqgbgz.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130300/projects/66141b65e0f4436148cf409d/respondent-upload/udadrhijf1jh7i5evpsh.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767028199/projects/66141b65e0f4436148cf409d/respondent-upload/oatwteddk18z8jms6hce.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQAEErssTVliSZ5dTxGhY_izAbLXOypepUAkgFJypBAB7o8?e=nsv2LO" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075534/projects/66141b65e0f4436148cf409d/respondent-upload/vbi7dhyf3qqwd32pcgvk.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768319622/projects/66141b65e0f4436148cf409d/respondent-upload/zld8l6x8ii7k4whqbiec.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767356562/projects/66141b65e0f4436148cf409d/respondent-upload/ul4l6jxy590konhhud6s.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766515148/projects/66141b65e0f4436148cf409d/respondent-upload/h1eu62tnr9spewhakb4i.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178530/projects/66141b65e0f4436148cf409d/respondent-upload/awxpy4grrota0cay1xuj.jpg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQAsPq16coTAQ7yFCz-R2W6oATnuzn9GMfySqCxxD-IqtKI?e=28p0TN" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770221595/projects/66141b65e0f4436148cf409d/respondent-upload/lfpnidilnynhpf7ds8wq.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767374748/projects/66141b65e0f4436148cf409d/respondent-upload/hoomkp3e427mc5m7wdcw.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767272222/projects/66141b65e0f4436148cf409d/respondent-upload/cjclohdlvjkz42iiqovi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766069707/projects/66141b65e0f4436148cf409d/respondent-upload/wlf689kw4lip8gjlow7r.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770303531/projects/66141b65e0f4436148cf409d/respondent-upload/rea1xyg9ngccdd4ibcbm.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078636/projects/66141b65e0f4436148cf409d/respondent-upload/jzvr3d7zbj3n8l4yco1o.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768316172/projects/66141b65e0f4436148cf409d/respondent-upload/vhmgyqwvipzaxlmmvwmj.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766574765/projects/66141b65e0f4436148cf409d/respondent-upload/njxmdmkth4b9wfuxiqao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178528/projects/66141b65e0f4436148cf409d/respondent-upload/sp5dqdz6slilde8faujw.jpg;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQBKGOJVHvELTK_XCaP1zt4FAXuHuUjflSZu4aAcFq-ZvkY?e=i5itYi" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769162744/projects/66141b65e0f4436148cf409d/respondent-upload/lly8b6qnznxjbgh2tqrl.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767363775/projects/66141b65e0f4436148cf409d/respondent-upload/k89699b6cfqwanehiffu.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767016854/projects/66141b65e0f4436148cf409d/respondent-upload/kurjgbyzgsnno4ytxoin.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766403811/projects/66141b65e0f4436148cf409d/respondent-upload/i0evvylyk0oaqkezoqs2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQBs1_OEPjZeSIc0c1OhP1KIAXiTliBl9KG2AYQa4TnfMSg?e=JWyfTE" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768412150/projects/66141b65e0f4436148cf409d/respondent-upload/g68niy0lsx4pmir6z2kh.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767354670/projects/66141b65e0f4436148cf409d/respondent-upload/n4ec7qclhchpkgjkrhwe.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178529/projects/66141b65e0f4436148cf409d/respondent-upload/wsg1zxpei7f3sxig9de1.jpg;" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531984/projects/66141b65e0f4436148cf409d/respondent-upload/jzavggixznyevyfwanxr.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768910911/projects/66141b65e0f4436148cf409d/respondent-upload/iwjcro6rlwrsrbfohwki.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767365629/projects/66141b65e0f4436148cf409d/respondent-upload/jttdvivhc8rcpyqg5mee.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767017046/projects/66141b65e0f4436148cf409d/respondent-upload/z9q9hzzsud0b1fnjca6l.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766404001/projects/66141b65e0f4436148cf409d/respondent-upload/unn4cs25gi9uz0uioifl.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766057866/projects/66141b65e0f4436148cf409d/respondent-upload/sjjnff4jtgrzh9sxkf27.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQBNaZ3P_bBFRa6VtlYktNCgASuii2yukQQKdee_u0pp3yE?e=H3Ks9K" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768986241/projects/66141b65e0f4436148cf409d/respondent-upload/xhe4snsr7t8wg9nyalgv.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767396550/projects/66141b65e0f4436148cf409d/respondent-upload/prr2zscj8aks51gicq0b.jpg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767350587/projects/66141b65e0f4436148cf409d/respondent-upload/mv2cyhvxlvpnmpu1rzsh.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766514304/projects/66141b65e0f4436148cf409d/respondent-upload/zvm3umrzxbfsy3kqgbgz.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130300/projects/66141b65e0f4436148cf409d/respondent-upload/udadrhijf1jh7i5evpsh.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767028199/projects/66141b65e0f4436148cf409d/respondent-upload/oatwteddk18z8jms6hce.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4567/cooper-estates-strategic-land-ltd-redacted" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075534/projects/66141b65e0f4436148cf409d/respondent-upload/vbi7dhyf3qqwd32pcgvk.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768319622/projects/66141b65e0f4436148cf409d/respondent-upload/zld8l6x8ii7k4whqbiec.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767356562/projects/66141b65e0f4436148cf409d/respondent-upload/ul4l6jxy590konhhud6s.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766515148/projects/66141b65e0f4436148cf409d/respondent-upload/h1eu62tnr9spewhakb4i.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178530/projects/66141b65e0f4436148cf409d/respondent-upload/awxpy4grrota0cay1xuj.jpg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4651/mmab-redacted" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770221595/projects/66141b65e0f4436148cf409d/respondent-upload/lfpnidilnynhpf7ds8wq.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767374748/projects/66141b65e0f4436148cf409d/respondent-upload/hoomkp3e427mc5m7wdcw.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767272222/projects/66141b65e0f4436148cf409d/respondent-upload/cjclohdlvjkz42iiqovi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766069707/projects/66141b65e0f4436148cf409d/respondent-upload/wlf689kw4lip8gjlow7r.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770303531/projects/66141b65e0f4436148cf409d/respondent-upload/rea1xyg9ngccdd4ibcbm.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078636/projects/66141b65e0f4436148cf409d/respondent-upload/jzvr3d7zbj3n8l4yco1o.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768316172/projects/66141b65e0f4436148cf409d/respondent-upload/vhmgyqwvipzaxlmmvwmj.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766574765/projects/66141b65e0f4436148cf409d/respondent-upload/njxmdmkth4b9wfuxiqao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178528/projects/66141b65e0f4436148cf409d/respondent-upload/sp5dqdz6slilde8faujw.jpg;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4685/ym-redacted" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769162744/projects/66141b65e0f4436148cf409d/respondent-upload/lly8b6qnznxjbgh2tqrl.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767363775/projects/66141b65e0f4436148cf409d/respondent-upload/k89699b6cfqwanehiffu.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767016854/projects/66141b65e0f4436148cf409d/respondent-upload/kurjgbyzgsnno4ytxoin.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766403811/projects/66141b65e0f4436148cf409d/respondent-upload/i0evvylyk0oaqkezoqs2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4613/hm-redacted" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768412150/projects/66141b65e0f4436148cf409d/respondent-upload/g68niy0lsx4pmir6z2kh.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767354670/projects/66141b65e0f4436148cf409d/respondent-upload/n4ec7qclhchpkgjkrhwe.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769178529/projects/66141b65e0f4436148cf409d/respondent-upload/wsg1zxpei7f3sxig9de1.jpg;" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769531984/projects/66141b65e0f4436148cf409d/respondent-upload/jzavggixznyevyfwanxr.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768910911/projects/66141b65e0f4436148cf409d/respondent-upload/iwjcro6rlwrsrbfohwki.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767365629/projects/66141b65e0f4436148cf409d/respondent-upload/jttdvivhc8rcpyqg5mee.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767017046/projects/66141b65e0f4436148cf409d/respondent-upload/z9q9hzzsud0b1fnjca6l.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766404001/projects/66141b65e0f4436148cf409d/respondent-upload/unn4cs25gi9uz0uioifl.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1766057866/projects/66141b65e0f4436148cf409d/respondent-upload/sjjnff4jtgrzh9sxkf27.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4673/save-capel-redacted" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4BB4ED3-2CC0-4309-A047-3DBA84180C1A}">
   <dimension ref="A1:C40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D2" sqref="D2"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="20.77734375" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="16384" width="8.88671875" style="6"/>
+    <col min="1" max="2" width="20.7109375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="75.7109375" style="5" customWidth="1"/>
+    <col min="4" max="16384" width="8.85546875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="C2" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="4" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    </row>
+    <row r="3" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="C3" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    </row>
+    <row r="4" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="C4" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="C4" s="4" t="s">
+    </row>
+    <row r="5" spans="1:3" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
         <v>59</v>
       </c>
-    </row>
-[...89 lines deleted...]
-      <c r="A13" s="3" t="s">
+      <c r="B13" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="3" t="s">
+      <c r="C13" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="C13" s="4" t="s">
+    </row>
+    <row r="14" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="4" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="14" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-    <row r="15" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="B15" s="3" t="s">
-[...6 lines deleted...]
-    <row r="16" spans="1:3" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+    </row>
+    <row r="16" spans="1:3" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="17" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="C17" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="C17" s="4" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:3" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+    </row>
+    <row r="18" spans="1:3" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C18" s="5" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="C18" s="6" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="20" spans="1:3" s="2" customFormat="1" ht="55.2" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:3" s="2" customFormat="1" ht="54" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="3" t="s">
+      <c r="C20" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="4" t="s">
+    </row>
+    <row r="21" spans="1:3" s="2" customFormat="1" ht="54" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="21" spans="1:3" s="2" customFormat="1" ht="55.2" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-    <row r="22" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="B22" s="3" t="s">
+      <c r="C22" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="C22" s="4" t="s">
+    </row>
+    <row r="23" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" s="4" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="23" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-    <row r="24" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B24" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="B24" s="3" t="s">
+      <c r="C24" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="C24" s="4" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    </row>
+    <row r="25" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A25" s="3"/>
       <c r="B25" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="26" spans="1:3" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:3" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.25">
       <c r="A26" s="3"/>
       <c r="B26" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:3" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.25">
       <c r="A27" s="3"/>
       <c r="B27" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="28" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A28" s="3"/>
       <c r="B28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C28" s="4" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    </row>
+    <row r="29" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A29" s="3"/>
       <c r="B29" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="C29" s="4" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    </row>
+    <row r="30" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="C30" s="4" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:3" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+    </row>
+    <row r="31" spans="1:3" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.25">
       <c r="A31" s="3"/>
       <c r="B31" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A32" s="3"/>
       <c r="B32" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C32" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="C32" s="4" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    </row>
+    <row r="33" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A33" s="3"/>
       <c r="B33" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C33" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="C33" s="4" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    </row>
+    <row r="34" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A34" s="3"/>
       <c r="B34" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C34" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="C34" s="4" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    </row>
+    <row r="35" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A35" s="3"/>
       <c r="B35" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="C35" s="4" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    </row>
+    <row r="36" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A36" s="3"/>
       <c r="B36" s="3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A37" s="3"/>
       <c r="B37" s="3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A38" s="3"/>
       <c r="B38" s="3" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A39" s="3"/>
       <c r="B39" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A40" s="3"/>
       <c r="B40" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="n2WUXK9uvQsC/YakSpNWJ0Qv7b2sYDypeFKCGslWEXsDnGcif5MX4i2S+JGzGG7B1GUTlHxUTnn6L446hIwA9g==" saltValue="4sWkBBMGh7meItAaOgCS6w==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="VJF0EXmomP5IKH4SLSyOzZs9n/NtXrEMyRIKZwABiUSMJ3Hkt0Y0XtNr4x++w73Tn45C26R2GTHBMTLQ3EBz6A==" saltValue="j14qadu5hMGVBE9S68tvrw==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
   <autoFilter ref="A1:C1" xr:uid="{F4BB4ED3-2CC0-4309-A047-3DBA84180C1A}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:C41">
     <sortCondition ref="A1:A41"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="C19" r:id="rId1" xr:uid="{D7F660AA-F257-4BC8-BA0C-2656734237E3}"/>
     <hyperlink ref="C25" r:id="rId2" xr:uid="{60D07497-C775-489C-B92D-3B32FDDA6A3D}"/>
     <hyperlink ref="C9" r:id="rId3" xr:uid="{0AC24946-41F8-4F6A-B708-A1DCA405BE79}"/>
     <hyperlink ref="C11" r:id="rId4" xr:uid="{ED491C6C-C151-49E8-A11C-622A61B323DF}"/>
     <hyperlink ref="C20" r:id="rId5" xr:uid="{548A8AAA-06DD-4050-8A25-3B86CE86D273}"/>
     <hyperlink ref="C21" r:id="rId6" xr:uid="{9817BE88-B00C-4ED9-9F73-8F79E00C5C04}"/>
     <hyperlink ref="C2" r:id="rId7" xr:uid="{9492D733-84A5-4E50-9D15-C1981BFA2B90}"/>
     <hyperlink ref="C29" r:id="rId8" xr:uid="{68271969-5704-4020-B7D8-F524C354411C}"/>
     <hyperlink ref="C12" r:id="rId9" xr:uid="{6F05CEB0-E412-447C-9A96-2AFD416E7170}"/>
     <hyperlink ref="C6" r:id="rId10" xr:uid="{F181FEB9-7516-491F-ABE5-8322C9903787}"/>
     <hyperlink ref="C17" r:id="rId11" xr:uid="{A8CFDF2E-76B2-4C18-ACAA-6D0F05753ABA}"/>
     <hyperlink ref="C7" r:id="rId12" xr:uid="{FA04335A-08F8-4D14-BA97-76451723E5AD}"/>
     <hyperlink ref="C30" r:id="rId13" xr:uid="{E4BF5887-1877-41FD-8230-D8D9F9873CF7}"/>
     <hyperlink ref="C3" r:id="rId14" xr:uid="{1691A90E-B2C3-4767-9285-47A3C0E9C40C}"/>
     <hyperlink ref="C32" r:id="rId15" xr:uid="{9A5CEEC2-9D83-45DA-ACD7-166724A8AA6D}"/>
     <hyperlink ref="C33" r:id="rId16" xr:uid="{E41272A3-96B4-4309-AEB0-6342D35C242A}"/>
     <hyperlink ref="C4" r:id="rId17" xr:uid="{3D614BE7-FA92-4DCD-AE12-6FD289A1D959}"/>
     <hyperlink ref="C13" r:id="rId18" xr:uid="{CC1A1710-94C3-47EC-9D4A-D552065AE804}"/>
     <hyperlink ref="C14" r:id="rId19" xr:uid="{7B018F35-39D3-4D5D-86FE-92375C20D628}"/>
     <hyperlink ref="C34" r:id="rId20" xr:uid="{AF2C92DA-3273-4FCB-AB7E-E3C3059251DB}"/>
     <hyperlink ref="C24" r:id="rId21" xr:uid="{92C91BC3-3075-4BC2-A703-1DDA5149CB88}"/>
     <hyperlink ref="C22" r:id="rId22" xr:uid="{E49F074C-B104-4736-86A2-EA0FCCECE6EE}"/>
     <hyperlink ref="C23" r:id="rId23" xr:uid="{4B2F6B7E-BD32-4E4F-87CC-9A00D8BF6FE7}"/>
     <hyperlink ref="C35" r:id="rId24" xr:uid="{30415DEF-A8A3-431D-A780-04040FE4E105}"/>
     <hyperlink ref="C36" r:id="rId25" xr:uid="{2083EF5B-94D3-49DF-A080-E573B280CAC3}"/>
     <hyperlink ref="C37" r:id="rId26" xr:uid="{B7AC7D44-D049-42AB-A60C-F61A27D49EF6}"/>
     <hyperlink ref="C10" r:id="rId27" xr:uid="{67ABCAEC-395C-461A-B99C-544C0AD02D54}"/>
     <hyperlink ref="C38" r:id="rId28" xr:uid="{F81B203A-5B71-4621-818E-F2CD80319502}"/>
     <hyperlink ref="C15" r:id="rId29" xr:uid="{45212D4B-A0BD-47B6-9FED-098D25B43B0D}"/>
     <hyperlink ref="C8" r:id="rId30" xr:uid="{99E2BBA4-BB68-42B4-80D5-7ACE58F81DD0}"/>
     <hyperlink ref="C28" r:id="rId31" xr:uid="{4BE76F2D-A497-4D1E-AAF2-8F7A47B06C66}"/>
     <hyperlink ref="C39" r:id="rId32" xr:uid="{212DDBBD-AD09-4DCB-8CAE-3B8C528339A2}"/>
     <hyperlink ref="C40" r:id="rId33" xr:uid="{D78B0E6D-2903-472D-8497-A735C703F23D}"/>
-    <hyperlink ref="C18" r:id="rId34" display="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQAEErssTVliSZ5dTxGhY_izAbLXOypepUAkgFJypBAB7o8?e=nsv2LO" xr:uid="{584270FA-803B-4DD1-AA4A-8A3FF6A5C499}"/>
-[...3 lines deleted...]
-    <hyperlink ref="C26" r:id="rId38" display="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQAsPq16coTAQ7yFCz-R2W6oATnuzn9GMfySqCxxD-IqtKI?e=28p0TN" xr:uid="{31EA5477-C0AA-45E3-8E5A-85CEA1B07687}"/>
+    <hyperlink ref="C5" r:id="rId34" xr:uid="{646C9556-4575-4F79-B82C-5F637DF57D3C}"/>
+    <hyperlink ref="C18" r:id="rId35" xr:uid="{5220FF06-E014-4410-9E13-FF9DE30B6991}"/>
+    <hyperlink ref="C26" r:id="rId36" xr:uid="{18434915-BEBA-44D9-B5DB-57169CA80586}"/>
+    <hyperlink ref="C27" r:id="rId37" xr:uid="{1B89AA3B-E56F-470E-9BBE-EEEB5D144512}"/>
+    <hyperlink ref="C31" r:id="rId38" xr:uid="{69D51082-82CD-48FB-8D52-7353118274FC}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Spatial Strategy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>