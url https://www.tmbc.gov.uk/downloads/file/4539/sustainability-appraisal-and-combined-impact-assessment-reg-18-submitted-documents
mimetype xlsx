--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Planning\policy\0.0 - Local Plan New NPPF 2024\Consultation\HPSSC Reg 18 reporting\PDFs\Chapter PDFs to be locked\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Share\Templates\Alexine For Upload\Chapter PDFs for uploading\Uploaded to web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB1DB847-6128-46AB-B22C-C08B4902DE64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6FF4F282-371F-4A7A-A3DE-1C85847A5C49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2A04ECD9-F4E0-49FB-BD3B-1D1B181BBD4A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2A04ECD9-F4E0-49FB-BD3B-1D1B181BBD4A}"/>
   </bookViews>
   <sheets>
     <sheet name="SA and Combined Imact " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'SA and Combined Imact '!$A$1:$C$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -58,96 +58,96 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="23">
   <si>
     <t>Organisation</t>
   </si>
   <si>
     <t>Respondent ID</t>
   </si>
   <si>
     <t>Hyperlink</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>6946a32be16157ba62fb3e2c</t>
   </si>
   <si>
     <t>Save Higham Wood Group</t>
   </si>
   <si>
     <t>697b2f1beb8684c48623b60f</t>
   </si>
   <si>
-    <t>Save Higham Wood Group_Redacted.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Friends of Offham Road</t>
   </si>
   <si>
     <t>69820b40658e63e70ab90edd</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130613/projects/66141b65e0f4436148cf409d/respondent-upload/ndssuqavf2mto0onw7lm.pdf</t>
   </si>
   <si>
     <t>6929c6be97f3d394970ff608</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006888/projects/66141b65e0f4436148cf409d/respondent-upload/rmatlfrp1xm9vpztduix.pdf</t>
   </si>
   <si>
     <t>Boyer obo Barratt David Wilson Homes - Kent</t>
   </si>
   <si>
     <t>6957daaea8430b20b61ece48</t>
   </si>
   <si>
-    <t>Boyer obo Barratt David Wilson Homes - Kent_Redacted.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Boyer Planning obo Vistry Strategic</t>
   </si>
   <si>
     <t>6957b6402c06ddd242d2aaa4</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767364825/projects/66141b65e0f4436148cf409d/respondent-upload/douliaigrjz4i2k2pbfz.pdf</t>
   </si>
   <si>
     <t>Trenport Investments Limited</t>
   </si>
   <si>
     <t>6952b681da54e55cd0c2a528</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767120302/projects/66141b65e0f4436148cf409d/respondent-upload/tjfulzu7l9ewhfk3ymup.pdf</t>
   </si>
   <si>
-    <t>JR_Redacted.pdf</t>
+    <t>https://www.tmbc.gov.uk/downloads/file/4630/jr-redacted</t>
+  </si>
+  <si>
+    <t>https://www.tmbc.gov.uk/downloads/file/4709/boyer-obo-barratt-david-wilson-homes-kent-redacted</t>
+  </si>
+  <si>
+    <t>https://www.tmbc.gov.uk/downloads/file/4715/save-higham-wood-group-redacted-compressed</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -192,71 +192,74 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -553,168 +556,168 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767120302/projects/66141b65e0f4436148cf409d/respondent-upload/tjfulzu7l9ewhfk3ymup.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQAGfvqq2rDnRotGI1ukVKwPARI9gVBehaepfrX1iYASj2g?e=IxEJfy" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQCl3awl6J7FS5mnYZmZ2Gz1ASSaerUi2eEgyEviEQdujTk?e=AjAM2c" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQDxjr2FjIf9TL9DN4ZeYOoRAT-aZdluryCO58hVzLV1YAw?e=C3ecpz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130613/projects/66141b65e0f4436148cf409d/respondent-upload/ndssuqavf2mto0onw7lm.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006888/projects/66141b65e0f4436148cf409d/respondent-upload/rmatlfrp1xm9vpztduix.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767364825/projects/66141b65e0f4436148cf409d/respondent-upload/douliaigrjz4i2k2pbfz.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006888/projects/66141b65e0f4436148cf409d/respondent-upload/rmatlfrp1xm9vpztduix.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4715/save-higham-wood-group-redacted-compressed" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767364825/projects/66141b65e0f4436148cf409d/respondent-upload/douliaigrjz4i2k2pbfz.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1767120302/projects/66141b65e0f4436148cf409d/respondent-upload/tjfulzu7l9ewhfk3ymup.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4630/jr-redacted" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4709/boyer-obo-barratt-david-wilson-homes-kent-redacted" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770130613/projects/66141b65e0f4436148cf409d/respondent-upload/ndssuqavf2mto0onw7lm.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E8905EF-4E5F-434A-A3CE-43E356B82D85}">
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="20.77734375" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="16384" width="8.88671875" style="6"/>
+    <col min="1" max="2" width="20.7109375" style="6" customWidth="1"/>
+    <col min="3" max="3" width="75.7109375" style="6" customWidth="1"/>
+    <col min="4" max="16384" width="8.85546875" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:3" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:3" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="7" t="s">
-        <v>22</v>
+      <c r="C2" s="8" t="s">
+        <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:3" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:3" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
         <v>7</v>
       </c>
+      <c r="B4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="4" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-    <row r="5" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="5" t="s">
+    </row>
+    <row r="6" spans="1:3" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
         <v>12</v>
       </c>
+      <c r="B6" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="6" spans="1:3" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B6" s="3" t="s">
+    <row r="7" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
+      <c r="C7" s="4" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="7" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B7" s="3" t="s">
+    <row r="8" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="B8" s="3" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="C8" s="4" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="KNHjnqJyHImadbumoxxuqZSwmKgAue9/7ud44Fqp8+OmaWSEZ8Ca+iZ9EvKdNU6A3G/akbTnOzwctMkS5WRKdA==" saltValue="YZqmxjHJm5F9OB5k+ikEhA==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="REe8v7OLM9as/+fiWQ1Ki0O84tbYihjh/l/bjN6s/ChwoFHycvqTpnS8W39Y2aPd6dDQYnTCc3ZpWTkWyz1T3g==" saltValue="0B7vXR6cUWo1obc1XbuwMA==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
   <autoFilter ref="A1:C1" xr:uid="{4E8905EF-4E5F-434A-A3CE-43E356B82D85}"/>
   <hyperlinks>
-    <hyperlink ref="C6" r:id="rId1" display="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQDxjr2FjIf9TL9DN4ZeYOoRAT-aZdluryCO58hVzLV1YAw?e=C3ecpz" xr:uid="{9CEDD36F-1237-4A41-B1C0-74EDFDA22E1A}"/>
-[...5 lines deleted...]
-    <hyperlink ref="C2" r:id="rId7" display="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQAGfvqq2rDnRotGI1ukVKwPARI9gVBehaepfrX1iYASj2g?e=IxEJfy" xr:uid="{651D619A-4577-4C77-A8EC-11341CC351B7}"/>
+    <hyperlink ref="C8" r:id="rId1" xr:uid="{9FEF30C5-B784-4429-83E2-B85B2B8248BE}"/>
+    <hyperlink ref="C7" r:id="rId2" xr:uid="{CBC4F10D-0041-44D6-91B7-238DE8E774B8}"/>
+    <hyperlink ref="C5" r:id="rId3" xr:uid="{0612AF28-5033-4D15-AF50-0921CAF39928}"/>
+    <hyperlink ref="C4" r:id="rId4" xr:uid="{097C6730-4870-4E82-B928-E87AF3E2F50E}"/>
+    <hyperlink ref="C6" r:id="rId5" xr:uid="{4AE7D211-CF5E-4FE7-86C7-23E16BB451A4}"/>
+    <hyperlink ref="C2" r:id="rId6" xr:uid="{B2353D83-24D3-4333-82FE-4395FD01037D}"/>
+    <hyperlink ref="C3" r:id="rId7" xr:uid="{08A34C7F-A807-4B41-967F-7AA3D832C36F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SA and Combined Imact </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>