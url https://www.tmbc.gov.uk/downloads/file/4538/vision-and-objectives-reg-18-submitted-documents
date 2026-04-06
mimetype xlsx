--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Planning\policy\0.0 - Local Plan New NPPF 2024\Consultation\HPSSC Reg 18 reporting\PDFs\Chapter PDFs to be locked\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Share\Templates\Alexine For Upload\Chapter PDFs for uploading\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8251F3E3-EAD0-4368-BA6E-2BF00245D7E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB57472D-C741-4721-9F83-3942216B71E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3A1321EA-138F-431D-ACC4-0990CB8AEEAF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3A1321EA-138F-431D-ACC4-0990CB8AEEAF}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$C$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -88,53 +88,50 @@
   <si>
     <t>Member of Parliament for Tonbridge</t>
   </si>
   <si>
     <t>698486702103f1b8367c5048</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770293670/projects/66141b65e0f4436148cf409d/respondent-upload/kkk3oqfxvyavqfyzmifq.pdf</t>
   </si>
   <si>
     <t>69846bf22103f1b8367c5032</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770285947/projects/66141b65e0f4436148cf409d/respondent-upload/dod9vx4ozuxubzxdvnsx.pdf</t>
   </si>
   <si>
     <t>69839241fbee7287969f1662</t>
   </si>
   <si>
     <t>Kent SME Developers Network</t>
   </si>
   <si>
     <t>698330a8dbb4f11891bd4c78</t>
   </si>
   <si>
-    <t>Kent SME Developers Network_Redacted.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>6981fb010c2ec53fce0895c0</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770126794/projects/66141b65e0f4436148cf409d/respondent-upload/i5yxyo5xniwnzjrhfyzc.pdf</t>
   </si>
   <si>
     <t>6981e63834cc51b652767790</t>
   </si>
   <si>
     <t>697cba73aad5eef0ccfad36f</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769778596/projects/66141b65e0f4436148cf409d/respondent-upload/yp8hecjngdyqx6loqcba.pdf</t>
   </si>
   <si>
     <t>6973b030b2d9f491f375ce58</t>
   </si>
   <si>
     <t>The Corporation of Hadlow College and The Corporation of West Kent and Ashford College</t>
   </si>
   <si>
     <t>6971fed2393fada31012c7a6</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078599/projects/66141b65e0f4436148cf409d/respondent-upload/wlysj6xgfmmzp25d5szo.pdf</t>
@@ -154,57 +151,60 @@
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006452/projects/66141b65e0f4436148cf409d/respondent-upload/qumstjs0t4wpvlkoyuia.pdf</t>
   </si>
   <si>
     <t>DHA Planning obo Fernham Homes Operations Ltd</t>
   </si>
   <si>
     <t>6967be3ddd5324d3b42701cc</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768410669/projects/66141b65e0f4436148cf409d/respondent-upload/ie6wzbbmmm7zvh6mjtd8.pdf</t>
   </si>
   <si>
     <t>Elivia Homes</t>
   </si>
   <si>
     <t>6967826b7749ee3f657db7dd</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768392543/projects/66141b65e0f4436148cf409d/respondent-upload/i5daknafvqsfmt6w9ybm.pdf</t>
   </si>
   <si>
     <t>https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768392545/projects/66141b65e0f4436148cf409d/respondent-upload/p1cexiaalawlnadhppef.pdf</t>
   </si>
   <si>
-    <t>RT_Redacted.pdf</t>
-[...5 lines deleted...]
-    <t>MK_Redacted.pdf</t>
+    <t>https://www.tmbc.gov.uk/downloads/file/4634/kent-sme-developers-network-redacted</t>
+  </si>
+  <si>
+    <t>https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted</t>
+  </si>
+  <si>
+    <t>https://www.tmbc.gov.uk/downloads/file/4649/mk-redacted</t>
+  </si>
+  <si>
+    <t>https://www.tmbc.gov.uk/downloads/file/4685/ym-redacted</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -263,61 +263,61 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -613,265 +613,265 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075568/projects/66141b65e0f4436148cf409d/respondent-upload/dztmapgxe6z8kkrgf6qt.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQBFqVTB-ZPgS6DlHk8F3H7oAaTb3knlSr_L5-AVxNRGhXw?e=8QOZvn" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770293670/projects/66141b65e0f4436148cf409d/respondent-upload/kkk3oqfxvyavqfyzmifq.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078599/projects/66141b65e0f4436148cf409d/respondent-upload/wlysj6xgfmmzp25d5szo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768392545/projects/66141b65e0f4436148cf409d/respondent-upload/p1cexiaalawlnadhppef.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770294805/projects/66141b65e0f4436148cf409d/respondent-upload/qztubk2w5fujxjewlipw.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQAxaD1octDDRYhq6WEEnly5AeBVwA1VLwoMD7DAKw2B-r0?e=THt3tf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770309498/projects/66141b65e0f4436148cf409d/respondent-upload/keepxnig5gqkovfzs7ek.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769778596/projects/66141b65e0f4436148cf409d/respondent-upload/yp8hecjngdyqx6loqcba.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768392543/projects/66141b65e0f4436148cf409d/respondent-upload/i5daknafvqsfmt6w9ybm.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770126794/projects/66141b65e0f4436148cf409d/respondent-upload/i5yxyo5xniwnzjrhfyzc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQBKGOJVHvELTK_XCaP1zt4FAXuHuUjflSZu4aAcFq-ZvkY?e=3Otrdc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768410669/projects/66141b65e0f4436148cf409d/respondent-upload/ie6wzbbmmm7zvh6mjtd8.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770285947/projects/66141b65e0f4436148cf409d/respondent-upload/dod9vx4ozuxubzxdvnsx.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006452/projects/66141b65e0f4436148cf409d/respondent-upload/qumstjs0t4wpvlkoyuia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQCR5OparaVQSatZTK3M9cVaAeThx9hxNmU7-wql8VMj1yA?e=7Ks0M9" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769075568/projects/66141b65e0f4436148cf409d/respondent-upload/dztmapgxe6z8kkrgf6qt.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4634/kent-sme-developers-network-redacted" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770293670/projects/66141b65e0f4436148cf409d/respondent-upload/kkk3oqfxvyavqfyzmifq.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769078599/projects/66141b65e0f4436148cf409d/respondent-upload/wlysj6xgfmmzp25d5szo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768392545/projects/66141b65e0f4436148cf409d/respondent-upload/p1cexiaalawlnadhppef.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770294805/projects/66141b65e0f4436148cf409d/respondent-upload/qztubk2w5fujxjewlipw.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4685/ym-redacted" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770309498/projects/66141b65e0f4436148cf409d/respondent-upload/keepxnig5gqkovfzs7ek.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769778596/projects/66141b65e0f4436148cf409d/respondent-upload/yp8hecjngdyqx6loqcba.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768392543/projects/66141b65e0f4436148cf409d/respondent-upload/i5daknafvqsfmt6w9ybm.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770126794/projects/66141b65e0f4436148cf409d/respondent-upload/i5yxyo5xniwnzjrhfyzc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4649/mk-redacted" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1768410669/projects/66141b65e0f4436148cf409d/respondent-upload/ie6wzbbmmm7zvh6mjtd8.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1770285947/projects/66141b65e0f4436148cf409d/respondent-upload/dod9vx4ozuxubzxdvnsx.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://res.cloudinary.com/commonplace-digital-limited/image/upload/v1769006452/projects/66141b65e0f4436148cf409d/respondent-upload/qumstjs0t4wpvlkoyuia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tmbc.gov.uk/downloads/file/4662/rt-redacted" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E2CDB9C-A940-47B1-943E-F069D8455102}">
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I8" sqref="I8"/>
+      <selection pane="bottomLeft" activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="20.77734375" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="16384" width="8.88671875" style="6"/>
+    <col min="1" max="2" width="20.7109375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="75.7109375" style="5" customWidth="1"/>
+    <col min="4" max="16384" width="8.85546875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="C2" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="4" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    </row>
+    <row r="3" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="C3" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="8" t="s">
+    </row>
+    <row r="4" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="B4" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="C4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="4" t="s">
+    </row>
+    <row r="5" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="4" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-    <row r="6" spans="1:3" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:3" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="5" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="C6" s="7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:3" s="2" customFormat="1" ht="55.2" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:3" s="2" customFormat="1" ht="54" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="3" t="s">
+      <c r="C9" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C9" s="4" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    </row>
+    <row r="10" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
       <c r="B11" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="12" spans="1:3" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:3" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="C12" s="8" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="13" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="B13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="4" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:3" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+    </row>
+    <row r="14" spans="1:3" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.25">
       <c r="A14" s="3"/>
       <c r="B14" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A15" s="3"/>
       <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="4" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:3" s="2" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+    </row>
+    <row r="16" spans="1:3" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.25">
       <c r="A16" s="3"/>
       <c r="B16" s="3" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:3" s="2" customFormat="1" ht="41.4" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" s="2" customFormat="1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A17" s="3"/>
       <c r="B17" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="C17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="zLxoRdCWs8wSqTLw73s8lfcOpjhgAKgGAh3bkVNMrPmC5CK/fNCcwhsdq714ydCFwgQoaP677i0I0NwWO6atRQ==" saltValue="KXC4oVMbxWooORz2PXqjDQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="t89NlCCFuvB2/yDwriYa7pAHAohlDKywaJyGBWDNGWWyrX/uAR4GvbxGF4lq+54CuCHQlD/lPk5eLk1hLwnREg==" saltValue="D8/i4PmQzYnbp5QAisBRDg==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
   <autoFilter ref="A1:C1" xr:uid="{7E2CDB9C-A940-47B1-943E-F069D8455102}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:C17">
     <sortCondition ref="A1:A17"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="C10" r:id="rId1" xr:uid="{23ADC577-81FC-47ED-91FF-0D48687127C1}"/>
     <hyperlink ref="C7" r:id="rId2" xr:uid="{F23ED258-F7DD-4F53-9554-5756290CB9E2}"/>
     <hyperlink ref="C8" r:id="rId3" xr:uid="{7777AEE0-8737-44ED-ABE3-B11C84686F3D}"/>
     <hyperlink ref="C11" r:id="rId4" xr:uid="{236EC3AA-81DF-4983-B4BB-B51777130CC8}"/>
     <hyperlink ref="C13" r:id="rId5" xr:uid="{80C52BF9-BBA4-49F2-9547-DCA4822CB167}"/>
     <hyperlink ref="C15" r:id="rId6" xr:uid="{9DA7927C-89ED-4905-9E6E-084782C2A7FC}"/>
     <hyperlink ref="C9" r:id="rId7" xr:uid="{F5B56355-035C-4CC3-8688-10A685EDA249}"/>
     <hyperlink ref="C2" r:id="rId8" xr:uid="{1DF60229-9EE3-42B3-B206-7523752F3E44}"/>
     <hyperlink ref="C17" r:id="rId9" xr:uid="{01217E13-134A-4734-BA36-AC1B68BE5FAD}"/>
     <hyperlink ref="C3" r:id="rId10" xr:uid="{CC36F1B0-BD48-4DC4-8D98-9376F5F1C165}"/>
     <hyperlink ref="C4" r:id="rId11" xr:uid="{1A6728F2-F409-43E3-BE5B-26D6EF254002}"/>
     <hyperlink ref="C5" r:id="rId12" xr:uid="{EDA69C04-3998-4E8C-95EE-07038C6FBD94}"/>
-    <hyperlink ref="C6" r:id="rId13" display="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQBFqVTB-ZPgS6DlHk8F3H7oAaTb3knlSr_L5-AVxNRGhXw?e=8QOZvn" xr:uid="{5282ED15-F3CE-4B5C-821A-582930FD1119}"/>
-[...2 lines deleted...]
-    <hyperlink ref="C14" r:id="rId16" display="https://tonbridgeandmallingbc.sharepoint.com/:b:/s/Regulation18LocalPlanRedactedConsultationPDFs/IQAxaD1octDDRYhq6WEEnly5AeBVwA1VLwoMD7DAKw2B-r0?e=THt3tf" xr:uid="{A7ECF48C-85EA-460C-8E38-3C165D22E48A}"/>
+    <hyperlink ref="C6" r:id="rId13" xr:uid="{FC0BCA2F-4355-4301-BCC8-6785A2F7657E}"/>
+    <hyperlink ref="C12" r:id="rId14" xr:uid="{9D65090C-B323-4BCF-85A1-E74EE0C1A76B}"/>
+    <hyperlink ref="C14" r:id="rId15" xr:uid="{01977294-0134-4C99-A9BC-4C8E284F1AF4}"/>
+    <hyperlink ref="C16" r:id="rId16" xr:uid="{3B336BF1-F021-47BF-A892-3844AC68E30A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>