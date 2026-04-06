--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Planning\policy\0.0 - Local Plan New NPPF 2024\Consultation\Commonplace Data Outputs\Final datasets from Commonplace\Full data saved by Tile\Development allocations data\Comments Records\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Planning\policy\0.0 - Local Plan New NPPF 2024\Consultation\HPSSC Reg 18 reporting\Final responses for committee\For Matt to upload\Updates for upload\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FABCD231-EB2E-4FD1-B6E0-5EC1E7F336A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{49067542-1E45-4AF7-9F79-B56793353DE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-30" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{974DF21C-AAFC-4287-B9BE-8DEEA1C5E7A3}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{974DF21C-AAFC-4287-B9BE-8DEEA1C5E7A3}"/>
   </bookViews>
   <sheets>
     <sheet name="Policy A1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Policy A1'!$B$1:$C$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="657">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="797" uniqueCount="668">
   <si>
     <t>See Maidstone Borough Council response to specific sites.</t>
   </si>
   <si>
     <t>SEE DEVELOPMENT ALLOCATION DOCUMENT PAGE 11</t>
   </si>
   <si>
     <t>Former Marley Tiles Site Plan</t>
   </si>
   <si>
     <t>The exclusion of Site ID 74549 weakens the Plan’s resilience and runs counter to national policy support for the reuse of brownfield land. The Council is urged to reconsider the site alongside other Green Belt allocations and to review the settlement hierarchy and housing delivery strategy accordingly.</t>
   </si>
   <si>
     <t>Dark Hill Farm ref 68425</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Re Policy SP2: I strongly suspect the housing supply numbers in Fig. 5.1 are far in excess of local housing needs, contributing to the excessive overloading of Tonbridge. There is no adequate explanation of why these figures are considered correct.</t>
   </si>
   <si>
     <t>The proposed development, TO1, amounting to 1,671 dwellings on Green Belt, high gradefarmland at Grange Farm (Site 59690) and Greentrees (Sites 59721, 59693, 59685, 68388), will cause unacceptable and irreversible harm to the local environment, landscape and community, contrary to the stated policies of the Local Plan (NE8) and National Planning Policy.</t>
   </si>
   <si>
@@ -2006,123 +2006,170 @@
     <t xml:space="preserve">I support the decision for “site ID: 68458 - land off Sandy Lane” (also known as Oast Park) being excluded from the draft Local Plan currently under public consultation. Reasons why it should not, indeed cannot, be subsequently included in the Local Plan, i.e. to plug gaps created by changes as a result of the public consultation, are laid out below.1.  GREEN BELT, KENT DOWNS NATIONAL LANDSCAPESite ID: 68458 - land off Sandy Lane (also known as Oast Park) sits entirely on land that is designated as Green Belt, and within the Kent Downs National Landscape.It is acknowledged that in certain circumstances, homes can be provided in ‘grey belt’ land, however Site ID: 68458 - land off Sandy Lane (Oast Park), by definition, as part of the National Landscape cannot be redefined as ‘grey belt’.The fundamental aim of Green Belt policy is to prevent urban sprawl by keeping land permanently open; to assist in safeguarding the countryside; to safeguard the countryside from encroachment and to protect the setting and special character of historic settlements. As such, development on Oast Park as part of the local plan, or any other reason, is deemed as inappropriate for all five reasons. New rural housing should be located where it will enhance or maintain the vitality of rural communities and provide affordable housing. This site is effectively an adjunct to the urban sprawl from Snodland and meets neither of these requirements.The replacement of any existing building (e.g. the now destroyed clubhouse) on green belt land is to be for the same use and not materially larger than the one it replaces. It is important to understand that Oast Park is wholly within the national landscape, not in “the setting” of the national landscape. This means that the high court ruling   concerning the Borough Green/M26 lorry Park has no bearing on this site.In an email communication with the National Landscape office, an officer confirmed that :-•Footnote 7 of the NPPF, including National Landscape provides a "clear reason for refusing" development; that reason takes precedence—even if the land is technically "Grey Belt."•Harm is a deciding factor: If a proposed development would harm the ‘natural beauty’ or ‘Landscape character of a National Landscape’  it cannot simply be dismissed as "Grey Belt" to justify building on it. The protection of the landscape remains the priority.•Legal Precedent: This isn't just theory. The text cites a specific Planning Inspector’s decision (APP/M2270/W/25/3361716). This means a judge in the planning system has already ruled that if a proposed site causes harm to a National Landscape, it should not be treated as developable Grey Belt land.In terms of the local plan, this means you cannot assume that "ugly" or "previously developed" land in a Green Belt is fair game if it falls within a protected National Landscape.Environmental protection (Paragraphs 189/190) is a stronger force in the planning system than the new "Grey Belt" designation.In addition, the assumption that Oast Park is ‘previously developed’ and therefore a reason to reclassify as ‘grey belt’, is unjustified. Oast Park has been previously used as a landfill and therefore excluded from this definition. In light of this, the site is no longer regarded as previously developed and does not benefit from any advantageous considerations attached to development in the Green Belt or Grey Belt.Overall, any proposal that this could be coopted in to the local plan following the public consultation period would be contrary to the policy objectives contained within the NPPF with regards Green Belt protection and Policies CP3, CP6 and CP14 of the Development Plan.2. BIODIVERSITY. The National Planning Policy Framework (NPPF) highlights the need to protect and enhance biodiversity. In this respect, it is required to promote the conservation, restoration and enhancement of priority habitats, ecological networks and the protection and recovery of priority species. Net gains for securing measurable gains for biodiversity.Therefore, the NPPF provides the reason to reject any proposal to include Site ID: 68458 (Oast Park) in the local plan. This site forms a significant and established wildlife corridor between Leybourne Lakes (and the associated SSSIs) and the North Kent Downs. The following species have been identified on the site:Flora: Bee orchid, Cuckoo flower, Vetch, Bitter vetch, Pyramid orchid, Agrimony, Creeping cinquefoil, Broom, Goatsbeard, Euphorbia dulcis, Star of Bethlehem, Broomrape, Stinking hellebore, Cowslip. Plus Flora that feed wildlife such as teasels, hawthorn and blackberry brambles.Birds (including species identified as in declined or already or Red List status): Firecrest, Goldcrest, Reed bunting, Skylark, Cuckoo, Eurasian linnet, Nightingale, Tawny owl, Great tit, European robin, Dunnock, Crow, Coal tit, Eurasian wren, Eurasian magpie, Song thrush, Eurasian blue tit, Common chaffinch, Long tailed tit, Wood pigeon, Eurasian blackbird, Grey wagtail, Common chiffchaff, Spotted flycatcher, Western house martin, European greenfinch, Collared dove, Tree pipit, Eurasian green woodpecker, Eurasian blackcap, Ring necked pheasant, European goldfinch, European stonechat, Little ringed plover, Common buzzard, Eurasian bullfinch, Greater whitethroat, Garden warbler, House sparrow, Common redstart, Lesser spotted woodpecker and Pipits.Add to that evidence of protected species, such as bats, dormice and slow worms, proves that this rewilded area provides habitats for many species throughout the year.Their loss is unacceptable and contrary to NPPF and Development Plan policies CP7, NE1,NE2, NE3, and SQ1.It should also be noted that there is a Tree Protection Order application in place for the poplar trees on the site. Ref 25/00003/TPO3. HIGHWAYS AND TRANSPORT.Traffic Impact Assessments (TIA) in the past have used TRICS. As with all computer-generated analyses, the conclusions reached are only as accurate/trustworthy as the information fed in and Kent Highways never seem to object to any development.The future capacity of the highway network in the area of Site ID:68458 (Oast Park) needs to take account of the traffic generated by other nearby developments that are still under construction and future construction as part of the local plan. Once completed they will have an impact to a greater or lesser degree on this part of the A228 and local network. In a recent traffic report for site ID 68458 (Oast Park), only the traffic from the former Aylesford paper mill site has been included. No other nearby residential developments, and the traffic they generate, have been included, but it is inevitable that they will generate traffic movements past this site. As examples, those include Pippins Place, Fernham Homes, Lancaster Park and the continuing development at Kings Hill, Peters Village and St. Andrews Park. Then add to this the 1300 new homes to the north of Holborough Lakes, Snodland proposed in the draft Local Plan which will be accessed directly from the A228. Some movements from these new sites, past Site ID:68458 would be inevitable, either north to the M2 and Medway towns or south to the M20. This omission would need to be rectified and a more representative/realistic modelling completed before Site ID:68458 (Oast Park) could be considered for the Local Plan. The full impact of all these sites needs to be considered, not just the congestion and delays but the increase of rat-running on unsuitable single track country lanes such as Snodland Road/Birling Road and the impact on road safety, with vehicles travelling at speeds that are within the limit (60mph) but wholly unsuitable for a narrow, winding lane. This is already a problem on a daily basis.4. LANDFILL AND CONTAMINATION.During the late 1990s/early 2000s Site ID: 68458 (Oast Park) was used as a landfill site resulting in over 600,000 cubic metres of largely uncontrolled, unlicenced, non-biodegradable waste being dumped there. In 2005, after several reports of the unlicensed dumping, an enforcement case was opened by the ombudsman. The Environmental agency halted landfill onsite in August and September 2006 (section 33 of Environmental Protection Act). The EA also recommended that leachate from this site should not be allowed to enter the Medway. Unfortunately, this information did not appear in a 2025 Freedom Of Information request because it was more than 20yrs ago. The Environment Agency did eventually stop the landfill operations. Pollutants such as asbestos and lead have subsequently been found at this site. As such, disturbance of the site would pose a potential threat to human safety. No decision should be taken on inclusion of this site in the Local Plan until a full and comprehensive survey is undertaken. As an example, this photograph (taken April 2025) evidences orange water with an oily sheen in a drainage stream beside the footpath bordering Site ID: 68458 (Oast Park) and the RSPCA site. Full testing of this leachate needs to be undertaken to identify the extent of the contaminants on this site According to the National Planning Policy Framework (NPPF), building on landfill sites is generally discouraged due to potential environmental risks. Essentially, under the NPPF, landfill sites, like Site ID: 68458 (Oast Park), are not considered "brownfield" land that is readily available for development . 5. FLOODINGThe landfill historically deposited at Site ID: 68458 (Oast Park) had a significant impact on the water table, resulting in regular flooding in the surrounding area. In a letter dated August 2006 the EA had flooding concerns when the whole of the RSPCA was evacuated due to flooding caused by the landfill levels. An issue which continues to date, along with the flooding of all footpaths surrounding the site. This would need to be addressed if the site were to be used for housing developments.The photo below shows the foot path to the North of the site shows the tip of a tree stump that is over 6ft high! This footpath floods every winter.The photo below shows the path to the west of the site - continually unpassable in wet conditions.These photographs show the flooding caused at the neighbouring RSPCA site.6. HERITAGESite ID: 68458 (Oast Park) in Birling, if developed, will more than double the size of our village. </t>
   </si>
   <si>
     <t>I support the overall TMBC draft Local Plan as published.  Whilst I do not agree with the plan, I recognise the difficulty TMBC are in because of the government imposed requirement to build 19,818 homes by 2042, in a borough that is primarily rural, with only one large town and a few small settlements and is mainly comprised of Green Belt land. I nevertheless would like to raise the following concerns and specific points: •The borough in is no situation to support a 30% uplift in housing over the next 17 years, both in terms of building rate (needs to be twice the current rate - who is going to physically build the houses) and infrastructure to support the additional residents.•Our primary road network, e.g. the A228 and A20, is already struggling to cope. An additional c20,000 homes will result in a massive uplift in vehicles. This will result in huge hold-ups and rat-running through country lanes, many of which are single track, not designed for modern vehicles.•Our doctors, dentists, and hospitals are already stretched to the limit.•Our water supply is stretched to the limit - we still have an active hose pipe ban in December. And there has been a massive impact to locals as a result of contamination following a SouthEast water failure meaning no drinking water to thousands of residents for weeks.•Our water treatment plants are already at capacity. Many of the rural village properties have no mains sewerage and rely on waste water removal by licensed waste disposal firms. They tell us they are often turned away from local water treatment plants as they are full.•Our transport network, specifically buses, is shrinking, especially in the more rural areas. This results in parents having no choice but to drive their children to school, further exacerbating the issues on the roads.•The employment opportunities in the borough are limited. Meaning residents will need to travel further to work, again impacting the road network.•Noise pollution will increase and air quality will decline as a direct result of the additional vehicles associated with the increased housing.•Light pollution should be a mandatory consideration of the new build sites. Dark skies have been proven to support physical and mental health.</t>
   </si>
   <si>
     <t>Please see my comments regarding  the  local plans for the District .Broadband mentions Broadwater farm as a special case.Please visit my websites at, www.theplanetandpeoplecoalition.co.uk see headings History of Village Live &amp; environment,see the three headings.Also,www.landandleisurecoop.uk ,see unity in the community.It would be a better plan to spread out the housing the Council are supposed to build from Government policy.Invite developers to build what's needed,and not what they want to sell.No market or rented houses.create a Community Land  Trust,as in the enclosed papers &amp; websites.Hold a local referendum regarding the plan I enclose.I am not a local but I have a view.I am not a member of any political  party, but have a view.One can't spend one's asset value.                                      The Country's housing market?I wish to invite you to read this document.We have older people bed blocking in our hospitals, A million lonely people, an increase in mental health issues and women afraid to go out alone.Mainly because of a market economy that is promoting greed and a few big players creating a few wealthy people to get more wealth that's destroying the high street by super markets selling everything.It was policies  going back to *** Personal details have been removed *** time, which has created the homeless and unaffordable housing we are now experiencing.It was of course the right to buy. While popular at the time, it's now costing the taxpayers billions a year in benefits. In 1979 42% of Britons lived in council homes. At the time it was not a bad idea it gave council tenants security, and brought responsibility to them. And one must remember rents never end.I still say there were two reasons for giving the right to buy one home, one *** Personal details have been removed *** never told the population about!One remembers the unions were causing many strikes in industry, while buying ones home may be brilliant, it also tied to the mill, if you can't pay your mortgage you can become homeless, and I still believe that's the second reason she wanted those striking people to buy their homes, its saves millions for the councils and we can't risk to lose one's income.Now I ask if anyone is interested in preventing homelessness. Those who could make a real change are more interested in keeping this broken system going, so many are tied into the system to nowhere.The first thing to do is compulsory  purchase development land at 100 year profit from farming each acre of land.Build one million council houses that one can buy, sell them at cost of building ,that's land labour and materials. Thus much less than £200,000.stop the CIL cash, and the cost of planning application. Those two things alone would save over £40,000 plus on each home. Create a Community land Trust so to control the homes, build a complex 4/6 high, with sol-our panels on the long roofs and have a water retaining tank under ground to use the water In the dry times. have self-sufficient garden on each development to feed their residents, while having their own department and facilities, one could have a large dining area for residents to eat their breakfast and evening meals, why do we have hundreds of cookers running, when a few could do the same job, saving energy and free labour, as many ladies cook for a few      According to the Panorama programme Monday,14th October, there are 1.3 million people on the social Housing list, so, why are we allowing developers to sell market housing, They should be told to build 100% forceable for the need, not the greed. or at least 1.3 million affordable to those on the lower wage scale.Or we will have to build 3 million to have 1.3 for those on the waiting list. If we do that then we will be importing most of our food we need which would create more global pollution. while witnessing more factory farms and animal suffering to feed more people on less land.Please find an invitation to visit my website at www.campaignforchange.co.ukWhile much of the items are dated 2020,They are more in line with solving our problem now then of earlier-as the debt gets bigger as time moves on.While some of the figures would need some adjusting, They would be an answer to the future of the nation.If all those who rent from private landlords were to have an opportunity to purchase the homes, the landlords could put the capital into a family Care plan, and receive say, 5% interest on the capital sum, This would in many cases return a better investment than the rent received, while the house values would not be in the equation. Its house prices are creating the debt many families are facing.There was a time when a man worked 60 hours a week and his wage paid all the bills, The wife / mother stayed at home as it was Heavy work keeping house, The man in many cases was lifting 2 underweight sacks of corn / coal.Now we have lighter work loads with washing machines, cookers, not black leaded grates or brick floors to clean, our ladies can get a job. So with all the jobs becoming easier, couples should be working 25 hours a week each ,but many, because of the housing free market, are working 80 / 90 hours a week and we have a national debt.I was speaking to a working man just recently, he said his rent was now £1,700 a month, Anyone on a minimum wage would not even get their rent paid on that rent change. It's the housing market that is the cause of many of the nation's problems. While we read reports the housing market is strong, How wrong people are, and being misled in all directions.Even the popular *** Personal details have been removed *** says abolish Inheritance tax. But, those who are now old enough to be tuning their toes up, bought homes in the late sixties, early seventies for £20,000 or less, if now they are worth £220,000 they have not paid tax on the gain ,if that's nor a capital gain, then, there is no much thing.The report goes on to say, sold  house prices result in more day to day spending. Realty! Has the reporter not realised the cost of housing is taking as much as 50% of one's income .Hence the issues we have as a nation.I was speaking to a friend a while ago, who said when he left school in 1960,there were 13 people working on the farm, today, there are just three. All industries have reduced the need t o employ so many people.In the event we did build 1.5 million houses, then what ? Do we then build some-more, and import people to fill them to keep growth going? Not that we can build 1.5 million. We don't have the education knowledge in schools to achieve that anyway.In the event we build some new towns, There should be no rented or martlet accommodation. Families can purchase a home, but only be able to sell it back to a Trust or Council.This would help young people not having to bid for a housing ladder to nowhere, and older people could cash their home for the CLT homes and have cash for the Care in later life.New developments are creating an increase in mental health and depression, often the third bedroom is no more than a walk in cupboard, and the main bedroom is not large enough to allow couples to have a good night's sleep. One needs space for a king size bed space for furniture.Also, work units would be on the same idea, after the mortgage is paid of.50% of the monthly payments would be put into a family care plan, receiving 5% interest on the capital saved.Is anyone really serious about eliminating homelessness ?We all need food, shelter and drinking water ,all easy to provide, but we have hunger ,homelessness and lack of clean water on a global scale.The enclosures would create great things for the world's population.No renting or many years paying off a mortgage. healthy food, not having to work most of a lifetime just to pay the bills, that man's greed has created.The design could be broken up into portions with an arch way, starting off with family areas where children can mix to single people's space.To include a retired couples space to enjoy later years and a care home for those in need of support. One can visualize a retirement hotel for the senior communities.www.theplanetandpeoplecoalition.co.uk and www.landandleisurecoop.uk. see unity in the community presentation.Regarding fox hunting. There are more foxes killed and injurd by cars on theroad,. Should we ban cars?</t>
   </si>
   <si>
     <t>Policy A 1: Positive:The current Government has weakened the local authority’s ability to determine the housing and employment locations, particularly with regard to the green belt. This weakens/removes the established aims and objectives of the Green belt policies. However, the unfair and unrealistic target of 1.5m homes, unfairly distributed, means that sites have to be found. The reduction of future urban populations means that they are being decanted to more rural areas.That said, it is understandable that to meet targets, the proposals are understandable. However, no new sites should be found that invade those areas that are afforded greater protection, such as National Landscapes.. They should not be touched and free from development. Those already rejected should not be subsequently included, for example site ID: 74776( internal site ID:68458) - land off Sandy Lane, should never be included.</t>
   </si>
   <si>
     <t>Subject: Formal Objection to the Tonbridge &amp; Malling Local Plan 2024–2042 — Hadlow Site Allocations (Sites 59811 &amp; 59806)Dear Planning Policy Team,I am writing to submit a formal objection to the proposed allocations for Hadlow, specifically Site59811 and Site 59806, as identified in the Regulation 18 Local Plan documentation. These representations address the statutory tests of soundness, legal compliance, and consistency with national policy as required under the National Planning Policy Framework (NPPF).1. Site-Specific Objections1.1 Site 59811 — Green Belt Loss, Landscape Harm &amp; Infrastructure Failure.The Regulation 18 consultation confirms that Site 59811 lies within the Green Belt, and that Hadlow/East Peckham has been allocated one of the highest housing totals in the borough. This is disproportionate and unjustified.A. Green Belt — No Exceptional Circumstances (NPPF Chapter 13)• TMBC has not demonstrated exceptional circumstances to justify altering Green Belt boundaries.• The NPPF requires a sequential approach prioritising brownfield land; this allocation contradicts TMBC’s stated “brownfield first” approach.B. Landscape &amp; Settlement Character Harm• The site forms part of the rural setting that defines Hadlow’s edge.• Development would erode the village’s distinct identity and extend built form into open countryside.C. Unsustainable Transport Position• The site relies on substandard rural roads already operating beyond capacity.• No transport modelling has been published to demonstrate safe or sustainable access.D. Flooding &amp; Drainage Concerns• The area is known to suffer from surface-water flooding and poor drainage.• No evidence has been provided that the site can be safely developed without increasing downstream flood risk.1.2 Site 59806 — Overdevelopment, Access Constraints &amp;Infrastructure Deficit.Site 59806 is also identified in the Regulation 18 site list and raises similar concerns.A. Access Constraints• The site is served by narrow rural roads with no capacity for increased traffic.• Junction geometry is substandard, with poor visibility and no protected turning lanes.B. Infrastructure Cannot Support Additional GrowthHadlow Parish Council has raised concerns about:• GP capacity• School places• Road congestion• Loss of Green Belt• Drainage and sewage capacityThese concerns directly apply to Site 59806.C. No Evidence of Deliverability• No infrastructure delivery plan exists for Hadlow.• No mitigation strategy has been published for traffic, drainage, or community services.D. Conflict with NPPF Sustainable Development Principles• Hadlow has no railway station, limited bus services, and high car dependency.• Allocating housing here contradicts NPPF Chapter 9.2. The Plan Is Not Justified2.1 No credible evidence that Hadlow can accommodate thisscale of growthHadlow and East Peckham have been allocated one of the highest housing totals in the borough, despite being rural villages with limited services.2.2 Reasonable alternatives not assessedTMBC has not demonstrated that it has exhausted:• Brownfield land in Tonbridge• Higher-capacity settlements• Areas with rail access• Urban intensification optionsThis fails the NPPF test of justification.3. The Plan Is Not Effective3.1 No deliverable infrastructure strategyThere is no evidence that essential infrastructure can be delivered, including:• GP capacity• School places• Road improvements• Drainage upgrades• Flood mitigation3.2 Transport evidence is missingNo modelling has been published to show that the B2017, A26, or A228 can accommodate additional traffic.4. Highways &amp; Access — Severe Technical ConstraintsThe Local Plan fails to demonstrate that Sites 59811 and 59806 can be safely or sustainably accessed.4.1 Substandard Access RoadsA. Narrow carriagewaysLarge sections of Three Elm Lane, Ashes Lane, and Carpenters Lane are below 6.0m wide, with:• Soft verges• Drainage ditches• Overgrown hedgerows• No passing placesB. No footways or lightingThese roads lack:• Pavements• Lighting• Safe pedestrian routesC. Substandard junction geometryKey junctions suffer from:• Poor visibility splays• Acute turning angles• Limited stacking space• No protected right-turn lanes4.2 Existing Congestion and Safety IssuesA. B2017 (Three Elm Lane)Already over capacity, with:• Peak-time queuing• HGV movements unsuited to the road width• Verge overruns• Collision historyB. A26 (Hadlow Road)Already congested, with:• Long queues approaching Tonbridge• Delays at Cannon Lane• No realistic scope for widening4.3 No Viable Mitigation StrategyThe Local Plan provides no evidence that:• Junction improvements are deliverable• Road widening is feasible• Public transport can be enhanced4.4 High Car DependencyHadlow is a car-dependent rural village. Allocating major housing here contradicts NPPF requirements for sustainable transport.5. Flooding &amp; Drainage — Technical Failures5.1 Known Surface-Water Flooding IssuesHadlow and its surrounding lanes experience regular surface-water flooding due to:• Clay soils• Poor infiltration• Inadequate roadside drainage• Blocked ditches and culverts5.2 Downstream Flood RiskDevelopment on Sites 59811 and 59806 would increase runoff into:• The River Bourne• Local drainage ditches• Low-lying farmlandWithout a detailed hydrological assessment, the allocations are unsafe.5.3 No Capacity in Existing Drainage InfrastructureSouthern Water has previously raised concerns about capacity in rural sewer networks across the borough. No evidence has been provided that Hadlow’s system can cope with additional load.5.4 NPPF Non-ComplianceThe NPPF requires that development:• Does not increase flood risk elsewhere• Is supported by a robust drainage strategy• Demonstrates safe access and egress during flood eventsNone of these requirements have been met.6. The Plan Is Not Consistent With National Policy6.1 Green Belt policy breachBoth sites involve Green Belt loss without exceptional circumstances.6.2 Failure to promote sustainable transportHadlow is not a sustainable location for major development.7. Legal Compliance Concerns7.1 Consultation accessibility issuesHadlow Parish Council reports that the Local Plan consultation was difficult to navigate and “not easy to comprehend”, undermining meaningful participation.ConclusionFor the reasons above, the allocations of Site 59811 and Site 59806 in Hadlow are:• Unsound• Unjustified• Ineffective• Inconsistent with national policy• Not legally compliantI therefore request that:1. Both sites be removed from the Local Plan, or2. Growth be redirected to more sustainable settlements, or3. The evidence base be revisited and republished for proper consultation.Please keep me informed of all future stages of the Local Plan, including submission to the Planning Inspector and the Examination in Public.</t>
   </si>
   <si>
     <t>TMBC leadership faces a difficult task in reconciling the very high housing targets imposed by Government (a 34% uplift) with the need to produce a Local Plan that is acceptable to local communities and which does not irreversibly damage an area that many people have enjoyed for generations. I recognise that objecting to individual developments merely shifts pressure elsewhere and that, given the extent of Green Belt within the borough, difficult decisions are unavoidable. Releasing Green Belt land is therefore likely to be the only pragmatic way of meeting these targets.I support the Council’s approach in attempting to retain as much local control as possible through a robust Local Plan, particularly at a time when national planning rules are changing rapidly. However, the fundamental reason why urban areas have historically accommodated higher levels of housing growth is the presence of infrastructure capable of supporting higher densities. Without a substantial and deliverable upgrade to infrastructure across TMBC and neighbouring districts, development on the scale proposed will lead to congestion, inaccessible services and worsening water shortages.</t>
   </si>
   <si>
     <t>We encourage TMBC to adopt the plan quickly so development is not left to speculative builders. We welcome the decision not to include land north of Offham Road.Offham Road site is unsuitable especially in view of the single file Road access into West Street from the High Street. (This leads to Offham Road and Norman Road) and already causes tail backs of traffic both ways.  We support prioritizsing development on brownfield land.We feel Greenbelt should not be declassified or developed.  Small rural sites cannot support capacity for schools, transport etc.The character, heritage, landscape of West Malling should be protected together with wildlife habitats. farmland and green corridors around the town.We welcome TMBC not developing to the West and South of West Malling.**********************************************************************</t>
   </si>
   <si>
     <t>We support the overall TMBC draft Local Plan as published.  We recognise the difficulty TMBC are in because of the government imposed requirement to build 19,818 homes by 2042, in a borough that is primarily rural, with only one large town and a few small settlements and is mainly comprised of Green Belt land. We are largely in support of the plans however I/we feel compelled to raise concerns on the following generic points:-•The borough cannot support a 30% uplift in housing over the next 17 years, both in terms of building rate (needs to be twice the current rate - who is going to physically build the houses) and infrastructure to support the additional residents.•Our primary road network, e.g. the A228 and A20, is already struggling to cope. An additional c20,000 homes will result in a massive uplift in vehicles. This will result in huge hold-ups and rat-running through country lanes, many of which are single track, not designed for modern vehicles.•Our doctors, dentists, and hospitals are already stretched to the limit.•Our water supply is stretched to the limit - we still have an active hose pipe ban in December. And there has been a massive impact to locals as a result of contamination following a SouthEast water failure meaning no drinking water to thousands of residents for weeks.•Our water treatment plants are already at capacity. Many of the rural village properties have no mains sewerage and rely on waste water removal by licensed waste disposal firms. They tell us they are often turned away from local water treatment plants as they are full.•Our transport network, specifically buses, is shrinking, especially in the more rural areas. This results in parents having no choice but to drive their children to school, further exacerbating the issues on the roads.•The employment opportunities in the borough are limited. Meaning residents will need to travel further to work, again impacting the road network.•Noise pollution will increase and air quality will decline as a direct result of the additional vehicles associated with the increased housing.•Light pollution should be a mandatory consideration of the new build sites. Dark skies have been proven to support physical and mental health.</t>
   </si>
   <si>
     <t>Comments</t>
+  </si>
+  <si>
+    <t>See PDF</t>
+  </si>
+  <si>
+    <t>DHA Planning obo Canham Homes</t>
+  </si>
+  <si>
+    <t>DHA Planning obo Oaktrees BG Ltd</t>
+  </si>
+  <si>
+    <t>DHA Planning obo Roddy New Homes</t>
+  </si>
+  <si>
+    <t>DHA Planning obo Postern Estates</t>
+  </si>
+  <si>
+    <t>DHA Planning obo Hugh Lowe Farms</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                In terms of flood risk, the site area falls primarily within Flood Zone 1 (least likely zone to flood), albeit approximately 100sqm to the northwest corner of the site lies within Flood Zone 3 by virtue of a 1.5m culvert which passes below this area of the site. 1.1.10 Considering heritage matters, the site does not contain any heritage assets and there are no Listed Buildings, Scheduled Monuments or Conservation Area within the site locality.1.1.11 Vehicular and pedestrian access is achieved via an existing access route from the adjacent roundabout between Quarry Hill Road / Thong Lane / Hazelbourne Avenue (serving Isles Quarry West â€˜allocations policy H2â€™ / Dark Hill Road. The access spur currently serves Borough Green Medical Practice, Reynolds Health Spa &amp; Retreat and nine residential dwellings adjacent to the site. Public Right of Way â€˜MR310â€™ runs to the east of the site but would not be impacted by the proposed development.1.1.12 In terms of accessibility, the site is sustainably located adjacent to the built confines of Borough Green, identified as a â€˜rural service centreâ€™ within the TMBC Core Strategy (2007). Borough Green contains a good range of day-to-day services and amenities including grocery stores, primary schools, secondary school, SEN school, medical facilities and a range of retail, employment, leisure and recreational facilities.1.1.13 In terms of public transport, the site is located on a bus route served by three services including Wrotham to Maidstone â€˜route 570â€™ / Borough Green to Lunsford Park â€™route 70â€™ and Sevenoaks to Plaxtol â€˜route S4â€™. Additional bus routes are also accessible from Borough Green &amp; Wrotham railway station. 1.1.14 Borough Green &amp; Wrotham railway station is located approximately 750m (10 minute walk) from the site entrance and is served by half-hourly Southeastern trains to London termini, Ashford, Maidstone, Ramsgate and Canterbury. 1.1.15 Given the above, the site is sustainably located within good proximity to a range of day-to-day services and facilities accessible by sustainable travel modes and would result in excessive reliance on the private car for future residents to access everyday needs.1.1.16 The above in mind, our clientâ€™s land is a suitable site. We explain below why the land fits within the emerging strategy context and outline where we consider further attention is required prior to submission of the plan for independent examination.                We trust these comments are of assistance and look forward to seeing the progress of the plan in its final stages</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                Policy SP8: Managing Development in the Green Belt 1.4.45 This is the overarching Policy which will be considered for Planning Applications coming forward in the Green Belt and is considered unnecessary and in conflict with national policy.1.4.46 Indeed, it is considered that some of the criteria of this emerging policy go beyond the provisions of the NPPF which sets out clear guidance for considering planning applications on sites within the Green Belt (paragraphs 153-160). Accordingly, the inclusion of certain elements of this Policy are not justified nor sound. 1.4.47 The Policy would benefit from being simplified to make this clearer and to set simply criteria reflecting the guidance with the NPPF only. Additional policy considerations should be dealt with via other relevant policies. 1.4.48 For example, criterion 2 of this policy provides additional criteria for the assessment of development that is appropriate in the Green Belt but either replicates other policies in the plan (design, parking, access and materials) or places additional burdens on the scope of development to that set out within NPPF Paragraph 145. Similarly, criterion 2a) of this Policy required the siting, scale, height and bulk of the proposed development to be sympathetic to the primary aim of the Green Belt, but in accord with the NPPF paragraph 145, not all appropriate uses in the Green Belt needs to consider this (e.g. forestry and agriculture). 1.4.49 The overly prescriptive nature of this part of the policy runs a risk of running at odds with the provision for Grey Belt Sites (which in appropriate development) and dampen delivery of growth. We object to this element and suggest it is deleted or modified to bring in in line with national policy and case law.1.4.50 We object to this Policy as currently worded, as it is not in line with the guidance within the NPPF. The policy is therefore not justified. 1.4.51 Part 1 of the Policy states:1.4.52 The NPPF places great weight to conserving and enhancing landscape and scenic beauty of NLs, but it does not impose an absolute â€œmust conserve and enhance the natural beautyâ€. Indeed, the NPPF provides provisions for development within the NL â€“ both minor and major- which would likely have some form of impact. Paragraph 189 explicitly states that the scale and extent of development within NLs should be limited â€œto avoid or minimise impacts on the designated areasâ€. 1.4.53 Part 1) of the policy is not consistent with the NPPF and would present an unjustifiable policy hurdle to any development coming forward within the NL. National policy does not impose a blanket ban and we consider that to make this policy sound it should be reworded to reflect the policy as set out in the NPPF. Policy NE2: National Landscapesâ€œAll proposals within, or affecting the setting of, the Kent Downs National Landscape and the High Weald National Landscape, must conserve and enhance the natural beauty of these nationally designated landscapes, including the national landscapesâ€. [own emphasis added]. Page 14 of 181.4.54 Part 2 of the Policy states:1.4.55 Again, this policy is not in accord with the provisions of the NPPF (paragraph 189) which simply states:1.4.56 There is no requirement within the NPPF to consider the nature of the development, and this should be deleted. 1.4.57 We object to this element and suggest it is deleted or modified to bring in in line with national policy and case law.1.5.1 The Stage 1 GBA encompasses an assessment of the whole of the Green Belt within the borough to provide a strategic, high level understanding of how the Green Belt performs.1.5.2 Stage 2 entails taking the Stage 1 parcels and breaking them down into smaller areas(â€˜sub areasâ€™) and focuses largely on existing settlements within Tiers 1-4 in the emerging settlement hierarchy.1.5.3 The Stage 2 GBA has identified that in Grey Belt terms, the vast majority of the sub-areas have been provisionally identified as Grey Belt (134 of the 136 sub areas). The two sub areas which are not considered provisionally identified as Grey Belt are located to the south of West Malling. 1.5.4 Our clientâ€™s land is identified as potential grey bely under site reference BG-09.1.5.5 The Council is right to reach this conclusion. For the purposes of plan-making and decision-making, â€˜grey beltâ€™ is defined as land in the Green Belt comprising previously developed land and/or any other land that, in either case, does not strongly contribute to any of purposes (a), (b), or (d) in paragraph 143. â€˜Grey beltâ€™ excludes land where the application of the policies relating to the areas or assets in footnote 7 (other than Green Belt) would provide a strong reason for refusing or restricting development.â€œThe scale and extent of development within the National Landscapes should be limited and will only be supported where the nature of the development, location, siting, scale, form, and design would conserve and enhance the components of natural beauty of the relevant National Landscape as defined in the AONB Management Plan, including; its distinctive landscape character and features, historic settlement patterns, dark skies and tranquillity; and would positively contribute to the targets, aims and objectives as defined in the relevant Management Plan, avoiding adverse impacts, unless these can be satisfactorily mitigatedâ€. â€œThe scale and extent of development within all these designated areas should be limited, while development within their setting should be sensitively located and designed to avoid or minimise adverse impacts on the designated areasâ€.1.5 THE EVIDENCE BASEGreen Belt Assessment (â€œGBAâ€) Page 15 of 18EXTRACT OF STAGE 2 ASSESSMENT SHOWING LAND SURROUNDING BOROUGH GREEN1.5.6 Having regard to the above, the site is recognised to be located within a National Landscape, albeit in a peripheral location adjacent to the settlement of Borough Green. In National Landscapes major development would not generally be supported except in exceptional circumstances where it can be demonstrated to be in the public interest. In this regard, over 27% of the Borough is designated as National Landscape, including land surrounding many of the most sustainable locations in the north of the Borough. For the reasons set out further in this representation, the extent of unmet housing need is unequivocal and it is inevitable that both Green Belt and National Landscape designated land will be required in order to address the housing need in full as required by national planning policy. The opportunity to deliver 75 new homes, of which a policy compliant quantum will be affordable represents a clear benefit in the public interest, particularly having regard to the sustainable edge-of-settlement location.1.5.7 From a design perspective, the site itself is well contained and in its current form, arguably detracts from the landscape and scenic quality by virtue of the commercial use. By contrast, an opportunity exists for a high-quality residential development comprising attractive vernacular architecture and materiality and a robust scheme of native landscaping and public open space. 1.5.8 On the basis that the site is not considered to be inhibited by its peripheral National Landscape designation, itâ€™s qualification therefore is subject to the role and function of the site in the context of the extent to which it serves the following purposes:(a) to check the unrestricted sprawl of large built-up areas;(b) to prevent neighbouring towns merging into one another; and(c) to preserve the setting and special character of historic towns.Page 16 of 181.5.9 Having regard to these requirements, the site is already characterised by an enclosed location and represents a naturally contained site that is defined by existing development and infrastructure, with potential for greater boundary landscaping and opportunities to open up access to the site that is currently private, with scope for pedestrian linkages. It plays no role in containing urban sprawl, stopping towns merging or safeguarding historic areas.1.5.10 The housing need in Tonbridge and Malling is acute. The housing supply calculation for the emerging plan should now be based on the most recent iteration of the Standard Methodology of 1,096 homes per annum. This represents a 34% increase on the previous housing target.1.5.11 Policy SP5 states that the council will support positive economic growth across the borough and will seek to meet employment needs in full. At a minimum they will deliver 301,000 sqm of B2 and B8 employment floorspace and 60,500 sqm of office floorspace over the plan period.1.5.12 Based on this context there is an unequivocal need for new housing and employment land.1.5.13 In terms of accessibility the site is in close proximity to a number of services, facilities, and transport connections in Borough Green, including educational facilities,supermarkets, restaurants, employment opportunities and open space. Borough Greenrailway station (which provides additional connections to London, Ashford, and Maidstone) is easily accessible and the settlement is well-served by a number of local bus routes. 1.5.14 A number of Public Rights of Way (â€˜PRoWâ€™) surround the wider site, namely â€˜MR250â€™, and â€˜MR251â€™, albeit by virtue of the nature of the boundary vegetation, limited appreciation of the site is possible. 1.5.15 Finally, in the context of housing, the golden rules require:1.5.16 Para 157 subsequently imposed the requirement for 50% affordable housing given the current threshold.1.5.17 By way of response, 50% affordable on this site would equate to circa 38 urgently needed new homes if the land were released for housing.1.5.18 The development can be supported by the necessary physical infrastructure needed to deliver the development. This includes detailed access and physical on-site infrastructure as well as contributions to mitigate its own impacts.(a) affordable housing which reflects either: (i) development plan policies produced in accordance with paragraphs 67-68 of this Framework; or (ii) until such policies are in place, the policy set out in paragraph 157; (b) necessary improvements to local or national infrastructure; and (c) the provision of new, or improvements to existing, green spaces that are accessible to the public. New residents should be able to access good quality green spaces within a short walk of their home, whether through onsite provision or through access to offsite spaces. Page 17 of 181.5.19 Finally, the site is currently private and will result in public accessibility and associated linkages that do not currently exists.1.5.20 For reasons set out above, the development would be an â€˜appropriateâ€™ location in the Green Belt for allocation.1.6.1 This response is made on behalf of Oaktrees BG Ltd in respect of land east of Borough Green Road, Wrotham. 1.6.2 Our clientâ€™s land is not included with the draft plan and therefore our client wishes to register an objection to its omission. They also have wider concerns regarding matters of soundness that need to be remedied through the inclusion of additional housing and employment sites.1.6.3 For reasons outlined above, our clientâ€™s part brownfield land is suitable for inclusion with the local plan and would represent a valuable component for housing and/or employment provision. It is well situated to both Wrotham and Borough Green and has an established vehicle access onto Borough Green Road.1.6.4 The land is also a reliable source. To be considered deliverable, sites should be available now, offer a suitable location for development now, and be achievable with a realistic prospect that development will be delivered on the site within five years.1.6.5 By way of response, the site has no planning history of relevance or a history of unimplemented permissions that would alter the conclusions that it is now a suitable grey belt site. There are not considered to be any impediments to the site being phased for potential development commencing within the 0 -5 year period.1.6.6 There are no physical limitations or problems such as access, infrastructure, flood risk, hazardous risks, pollution or contamination.1.6.7 Availability is about confirming that it is financially viable to develop. On behalf of the landowner, we can confirm that there are no unexpected financial restrictions that would impact upon the viability of a housing or employment scheme or that would prohibit development coming through within the early stages of the plan period. To the contrary, we consider there to be opportunity to deliver a high quality development.1.6.8 The site is in single ownership and there are no complicated legal agreements or covenants that would prohibit the ability to bring forward the site early in the plan period.1.6.9 We trust these comments are of assistance and look forward to seeing the progress of the plan in its final stages.1.6 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">                1.4.41 The overly prescriptive nature of this part of the policy runs a risk of running at odds with the provision for Grey Belt Sites (which in appropriate development) and dampen delivery of growth. We object to this element and suggest it is deleted or modified to bring in in line with national policy and case law.1.4.42 We object to this Policy as currently worded, as it is not in line with the guidance within the NPPF. The policy is therefore not justified. 1.4.43 Part 1 of the Policy states:1.4.44 The NPPF places great weight to conserving and enhancing landscape and scenic beauty of NLs, but it does not impose an absolute â€œmust conserve and enhance the natural beautyâ€. Indeed, the NPPF provides provisions for development within the NL â€“ both minor and major- which would likely have some form of impact. Paragraph 189 explicitly states that the scale and extent of development within NLs should be limited â€œto avoid or minimise impacts on the designated areasâ€. 1.4.45 Part 1) of the policy is not consistent with the NPPF and would present an unjustifiable policy hurdle to any development coming forward within the NL. National policy does not impose a blanket ban and we consider that to make this policy sound it should be reworded to reflect the policy as set out in the NPPF. 1.4.46 Part 2 of the Policy states:1.4.47 Again, this policy is not in accord with the provisions of the NPPF (paragraph 189) which simply states:1.4.48 There is no requirement within the NPPF to consider the nature of the development, and this should be deleted. 1.4.49 We object to this element and suggest it is deleted or modified to bring in in line with national policy and case law.Policy NE2: National Landscapesâ€œAll proposals within, or affecting the setting of, the Kent Downs National Landscape and the High Weald National Landscape, must conserve and enhance the natural beauty of these nationally designated landscapes, including the national landscapesâ€. [own emphasis added]. â€œThe scale and extent of development within the National Landscapes should be limited and will only be supported where the nature of the development, location, siting, scale, form, and design would conserve and enhance the components of natural beauty of the relevant National Landscape as defined in the AONB Management Plan, including; its distinctive landscape character and features, historic settlement patterns, dark skies and tranquillity; and would positively contribute to the targets, aims and objectives as defined in the relevant Management Plan, avoiding adverse impacts, unless these can be satisfactorily mitigatedâ€. â€œThe scale and extent of development within all these designated areas should be limited, while development within their setting should be sensitively located and designed to avoid or minimise adverse impacts on the designated areasâ€.Page 12 of 171.5 THE EVIDENCE BASEGreen Belt Assessment (â€œGBAâ€) 1.5.1 The Stage 1 GBA encompasses an assessment of the whole of the Green Belt within the borough to provide a strategic, high level understanding of how the Green Belt performs.1.5.2 Stage 2 entails taking the Stage 1 parcels and breaking them down into smaller areas(â€˜sub areasâ€™) and focuses largely on existing settlements within Tiers 1-4 in the emerging settlement hierarchy.1.5.3 The Stage 2 GBA has identified that in Grey Belt terms, the vast majority of the sub-areas have been provisionally identified as Grey Belt (134 of the 136 sub areas). The two sub areas which are not considered provisionally identified as Grey Belt are located to the south of West Malling. 1.5.4 Our clientâ€™s land has been identified as potential grey belt under references IG02 and IG03.1.5.5 The report is right to do so. For the purposes of plan-making and decision-making, â€˜grey beltâ€™ is defined as land in the Green Belt comprising previously developed land and/or any other land that, in either case, does not strongly contribute to any of purposes (a), (b), or (d) in paragraph 143. â€˜Grey beltâ€™ excludes land where the application of the policies relating to the areas or assets in footnote 7 (other than Green Belt) would provide a strong reason for refusing or restricting development.1.5.6 Having regard to the above, whilst the site is situated in a National Landscape it is of low landscape sensitivity and subject to make urban influences because of the housing that Page 13 of 17surrounding it. The land is also sufficiently detached from heritage assets to ensure there is no adverse impact on significance. The siteâ€™s qualification is therefore subject to the role and function of the site in the context of the extent to which it serves the following purposes:1.5.7 Having regard to these requirements, the site is already characterised by an enclosed location and represents a naturally contained site that is defined by existing development and infrastructure, with potential for greater boundary landscaping and opportunities to open up access to the site that is currently private, with scope for pedestrian linkages. It pays no role in containing urban sprawl, stopping towns merging or safeguarding historic areas.1.5.8 Indeed, the â€˜infillâ€™ nature of the site means that development will not increase coalescence or decrease the distance between the edge of Ightham and the start of Borough Green. 1.5.9 Turning to subsequent considerations.1.5.10 Demonstrable unmet need1.5.11 The housing need in Tonbridge and Malling is acute. The housing supply calculation for the emerging plan should now be based on the most recent iteration of the Standard Methodology of 1,096 homes per annum. This represents a 34% increase on the previous housing target.a) to check the unrestricted sprawl of large built-up areas;b) to prevent neighbouring towns merging into one another; andd) to preserve the setting and special character of historic towns.Page 14 of 171.5.12 In terms of the ability to meet their five-year housing land supply requirement, the Five-Year Supply Statement supply position is dire and the most recent Housing Delivery Test (2023) results published in December 2024 demonstrate a figure of 60%. This has worsened from the Councilâ€™s previous figure of 63%, showing how the housing supply in TMBC continues to worsen.1.5.13 Based on this context there is an unequivocal need for new housing.1.5.14 The development would be in a sustainable location1.5.15 The Site is in proximity to a number of services, facilities, and transport connections, including primary school, restaurants, open space, and village hall. A bus connection provides access to the neighbouring Borough Green, which provides access to a Train Station (which provides additional connections to London, Ashford, and Maidstone) in addition to a wide variety of services including medical practice, supermarket, employment opportunities, community facilities, schools, and restaurants and cafes.1.5.16 A number of Public Rights of Way (â€˜PRoWâ€™) surround the Site, namely â€˜MR433â€™, â€˜MR407â€™, â€˜MR405â€™, and â€˜MR406â€™, as demonstrated below. It is additionally highlighted that â€˜MR407â€™ provides a convenient connection to Borough Green to the east.1.5.17 The â€˜Golden Rulesâ€™ 1.5.18 The golden rules require:1.5.19 Para 157 subsequently imposed the requirement for 50% affordable housing given the current threshold.1.5.20 By way of response, 50% affordable is being promoted by our client and this would amount to circa 70 homes.1.5.21 The development can be supported by the necessary physical infrastructure needed to deliver the development. This includes detailed access and physical onsite infrastructure as well as contributions to mitigate its own impacts.1.5.22 Finally, the site is currently private and will result in public accessibility and associated linkages that do not currently exists.1.5.23 For reasons set out above, the development would be â€˜appropriateâ€™ in the Green Belt should therefore also be identified for allocation within the emerging Local Plan.(a) affordable housing which reflects either: (i) development plan policies produced in accordance with paragraphs 67-68 of this Framework; or (ii) until such policies are in place, the policy set out in paragraph 157; (b) necessary improvements to local or national infrastructure; and (c) the provision of new, or improvements to existing, green spaces that are accessible to the public. New residents should be able to access good quality green spaces within a short walk of their home, whether through onsite provision or through access to offsite spaces. Page 15 of 171.6 SUMMARY AND CONCLUSION1.6.1 These representation are made on behalf of Roddy New Homes Limited in respect of land at Dark Hill Farm, Ightham.1.6.2 The site is not included with the draft plan and therefore our client wishes to register objection to its omission. They also have wider concerns regarding general matters of soundness that need to be remedied through the inclusion of additional housing sites.1.6.3 For reasons outlined above, our clients land is suitable for inclusion with the local plan and would represent a valuable component for housing that will help address the shortfall. We would therefore take this opportunity to reiterate the deliverability of the site. To be considered deliverable, sites for housing should be available now, offer a suitable location for development now, and be achievable with a realistic prospect that housing will be delivered on the site within five years.1.6.4 By way of response, the site has no negative planning history that would alter the conclusions that it is now a suitable grey belt site. There are not considered to be any impediments to the site being phased for potential development commencing within the 0 -5 year period.Page 16 of 171.6.5 There are no physical limitations or problems such as access, infrastructure, flood risk, hazardous risks, pollution or contamination.1.6.6 Availability is about confirming that it is financially viable to develop. On behalf of thedeveloper, we can confirm that there are no unexpected financial restrictions that would impact upon the viability of a housing scheme or that would prohibit development coming through within the early stages of the plan period. To the contrary, we consider there to be opportunity to deliver a high quality residential development.1.6.7 The site is in single ownership and developer control and there are no complicated legal agreements or covenants that would prohibit the ability to bring forward the site early in the plan period.1.6.8 We trust these comments explain why we consider additional and is needed and look forward to seeing the progress of the plan in its final stages.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                Having regard to other commitments, the identified need is set out in table 5.10 and is stated as follows:â€¢ B2 and B8 â€“ 12,467sqm;â€¢ Eg(i) â€“ 52,644 sqm; andâ€¢ E(a) â€“ 8,900 sqmGiven there is a shortfall of all types, our clientâ€™s land could be identified again foremployment uses/mixed use to ensure the targets are met.Although the global context has prohibited delivery to date, the land itself is still a reliable source. To be considered deliverable, sites should be available now, offer a suitable location for development now, and be achievable with a realistic prospect that development will be delivered on the site within five years.By way of response, there are no physical limitations or problems such as access, infrastructure, hazardous risks, pollution or contamination. Matters of flood risks can also be managed via a new application and appropriate mitigation measures.Similarly, we can confirm that there are no unexpected financial restrictions that would impact upon the viability of a replanned employment scheme or that would prohibit development coming through within the early stages of the plan period. To the contrary, we consider there to be opportunity to deliver a suitable development.The site is in single ownership and there are no complicated legal agreements or covenants that would prohibit the ability to bring forward the site early in the plan period.We trust these comments are of assistance and look forward to seeing the progress of the plan in its final stages.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                These representations are made on behalf of Hugh Lowe Farms having specific regard to the approach adopted towards agricultural development. Whilst agricultural operations are supported in countryside locations the current iteration of the plan makes no specific agricultural allocations. We have therefore provided feedback on the policies that are likely to be restrictive to agricultural operations and suggested policy wording for a site specific allocation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2418,55 +2465,55 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB00C652-4C91-4097-A242-4F4FEA323931}">
-  <dimension ref="A1:C346"/>
+  <dimension ref="A1:C352"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="E3" sqref="E3"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A351" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E1" sqref="E1:E1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29" style="1" customWidth="1"/>
     <col min="2" max="2" width="33.88671875" style="1" customWidth="1"/>
     <col min="3" max="3" width="121.109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>216</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>569</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
         <v>417</v>
       </c>
@@ -2488,51 +2535,51 @@
         <v>570</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>259</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>543</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>259</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>543</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="289.8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:3" ht="303.60000000000002" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>230</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>519</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>243</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>529</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>232</v>
       </c>
@@ -2675,62 +2722,62 @@
         <v>582</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A21" s="3" t="s">
         <v>244</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>530</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="96.6" x14ac:dyDescent="0.3">
       <c r="A22" s="3" t="s">
         <v>244</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>530</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="23" spans="1:3" ht="234.6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:3" ht="248.4" x14ac:dyDescent="0.3">
       <c r="A23" s="3" t="s">
         <v>244</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>530</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>585</v>
       </c>
     </row>
-    <row r="24" spans="1:3" ht="165.6" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:3" ht="179.4" x14ac:dyDescent="0.3">
       <c r="A24" s="3" t="s">
         <v>244</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>530</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A25" s="3" t="s">
         <v>244</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>530</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A26" s="3" t="s">
         <v>249</v>
       </c>
@@ -2741,51 +2788,51 @@
         <v>588</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A27" s="3" t="s">
         <v>250</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>535</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A28" s="3" t="s">
         <v>224</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>515</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>590</v>
       </c>
     </row>
-    <row r="29" spans="1:3" ht="82.8" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:3" ht="96.6" x14ac:dyDescent="0.3">
       <c r="A29" s="3" t="s">
         <v>224</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>515</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A30" s="3" t="s">
         <v>224</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>515</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="193.2" x14ac:dyDescent="0.3">
       <c r="A31" s="3" t="s">
         <v>224</v>
       </c>
@@ -2873,73 +2920,73 @@
         <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="207" x14ac:dyDescent="0.3">
       <c r="A39" s="3" t="s">
         <v>245</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>531</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="40" spans="1:3" ht="193.2" x14ac:dyDescent="0.3">
       <c r="A40" s="3" t="s">
         <v>245</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>531</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>601</v>
       </c>
     </row>
-    <row r="41" spans="1:3" ht="165.6" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:3" ht="179.4" x14ac:dyDescent="0.3">
       <c r="A41" s="3" t="s">
         <v>245</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>531</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="42" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A42" s="3" t="s">
         <v>245</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>531</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="43" spans="1:3" ht="386.4" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:3" ht="400.2" x14ac:dyDescent="0.3">
       <c r="A43" s="3" t="s">
         <v>245</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>531</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="44" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A44" s="3" t="s">
         <v>252</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>537</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:3" ht="289.8" x14ac:dyDescent="0.3">
       <c r="A45" s="3" t="s">
         <v>252</v>
       </c>
@@ -3214,51 +3261,51 @@
         <v>619</v>
       </c>
     </row>
     <row r="70" spans="1:3" ht="82.8" x14ac:dyDescent="0.3">
       <c r="A70" s="3" t="s">
         <v>266</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>548</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="71" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A71" s="3" t="s">
         <v>258</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>542</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>621</v>
       </c>
     </row>
-    <row r="72" spans="1:3" ht="276" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:3" ht="289.8" x14ac:dyDescent="0.3">
       <c r="A72" s="3" t="s">
         <v>275</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>550</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="73" spans="1:3" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A73" s="3" t="s">
         <v>309</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>555</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A74" s="3" t="s">
         <v>248</v>
       </c>
@@ -3269,84 +3316,84 @@
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A75" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>532</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:3" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A76" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>532</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>623</v>
       </c>
     </row>
-    <row r="77" spans="1:3" ht="386.4" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:3" ht="400.2" x14ac:dyDescent="0.3">
       <c r="A77" s="3" t="s">
         <v>292</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>554</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:3" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A78" s="3" t="s">
         <v>240</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>527</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="79" spans="1:3" ht="372.6" x14ac:dyDescent="0.3">
       <c r="A79" s="3" t="s">
         <v>223</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>514</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>625</v>
       </c>
     </row>
-    <row r="80" spans="1:3" ht="372.6" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:3" ht="386.4" x14ac:dyDescent="0.3">
       <c r="A80" s="3" t="s">
         <v>223</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>514</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="81" spans="1:3" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A81" s="3" t="s">
         <v>364</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>560</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="82" spans="1:3" ht="138" x14ac:dyDescent="0.3">
       <c r="A82" s="3" t="s">
         <v>217</v>
       </c>
@@ -3768,132 +3815,132 @@
         <v>335</v>
       </c>
       <c r="B127" s="3"/>
       <c r="C127" s="3" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A128" s="3" t="s">
         <v>351</v>
       </c>
       <c r="B128" s="3"/>
       <c r="C128" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="129" spans="1:3" ht="386.4" x14ac:dyDescent="0.3">
       <c r="A129" s="3" t="s">
         <v>398</v>
       </c>
       <c r="B129" s="3"/>
       <c r="C129" s="3" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="130" spans="1:3" ht="138" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:3" ht="151.80000000000001" x14ac:dyDescent="0.3">
       <c r="A130" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B130" s="3"/>
       <c r="C130" s="3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="131" spans="1:3" ht="151.80000000000001" x14ac:dyDescent="0.3">
       <c r="A131" s="3" t="s">
         <v>441</v>
       </c>
       <c r="B131" s="3"/>
       <c r="C131" s="3" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="132" spans="1:3" ht="69" x14ac:dyDescent="0.3">
       <c r="A132" s="3" t="s">
         <v>375</v>
       </c>
       <c r="B132" s="3"/>
       <c r="C132" s="3" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:3" ht="110.4" x14ac:dyDescent="0.3">
       <c r="A133" s="3" t="s">
         <v>319</v>
       </c>
       <c r="B133" s="3"/>
       <c r="C133" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="134" spans="1:3" ht="165.6" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:3" ht="179.4" x14ac:dyDescent="0.3">
       <c r="A134" s="3" t="s">
         <v>314</v>
       </c>
       <c r="B134" s="3"/>
       <c r="C134" s="3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="135" spans="1:3" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A135" s="3" t="s">
         <v>391</v>
       </c>
       <c r="B135" s="3"/>
       <c r="C135" s="3" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="136" spans="1:3" ht="82.8" x14ac:dyDescent="0.3">
       <c r="A136" s="3" t="s">
         <v>490</v>
       </c>
       <c r="B136" s="3"/>
       <c r="C136" s="3" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="137" spans="1:3" ht="165.6" x14ac:dyDescent="0.3">
       <c r="A137" s="3" t="s">
         <v>339</v>
       </c>
       <c r="B137" s="3"/>
       <c r="C137" s="3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="138" spans="1:3" ht="151.80000000000001" x14ac:dyDescent="0.3">
       <c r="A138" s="3" t="s">
         <v>320</v>
       </c>
       <c r="B138" s="3"/>
       <c r="C138" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="139" spans="1:3" ht="179.4" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:3" ht="193.2" x14ac:dyDescent="0.3">
       <c r="A139" s="3" t="s">
         <v>342</v>
       </c>
       <c r="B139" s="3"/>
       <c r="C139" s="3" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="140" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A140" s="3" t="s">
         <v>487</v>
       </c>
       <c r="B140" s="3"/>
       <c r="C140" s="3" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="141" spans="1:3" ht="110.4" x14ac:dyDescent="0.3">
       <c r="A141" s="3" t="s">
         <v>443</v>
       </c>
       <c r="B141" s="3"/>
       <c r="C141" s="3" t="s">
         <v>158</v>
       </c>
@@ -4056,51 +4103,51 @@
         <v>408</v>
       </c>
       <c r="B159" s="3"/>
       <c r="C159" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:3" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A160" s="3" t="s">
         <v>409</v>
       </c>
       <c r="B160" s="3"/>
       <c r="C160" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:3" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A161" s="3" t="s">
         <v>412</v>
       </c>
       <c r="B161" s="3"/>
       <c r="C161" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="162" spans="1:3" ht="55.2" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:3" ht="69" x14ac:dyDescent="0.3">
       <c r="A162" s="3" t="s">
         <v>413</v>
       </c>
       <c r="B162" s="3"/>
       <c r="C162" s="3" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="163" spans="1:3" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A163" s="3" t="s">
         <v>414</v>
       </c>
       <c r="B163" s="3"/>
       <c r="C163" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:3" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A164" s="3" t="s">
         <v>416</v>
       </c>
       <c r="B164" s="3"/>
       <c r="C164" s="3" t="s">
         <v>16</v>
       </c>
@@ -4515,51 +4562,51 @@
         <v>265</v>
       </c>
       <c r="B210" s="3"/>
       <c r="C210" s="3" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="211" spans="1:3" ht="69" x14ac:dyDescent="0.3">
       <c r="A211" s="3" t="s">
         <v>267</v>
       </c>
       <c r="B211" s="3"/>
       <c r="C211" s="3" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:3" ht="69" x14ac:dyDescent="0.3">
       <c r="A212" s="3" t="s">
         <v>286</v>
       </c>
       <c r="B212" s="3"/>
       <c r="C212" s="3" t="s">
         <v>646</v>
       </c>
     </row>
-    <row r="213" spans="1:3" ht="82.8" x14ac:dyDescent="0.3">
+    <row r="213" spans="1:3" ht="96.6" x14ac:dyDescent="0.3">
       <c r="A213" s="3" t="s">
         <v>439</v>
       </c>
       <c r="B213" s="3"/>
       <c r="C213" s="3" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="214" spans="1:3" ht="317.39999999999998" x14ac:dyDescent="0.3">
       <c r="A214" s="3" t="s">
         <v>257</v>
       </c>
       <c r="B214" s="3"/>
       <c r="C214" s="3" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="215" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A215" s="3" t="s">
         <v>231</v>
       </c>
       <c r="B215" s="3"/>
       <c r="C215" s="3" t="s">
         <v>648</v>
       </c>
@@ -4587,51 +4634,51 @@
         <v>420</v>
       </c>
       <c r="B218" s="3"/>
       <c r="C218" s="3" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="219" spans="1:3" ht="138" x14ac:dyDescent="0.3">
       <c r="A219" s="3" t="s">
         <v>374</v>
       </c>
       <c r="B219" s="3"/>
       <c r="C219" s="3" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="220" spans="1:3" ht="110.4" x14ac:dyDescent="0.3">
       <c r="A220" s="3" t="s">
         <v>449</v>
       </c>
       <c r="B220" s="3"/>
       <c r="C220" s="3" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="221" spans="1:3" ht="317.39999999999998" x14ac:dyDescent="0.3">
+    <row r="221" spans="1:3" ht="331.2" x14ac:dyDescent="0.3">
       <c r="A221" s="3" t="s">
         <v>397</v>
       </c>
       <c r="B221" s="3"/>
       <c r="C221" s="3" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="222" spans="1:3" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A222" s="3" t="s">
         <v>465</v>
       </c>
       <c r="B222" s="3"/>
       <c r="C222" s="3" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="223" spans="1:3" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A223" s="3" t="s">
         <v>407</v>
       </c>
       <c r="B223" s="3"/>
       <c r="C223" s="3" t="s">
         <v>134</v>
       </c>
@@ -4695,60 +4742,60 @@
         <v>508</v>
       </c>
       <c r="B230" s="3"/>
       <c r="C230" s="3" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="231" spans="1:3" ht="69" x14ac:dyDescent="0.3">
       <c r="A231" s="3" t="s">
         <v>498</v>
       </c>
       <c r="B231" s="3"/>
       <c r="C231" s="3" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="232" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A232" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B232" s="3"/>
       <c r="C232" s="3" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="233" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="233" spans="1:3" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A233" s="3" t="s">
         <v>357</v>
       </c>
       <c r="B233" s="3"/>
       <c r="C233" s="3" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="234" spans="1:3" ht="138" x14ac:dyDescent="0.3">
+    <row r="234" spans="1:3" ht="151.80000000000001" x14ac:dyDescent="0.3">
       <c r="A234" s="3" t="s">
         <v>390</v>
       </c>
       <c r="B234" s="3"/>
       <c r="C234" s="3" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="235" spans="1:3" ht="124.2" x14ac:dyDescent="0.3">
       <c r="A235" s="3" t="s">
         <v>386</v>
       </c>
       <c r="B235" s="3"/>
       <c r="C235" s="3" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="236" spans="1:3" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A236" s="3" t="s">
         <v>396</v>
       </c>
       <c r="B236" s="3"/>
       <c r="C236" s="3" t="s">
         <v>123</v>
       </c>
@@ -4812,51 +4859,51 @@
         <v>373</v>
       </c>
       <c r="B243" s="3"/>
       <c r="C243" s="3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="244" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A244" s="3" t="s">
         <v>493</v>
       </c>
       <c r="B244" s="3"/>
       <c r="C244" s="3" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="245" spans="1:3" ht="165.6" x14ac:dyDescent="0.3">
       <c r="A245" s="3" t="s">
         <v>505</v>
       </c>
       <c r="B245" s="3"/>
       <c r="C245" s="3" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="246" spans="1:3" ht="138" x14ac:dyDescent="0.3">
+    <row r="246" spans="1:3" ht="151.80000000000001" x14ac:dyDescent="0.3">
       <c r="A246" s="3" t="s">
         <v>331</v>
       </c>
       <c r="B246" s="3"/>
       <c r="C246" s="3" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="247" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A247" s="3" t="s">
         <v>488</v>
       </c>
       <c r="B247" s="3"/>
       <c r="C247" s="3" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="248" spans="1:3" ht="69" x14ac:dyDescent="0.3">
       <c r="A248" s="3" t="s">
         <v>457</v>
       </c>
       <c r="B248" s="3"/>
       <c r="C248" s="3" t="s">
         <v>166</v>
       </c>
@@ -4875,51 +4922,51 @@
         <v>358</v>
       </c>
       <c r="B250" s="3"/>
       <c r="C250" s="3" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="251" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
       <c r="A251" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B251" s="3"/>
       <c r="C251" s="3" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="252" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A252" s="3" t="s">
         <v>502</v>
       </c>
       <c r="B252" s="3"/>
       <c r="C252" s="3" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="253" spans="1:3" ht="82.8" x14ac:dyDescent="0.3">
+    <row r="253" spans="1:3" ht="96.6" x14ac:dyDescent="0.3">
       <c r="A253" s="3" t="s">
         <v>278</v>
       </c>
       <c r="B253" s="3"/>
       <c r="C253" s="3" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="254" spans="1:3" ht="96.6" x14ac:dyDescent="0.3">
       <c r="A254" s="3" t="s">
         <v>399</v>
       </c>
       <c r="B254" s="3"/>
       <c r="C254" s="3" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="255" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A255" s="3" t="s">
         <v>263</v>
       </c>
       <c r="B255" s="3"/>
       <c r="C255" s="3" t="s">
         <v>6</v>
       </c>
@@ -4983,60 +5030,60 @@
         <v>270</v>
       </c>
       <c r="B262" s="3"/>
       <c r="C262" s="3" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="263" spans="1:3" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A263" s="3" t="s">
         <v>347</v>
       </c>
       <c r="B263" s="3"/>
       <c r="C263" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="264" spans="1:3" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A264" s="3" t="s">
         <v>338</v>
       </c>
       <c r="B264" s="3"/>
       <c r="C264" s="3" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="265" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="265" spans="1:3" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A265" s="3" t="s">
         <v>332</v>
       </c>
       <c r="B265" s="3"/>
       <c r="C265" s="3" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="266" spans="1:3" ht="69" x14ac:dyDescent="0.3">
+    <row r="266" spans="1:3" ht="82.8" x14ac:dyDescent="0.3">
       <c r="A266" s="3" t="s">
         <v>448</v>
       </c>
       <c r="B266" s="3"/>
       <c r="C266" s="3" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="267" spans="1:3" ht="138" x14ac:dyDescent="0.3">
       <c r="A267" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B267" s="3"/>
       <c r="C267" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="268" spans="1:3" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A268" s="3" t="s">
         <v>499</v>
       </c>
       <c r="B268" s="3"/>
       <c r="C268" s="3" t="s">
         <v>204</v>
       </c>
@@ -5055,78 +5102,78 @@
         <v>500</v>
       </c>
       <c r="B270" s="3"/>
       <c r="C270" s="3" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="271" spans="1:3" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A271" s="3" t="s">
         <v>453</v>
       </c>
       <c r="B271" s="3"/>
       <c r="C271" s="3" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="272" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A272" s="3" t="s">
         <v>480</v>
       </c>
       <c r="B272" s="3"/>
       <c r="C272" s="3" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="273" spans="1:3" ht="69" x14ac:dyDescent="0.3">
+    <row r="273" spans="1:3" ht="82.8" x14ac:dyDescent="0.3">
       <c r="A273" s="3" t="s">
         <v>389</v>
       </c>
       <c r="B273" s="3"/>
       <c r="C273" s="3" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="274" spans="1:3" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A274" s="3" t="s">
         <v>379</v>
       </c>
       <c r="B274" s="3"/>
       <c r="C274" s="3" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="275" spans="1:3" ht="55.2" x14ac:dyDescent="0.3">
+    <row r="275" spans="1:3" ht="69" x14ac:dyDescent="0.3">
       <c r="A275" s="3" t="s">
         <v>316</v>
       </c>
       <c r="B275" s="3"/>
       <c r="C275" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="276" spans="1:3" ht="289.8" x14ac:dyDescent="0.3">
+    <row r="276" spans="1:3" ht="303.60000000000002" x14ac:dyDescent="0.3">
       <c r="A276" s="3" t="s">
         <v>406</v>
       </c>
       <c r="B276" s="3"/>
       <c r="C276" s="3" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="277" spans="1:3" ht="165.6" x14ac:dyDescent="0.3">
       <c r="A277" s="3" t="s">
         <v>333</v>
       </c>
       <c r="B277" s="3"/>
       <c r="C277" s="3" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="278" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A278" s="3" t="s">
         <v>472</v>
       </c>
       <c r="B278" s="3"/>
       <c r="C278" s="3" t="s">
         <v>174</v>
       </c>
@@ -5649,51 +5696,51 @@
         <v>273</v>
       </c>
       <c r="B336" s="3"/>
       <c r="C336" s="3" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="337" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A337" s="3" t="s">
         <v>384</v>
       </c>
       <c r="B337" s="3"/>
       <c r="C337" s="3" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="338" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A338" s="3" t="s">
         <v>307</v>
       </c>
       <c r="B338" s="3"/>
       <c r="C338" s="3" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="339" spans="1:3" ht="138" x14ac:dyDescent="0.3">
+    <row r="339" spans="1:3" ht="151.80000000000001" x14ac:dyDescent="0.3">
       <c r="A339" s="3" t="s">
         <v>317</v>
       </c>
       <c r="B339" s="3"/>
       <c r="C339" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="340" spans="1:3" ht="55.2" x14ac:dyDescent="0.3">
       <c r="A340" s="3" t="s">
         <v>494</v>
       </c>
       <c r="B340" s="3"/>
       <c r="C340" s="3" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="341" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A341" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B341" s="3"/>
       <c r="C341" s="3" t="s">
         <v>30</v>
       </c>
@@ -5721,52 +5768,118 @@
         <v>297</v>
       </c>
       <c r="B344" s="3"/>
       <c r="C344" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="345" spans="1:3" ht="82.8" x14ac:dyDescent="0.3">
       <c r="A345" s="3" t="s">
         <v>410</v>
       </c>
       <c r="B345" s="3"/>
       <c r="C345" s="3" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="346" spans="1:3" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A346" s="3" t="s">
         <v>452</v>
       </c>
       <c r="B346" s="3"/>
       <c r="C346" s="3" t="s">
         <v>162</v>
       </c>
     </row>
+    <row r="347" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A347" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="B347" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="C347" s="4" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3" ht="248.4" x14ac:dyDescent="0.3">
+      <c r="A348" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="B348" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="C348" s="4" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
+      <c r="A349" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="B349" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="C349" s="4" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
+      <c r="A350" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="B350" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="C350" s="4" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3" ht="138" x14ac:dyDescent="0.3">
+      <c r="A351" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="B351" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="C351" s="4" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="A352" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="B352" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="C352" s="4" t="s">
+        <v>667</v>
+      </c>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ASUoNirj8rqrGZlHiUoBSbj0R5owlLiJvsH7bKPZ6jAEBedSaAU7UqOgTYBtdBSZKtVseWiGLwSQE1u6PXPH8g==" saltValue="uGxhR0eAu+nv5pWeme+Jww==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="2A3AWOconNWJIsoD8WRBH6cYN2ZJZG0ACEHPk2esQ0OPEHdZQyr4UodjOQKBkwkPCM1O8aa8LhiSqIjWb7sjHQ==" saltValue="b1R+/aLX9nECz1LW0rBijA==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
   <autoFilter ref="B1:C1" xr:uid="{DB00C652-4C91-4097-A242-4F4FEA323931}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:C386">
     <sortCondition ref="B252:B386"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">