--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -6,95 +6,95 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Planning\policy\0.0 - Local Plan New NPPF 2024\Consultation\Commonplace Data Outputs\Final datasets from Commonplace\Full data saved by Tile\Development allocations data\Comments Records\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Planning\policy\0.0 - Local Plan New NPPF 2024\Consultation\HPSSC Reg 18 reporting\Final responses for committee\For Matt to upload\Updates for upload\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6F891CE4-AC1E-426C-B9F8-1E6274FA8B9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F6A30C9A-A8D5-4E56-9B77-D577735ACC59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-30" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{6426D03C-C510-43A1-B5BE-AE6E7922ED24}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="5" xr2:uid="{6426D03C-C510-43A1-B5BE-AE6E7922ED24}"/>
   </bookViews>
   <sheets>
     <sheet name="KH3" sheetId="1" r:id="rId1"/>
     <sheet name="KH4" sheetId="2" r:id="rId2"/>
     <sheet name="KH5" sheetId="3" r:id="rId3"/>
     <sheet name="KH6" sheetId="4" r:id="rId4"/>
     <sheet name="KH7" sheetId="5" r:id="rId5"/>
     <sheet name="Kings Hill General" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'KH3'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'KH4'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'KH5'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'KH6'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'KH7'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Kings Hill General'!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="64">
   <si>
     <t>6945b4a8585284e367ece56c</t>
   </si>
   <si>
     <t>Dissatisfied</t>
   </si>
   <si>
     <t>KH3</t>
   </si>
   <si>
     <t>General comment Before any of the sites for Kings Hill are considered, there needs to be regular public transport to and from West Malling station tied to the train times. Trains need to have more carriages at peak times. I believe that development should not be flats or apartments. Road wide enough for parking and garages big enough for modern cars to use. Larger health centre/more doctors.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Kings Hill</t>
   </si>
   <si>
     <t>693c29be32eea0db57e3c8ca</t>
   </si>
   <si>
     <t>Satisfied</t>
   </si>
   <si>
@@ -235,158 +235,188 @@
     <t xml:space="preserve">Existing Office Premises. As I have already said above, the concept of Kings Hill was for people to live and work in the same location. This proposal reduces the likelihood of jobs being available to Kings Hill residents and therefore means that with an increased population more people will have to drive to their work of use public transport. Residential properties within the commercial area also reduces the village concept which has, over time, been eroded and will be totally lost by 2042. </t>
   </si>
   <si>
     <t>KH5 – 70 homes•Similar issues to KH4.•Contributes to cumulative loss of employment space.•Adds pressure to healthcare and utilities.</t>
   </si>
   <si>
     <t>KH7 — 45 homes•Loss of landscaped amenity and green infrastructure.•Kings Hill is already deficient in accessible natural space.•Contradicts NPPF para 174.</t>
   </si>
   <si>
     <t>The five sites promoted for residential development through the March 2025 Call for Sites and subsequently included in the Regulation 18 Draft Local Plan as residential allocations under policy A1 include:•1 Tower View – allocated for 60 units•11 Tower View – allocated for 70 units•32 Tower View – allocated for 60 units•34 Tower View - allocated for 45 units•50 Kings Hill Avenue – allocated for 55 units1.1.6Praxis strongly support the sites inclusion and residential allocations in the emerging Local Plan. In the interests of helping to secure a positive outcome at examination, our client also promotes the remaining parts of their portfolio for future office intensification if required and provides commentary on matters of soundness that may need to be remedied to ensure safe passage through independent examinationPolicy A1 identifies new housing and employment sites included as allocations fordevelopment. This includes the Praxis land for residential allocation totalling 290 units.1.4.34 Paragraph 14.2 of the draft Local Plan is clear that these allocations are a key componentof the spatial strategy and have been selected following a robust assessment of theirsuitability, availability, and deliverability, in line with national planning policy andguidance. Paragraph 14.4 goes on to state that Proposed site allocations have beeninformed by a range of evidence including the Strategic Housing and Employment LandAvailability Assessment (SHELAA), infrastructure capacity studies, sustainability appraisal,and public consultation responses. The council has sought to allocate land to meet theGovernment’s housing need in a way that supports sustainable patterns of growth,protects the borough’s environmental assets, and contributes positively to local characterand community wellbeing.1.4.35 Praxis strongly supports the five residential sites and considers them to be entirelysuitable for residential development. The sites are brownfield, comprising largely vacantand surplus office space, within the sustainable urban area of Kings Hill.1.4.36 In respect of the Councils assumptions of capacity:• 1 Tower View – identified for 60 units• 11 Tower View – identified for 70 units• 32 Tower View – identified for 60 units• 34 Tower View - identified for 45 units• 50 Kings Hill Avenue – identified for 55 units1.4.37 Two pre application advice meetings were held with TMBC in November 2025 to discuss11 Tower View and 50 Kings Hill Avenue and 32 and 34 Kings Hill. 11 Tower View and 50Kings Hill Avenue included 123 dwellings (draft allocation for 125) and 32 and 34 Kings Hillincluded 78 dwellings (draft allocation for 105).1.4.38 The indicative schemes prepared were based on a housing led schemes, with a smallelement of apartments. This was based on a review of site opportunities and constraints,suitability, viability and the market demand for type of dwellings. Kings Hill is a verysuccessful mixed use development, appealing to families and retirees, but it does notappeal to many younger people. The demand from developers is predominantly housingfor that reason, with some limited flat provision to provide a mix of units. Praxis and DHAapproached all national and larger SME developers with the opportunity for developmentor conversion of the existing properties and did not receive a single proposal for a flat ledscheme.As such the capacities and future policy aspirations for all these sites should be based onhousing led schemes, with some apartments for appropriate mix and design responses onsites.1.4.40 In the interim, we would take this opportunity to reiterate the deliverability of the sites.To be considered deliverable, sites for housing should be available now, offer a suitablelocation for development now, and be achievable with a realistic prospect that housingwill be delivered on the site within five years.1.4.41 The sites have no planning history of relevance or a history of unimplemented permissionsthat would alter the conclusions that it is now a suitable site. There are not considered tobe any impediments to the sites being phased for potential development commencingwithin the 0 -5 year period.1.4.42 There are no physical limitations or problems such as access, infrastructure, flood risk,hazardous risks, pollution or contamination.1.4.43 Availability is about confirming that it is financially viable to develop. On behalf of Praxis,we can confirm that there are no unexpected financial restrictions that would impact uponthe viability of a housing scheme or that would prohibit development coming throughwithin the early stages of the plan period. To the contrary, we consider there to beopportunity to deliver a high quality residential development early in the plan period,meeting an acute and identified housing need now and maximising the boroughsbrownfield sites.These representations are made on behalf of Praxis in respect of land at Kings Hill. Thefive residential sites have been identified for residential allocation within policy A1 of thedraft Plan and so Praxis wish to register its strong support for all sites inclusion in thePlan. They are sustainable brownfield sites, that are deliverable now, early in the planperiod and can meet an identified housing need now.</t>
   </si>
   <si>
     <t>The proposed removal or alteration to working sites shown in KH3-7will remove work for Kings Hill residents and if they are made into livingaccomodation will cause problems for current residents whose housesmay reduce in value being near to these sites.</t>
   </si>
   <si>
     <t xml:space="preserve">We have lived in Kings Hill for approximately 20 years.  The expansion of the development over that period has been excessive and this local plan continues to put pressure on the village status of Kings Hill (and instead being subsumed by spreading urbanisation) and all aspects of our lives. The impact on all infrastructure should of course be considered carefully and acted upon before the further building of properties within and in the vicinity of Kings Hill that is envisaged in the Regulation 18 plan.Car Parking at West Malling Train Station: One significant aspect to us: when we first moved to Kings Hill it was possible to park at the railway station and to use the shuttle bus service that was in operation. We are now in a position that the shuttle service has been withdrawn and we cannot always park at the station due to it being full. This has a significant impact as the lack of reliable parking can make the use of train services in practice unavailable and we have to use the car for long journeys or abandon the journey. For a commuter belt location this is unacceptable.  We believe that TMBC needs to ensure that commitments to the provision of sufficient car parking/bus services at reasonable parking/travel rates are conditions before the granting of planning permissions for more properties within and in the vicinity of Kings Hill, and that the funding for such should be secured from the developers wherever possible.   </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>The consideration to build 1200 plus houses on Kings Hill should not bebegun until the following items are improved.The roadway (A228) must be enlarged to be 2 lanes in each directionfrom King Hill roundabout to the Seven Mile lane roundabout atMereworth.This will allow easy access and egress from Kings Hill at alltimes of the day, at present the highway is often blocked by static traffic.. The available parking at West Malling station is currently inadequetand should be expanded to cope with the proposed increase inpopulation within the current houses and those detailed in theexpansion.The transport facilities (Buses).to and from the station has beencurtailed and should be re-instated and improved.The doctors surgery is barely able to cope with the current Kings Hillresidents and others from West Malling and other locations. The surgerybuilding should be enhanced and additional staff allocated before theprovision of additional housing.The current sewage pipework on Kings Hill is not currently sufficientand leaks and discharges (flooding) are often seen .The constant expansion of Kings Hill impacts on wildlife removingthere current habitats.In addition the expansion is having an impact on the village characterof the areaIt is clear that the proposed expansion of Kings Hill with 1200 newhouses cannot and will not be achieved within the required time framedue to insufficent trained and competent builders as has been shown inthis area where building works have had to stop. Only 450 houses onavarage have been built over the years as shown on the graphdisplayed at the meeting held at the Parish Council Office.There appears to be no forward planning to introduce manufacturingor trade facilities in this area to increase the work opportunities foryoung school leavers forcing them to travel to seek employment.The houses built on phase 2 and 3 and likely to be on other areashave insufficient parking facilities, garages built are to small for currentcars and although some have car ports , if you have a 4 bedroom houseand have children over time the children will also have cars whichcurrently are placed on the street blocking emergency vehiclesHaving had to report a large number of manhole covers sinking andin urgent need of repair for motorists and cyclists the repair time isextensive by Kent County Council which needs urgent action.</t>
   </si>
   <si>
     <t>The consideration to build 1200 plus houses on Kings Hill should not be begun until the following items are improved.1.The roadway (A228) must be enlarged to be 2 lanes in each direction from King Hill roundabout to the Seven Mile lane roundabout at Mereworth.This will allow easy access and egress from Kings Hill at all times of the day, at present the highway is often blocked by static traffic.2.The available parking at West Malling station is currently inadequet and should be expanded to cope with the proposed increase in population within the current houses and those detailed in the expansion.3.The transport facilities (Buses).to and from the station has been curtailed and should be re-instated and improved.4.The doctors surgery is barely able to cope with the current Kings Hill residents and others from West Malling and other locations.The surgery building should be enhanced and additional staff allocated before the provision of additional housing.6.The proposed removal or alteration to working sites shown in KH3-7 will remove work for Kings Hill residents and if they are made into living accomodation will cause problems for current residents whose houses may reduce in value being near to these sites.9.The current sewage pipework on Kings Hill is not currently sufficient and leaks and discharges (flooding) are often seen .The constant expansion of Kings Hill impacts on wildlife removing there current habitats.In addition the expansion is having an impact on the village characterof the area It is clear that the proposed expansion of Kings Hill with 1200 new houses cannot and will not be achieved within the required time frame due to insufficent trained and competent builders as has been shown in this area where building works have had to stop.Only 450 houses on avarage have been built over the years as shown on the graph displayed at the meeting held at the Parish Council Office.11.There appears to be no forward planning to introduce manufacturing or trade facilities in this area to increase the work opportunities for young school leavers forcing them to travel to seek employment.12.The houses built on phase 2 and 3 and likely to be on other areas have insufficient parking facilities, garages built are to small for currentcars and although some have car ports , if you have a 4 bedroom house and have children over time the children will also have cars which currently are placed on the street blocking emergency vehiclesHaving had to report a large number of manhole covers sinking and in urgent need of repair for motorists and cyclists the repair time is extensive by Kent County Council which needs urgent action.</t>
+  </si>
+  <si>
+    <t>DHA Planning obo Praxis</t>
+  </si>
+  <si>
+    <t>69bab2227ab2ec4b42ae7e2e</t>
+  </si>
+  <si>
+    <t>See PDF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  1.4.39 As such the capacities and future policy aspirations for all these sites should be based on housing led schemes, with some apartments for appropriate mix and design responses on sites. 1.4.40 In the interim, we would take this opportunity to reiterate the deliverability of the sites. To be considered deliverable, sites for housing should be available now, offer a suitable location for development now, and be achievable with a realistic prospect that housing will be delivered on the site within five years.1.4.41 The sites have no planning history of relevance or a history of unimplemented permissions that would alter the conclusions that it is now a suitable site. There are not considered to be any impediments to the sites being phased for potential development commencing within the 0 -5 year period.1.4.42 There are no physical limitations or problems such as access, infrastructure, flood risk, hazardous risks, pollution or contamination. 1.4.43 Availability is about confirming that it is financially viable to develop. On behalf of Praxis,we can confirm that there are no unexpected financial restrictions that would impact upon the viability of a housing scheme or that would prohibit development coming through within the early stages of the plan period. To the contrary, we consider there to be opportunity to deliver a high quality residential development early in the plan period, meeting an acute and identified housing need now and maximising the boroughsbrownfield sites. 1.4.44 With regards to employment allocations - the Draft Local Plan includes 54,080sqm of proposed Local Plan allocations for employment floor space vs an assessed employment floorspace need of 60,500sqm over 2024-2042. 1.4.45 We comment further on the suggested identified need for this level of office space as part of the evidence base comments below â€“ however notwithstanding this, if requiredPraxis can intensify the remaining office sites under their control. 1.4.46 The majority of the retained office stock on Kings Hill is single story with very low site densities. Further employment space, if a strong identified need and demand for it was identified later in the plan period, could be accommodated by intensifying the remaining office provision. This could be achieved by extending existing buildings up to 3-storeys, or developing smaller units within excess parking areas. 1.5.1 In light of all the evidence base, the Council has allocated all five sites for residential development, for a combined total of 290 dwellings. 1.5.2 The LAA confirms for all the sites â€“ the sites are existing office premises located in Kings Hill. The sites are located in a sustainable settlement. The sites are suitable, available and achievable and proposed for allocation. The sites are available in the short term. Employment Allocations 1.5 RESPONSE TO THE EVIDENCE BASELand Availability Assessment (LAA)Page 12 of 171.5.3 The evidence confirms the sites to be suitable, available and deliverable. We fully support this conclusion. 1.5.4 The Tonbridge and Malling Economy Study Part One (2022) was part of the previous Reg 18 Local Plan Evidence Base. This uses Experian employment forecasts, which anticipate an increase of 12,400 workforce jobs by 2042, of which 3,835 sq ft will be in offices. It goes on to conclude a need for 22,080 sq.m of office space across the Plan period (up to 2040) (paragraph 6.7). 1.5.5 The Tonbridge &amp; Malling Economy Study Update (TMESU) was published in October 2025. This report seeks to update the Councilâ€™s understanding of the future needs for employment land across the borough. 1.5.6 The TMESU anticipates an increase of 13,900 workforce jobs by 2042, of which 4,480 sq ft will be in offices. However, it then goes on to conclude that increase will require the delivery of an additional 60,500 sqm of office space across the plan period (2024-2042). 1.5.7 Praxis disagree with the interpretation of this data due to several reasons.1.5.8 The TMESU suggests that all additional office workers will require very generous office occupancy density of 1:12.5 sq m. In addition, there is an allowance for a void rate of 8% which is considerably ahead of the TMBC long term average of ~5%. These assumptions are based on the guidance on job density ratios produced by the former Homes and Communities Agency (HCA) in 2015. 1.5.9 The Covid-19 pandemic has fundamentally changed the way businesses use office space. The 2015 HCA report is significantly dated and cannot be considered valid evidence. The vast majority of businesses have decreased their office space requirements, resulting in considerably higher vacancy levels in TMBC. Put simply, job creation does not necessarily require additional office space.1.5.10 This point can be proved by reviewing the last five years. The Experian report provides a graph of workforce job growth in TMBC since 2020. Tonbridge &amp; Malling Economy Study Future office space requirements:Page 13 of 171.5.11 Total workforce numbers have grown from c.72k to c.78k since 2020. This is approximately 50% of the anticipated growth until 2042. However, the resulting impact on the office market completely counteracts the reports advice. 1.5.12 As stated in the TMESU:â€¢ The impact of the Covid-19 pandemic in accelerating the trend toward home working continues to dampen demand for office space across the borough(paragraph 4.30).â€¢ As of Q1 2025, 10.7% of the stock of office floorspace in the Tonbridge &amp; Malling submarket was recorded as available/vacant. The highest on record (paragraph 5.20).â€¢ Annual net absorption has been consistently negative since 2020, reaching an historic low of -9,200 sq.m in 2023 and -3,600 sq.m in 2024. For reference, four out of the previous five years (2015-2019) saw positive net absorption (paragraph 4.35).â€¢ Scenario 2 (Development Trends) considers both the demand indicated by past trends in net absorption and the effect of the potential latent demand in the office, industrial and distribution sectors. Table 5.6 shows for office a net absorption rateof -10,800sqm, a latent demand for -230sqm and a total requirement of -11,000sqm (paragraph 5.29).â€¢ The subsequent high inflation and high financing costs experienced over the course of 2022 and 2023 saw the volume of new office lettings fall to historically low levels in Tonbridge &amp; Malling, but with initial signs of recovery toward the latter half of 2023, however leasing activity did not continue to recover in 2024(paragraph 4.30).â€¢ Market asking rents have plateaued over the course of 2023 and 2024 with negative year-on-year rental growth recorded since Q3 2024 (paragraph 4.28).Page 14 of 17â€¢ For office stock vacancy rates - between 2015 and early 2023, the office vacancy rate fluctuated between 3% and 6%. However, the rate increased dramatically in the last quarter of 2023, reaching 9.4% before peaking at 12.5% in Q3 2024(paragraph 4.38). 1.5.13 Despite the growth in workforce numbers, demand for office space has considerably fallen through this period. The TMESU suggestion of an additional 60,500 sq m of office space is grossly overstated. Based on the evidence of the last 5 years it is not clear that any additional floorspace is required. 1.5.14 Quality is one of the principal issues with the current office stock in Kings Hill and the need is for Grade A space. 1.5.15 The TMESU at paragraph 4.26 and confirms:1.5.16 There are no Grade A offices in Tonbridge and Malling, including Kings Hill where the majority of stock is over 25 years old and unsuitable for modern occupiers. The previous Tonbridge and Malling Economy Study Part One (August 2022) sets out at paragraph 4.26 that Kings Hill stock dates back to 1996. As such, the district is failing to capture 80% of office leasing demand.1.5.17 Since 2020, the following occupiers have vacated Kings Hill, totalling over 200,000 sq ft:Demand for Grade A spaceâ€¢ Over the last five years, market activity has focused on â€˜Grade Aâ€™ stockâ€¢ In Greater London and the South East 80% of take-up was for Grade Aâ€¢ Firms seek high quality spaces to attract staff, welcome clients and meet growing Environmental, Social and Governance (ESG) requirementsâ€¢ No offices in Tonbridge &amp; Malling are rated 4 or 5 stars in terms of quality by CoStar. â€¢ Capitaâ€¢ Stroma Buildings Controlâ€¢ Clarion Housing Page 15 of 17â€¢ Kimerley Clarkâ€¢ Focus Groupâ€¢ Mediatekâ€¢ Serious Organised Crime Agencyâ€¢ ADTâ€¢ Commaâ€¢ Barclaysâ€¢ Moove1.5.18 As a result, vacancy rates within the Praxis ownership on Kings Hill are over 55%. With negative net absorption this figure is expected to worsen. 1.5.19 As evidenced by the TMESU, the market urgently needs to deliver Grade A office space to retain existing and attract new businesses. This includes the target growth sectors including: â€˜key sector growth within modern economy sectors, including laboratories, digital infrastructure and logisticsâ€™ all of which could be suitable for Kings Hill.1.5.20 Since rents are falling and vacancy is high, there is no viability to deliver new office space on Kings Hill. Office rents are currently at c.Â£25psf, whilst new build requires rents of Â£50psf+.1.5.21 The Praxis vision is therefore to refurbish the existing buildings to Grade A standard;however this relies on the reduction of vacancy rates on the park. Based on the current void rates Praxis will be unable to secure the investment needed to deliver the next phases of this strategy. The resultant investment values will simply be too low to support the costs.1.5.22 Kings Hill is currently oversupplied by the wrong type of office space. The proposed Praxis vision and strategy will deliver over 250,000 sq ft of Grade A office space to TMBC and meet the required housing needs through the development of the allocated five sites. 1.6.1 TMBC is currently seeking views on a further â€˜Regulation 18â€™ Draft Local Plan as part of the ongoing plan making process. 1.6.2 These representations are made on behalf of Praxis in respect of land at Kings Hill. The five residential sites have been identified for residential allocation within policy A1 of the draft Plan and so Praxis wish to register its strong support for all sites inclusion in the Plan. They are sustainable brownfield sites, that are deliverable now, early in the plan period and can meet an identified housing need now. 1.6.3 Notwithstanding the comments in respect of office need, in the interests of helping to secure a positive outcome at examination, Praxis also promotes the remaining parts of their portfolio for future office intensification if required and provides commentary on general matters of soundness that may need to be remedied to ensure safe passage through independent examination.1.6.4 The overall Praxis strategy at Kings Hill will: 1.6 SUMMARY AND CONCLUSIONâ€¢ Prioritise and make efficient use of sustainable brownfield sites for residential development, which is a key objective of policy SP1. Page 16 of 17â€¢ Strengthen Kings Hillâ€™s role as a viable employment location by providing enhanced, Grade A office space.â€¢ Ensure Kings Hill continues to succeed and evolve in line with changing economic </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
-      <scheme val="minor"/>
-[...5 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -684,51 +714,51 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4EC63D91-B527-41A3-B5CC-FA9AAA2A6DDC}">
   <dimension ref="A1:F9"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="20.77734375" style="2" customWidth="1"/>
     <col min="5" max="5" width="75.77734375" style="2" customWidth="1"/>
     <col min="6" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>44</v>
       </c>
       <c r="E1" s="4" t="s">
@@ -1152,308 +1182,342 @@
       </c>
       <c r="E4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="ntoFSShZmsf6GefZPnQGxtn6DC8Dchl51Mn2+cDxjZzfgAZhVI8oFnLyLaUBfJBonFQZn1/icTxN6HARngsK4A==" saltValue="nlTkbwtmf+rjyaL5OhzWkA==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
   <autoFilter ref="A1:E1" xr:uid="{47C57D6B-EC50-4522-98AE-615EDCC5F8D9}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21F072C7-2CCE-44F9-B10C-D7CDF4DD79E0}">
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="4" width="20.77734375" style="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="8.88671875" style="9"/>
+    <col min="1" max="4" width="20.77734375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="75.77734375" style="2" customWidth="1"/>
+    <col min="6" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="27.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+      <c r="A1" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="11" t="s">
+      <c r="B1" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="C1" s="11" t="s">
+      <c r="C1" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="D1" s="11" t="s">
+      <c r="D1" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="E1" s="11" t="s">
+      <c r="E1" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="F1" s="8"/>
+      <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" ht="27.6" x14ac:dyDescent="0.3">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="12" t="s">
+      <c r="B2" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="12" t="s">
+      <c r="C2" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D2" s="12" t="s">
+      <c r="D2" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="E2" s="12" t="s">
+      <c r="E2" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="F2" s="10"/>
+      <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:6" ht="151.80000000000001" x14ac:dyDescent="0.3">
-      <c r="A3" s="12" t="s">
+      <c r="A3" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="12" t="s">
+      <c r="B3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="12" t="s">
+      <c r="D3" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="12" t="s">
+      <c r="E3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F3" s="10"/>
+      <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="82.8" x14ac:dyDescent="0.3">
-      <c r="A4" s="12" t="s">
+      <c r="A4" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="12" t="s">
-[...3 lines deleted...]
-      <c r="D4" s="12" t="s">
+      <c r="B4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="E4" s="12" t="s">
+      <c r="E4" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="F4" s="10"/>
+      <c r="F4" s="3"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="9poRmWucaWEUIHibnp6P8rnrTyJ3O1oxjNkqe5vaPPkoqtJmIzVOHD5gPwL7onPG4TunJWdxYc18G3Y0R25fOA==" saltValue="YTVxTPccXCRc8W3cw+xorA==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
   <autoFilter ref="A1:E1" xr:uid="{21F072C7-2CCE-44F9-B10C-D7CDF4DD79E0}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5E313A8-4DA9-4E85-AB24-2EB0A897AD0C}">
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:G11"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="E2" sqref="E2"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="4" width="20.77734375" style="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="8.88671875" style="9"/>
+    <col min="1" max="4" width="20.77734375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="75.77734375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="8.88671875" style="2"/>
+    <col min="7" max="7" width="83.44140625" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="27.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:7" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="11" t="s">
+      <c r="B1" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="C1" s="11" t="s">
+      <c r="C1" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="D1" s="11" t="s">
+      <c r="D1" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="E1" s="11" t="s">
+      <c r="E1" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="F1" s="8"/>
-[...2 lines deleted...]
-      <c r="A2" s="12" t="s">
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" ht="409.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="12" t="s">
+      <c r="B2" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C2" s="12"/>
-      <c r="D2" s="12" t="s">
+      <c r="C2" s="5"/>
+      <c r="D2" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="E2" s="12" t="s">
+      <c r="E2" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="F2" s="10"/>
-[...2 lines deleted...]
-      <c r="A3" s="12" t="s">
+      <c r="F2" s="3"/>
+    </row>
+    <row r="3" spans="1:7" ht="165.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="12" t="s">
+      <c r="B3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D3" s="12" t="s">
+      <c r="D3" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E3" s="12" t="s">
+      <c r="E3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F3" s="10"/>
-[...2 lines deleted...]
-      <c r="A4" s="12" t="s">
+      <c r="F3" s="3"/>
+    </row>
+    <row r="4" spans="1:7" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="A4" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="12" t="s">
+      <c r="B4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E4" s="12" t="s">
+      <c r="E4" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="F4" s="10"/>
-[...2 lines deleted...]
-      <c r="A5" s="12" t="s">
+      <c r="F4" s="3"/>
+    </row>
+    <row r="5" spans="1:7" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="12" t="s">
+      <c r="B5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="D5" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="E5" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="F5" s="10"/>
-[...2 lines deleted...]
-      <c r="A6" s="12" t="s">
+      <c r="F5" s="3"/>
+    </row>
+    <row r="6" spans="1:7" ht="207" x14ac:dyDescent="0.3">
+      <c r="A6" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="12" t="s">
+      <c r="B6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D6" s="12" t="s">
+      <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="12" t="s">
+      <c r="E6" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="F6" s="10"/>
-[...2 lines deleted...]
-      <c r="A7" s="12" t="s">
+      <c r="F6" s="3"/>
+    </row>
+    <row r="7" spans="1:7" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="12" t="s">
+      <c r="B7" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D7" s="12" t="s">
+      <c r="D7" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="12" t="s">
+      <c r="E7" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="F7" s="10"/>
-[...2 lines deleted...]
-      <c r="A8" s="12" t="s">
+      <c r="F7" s="3"/>
+    </row>
+    <row r="8" spans="1:7" ht="358.8" x14ac:dyDescent="0.3">
+      <c r="A8" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="12" t="s">
+      <c r="B8" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D8" s="12" t="s">
+      <c r="D8" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E8" s="12" t="s">
+      <c r="E8" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="F8" s="10"/>
-[...2 lines deleted...]
-      <c r="A9" s="12" t="s">
+      <c r="F8" s="3"/>
+    </row>
+    <row r="9" spans="1:7" ht="400.2" x14ac:dyDescent="0.3">
+      <c r="A9" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="12" t="s">
-[...3 lines deleted...]
-      <c r="D9" s="12" t="s">
+      <c r="B9" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="8"/>
+      <c r="D9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E9" s="12" t="s">
+      <c r="E9" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="F9" s="10"/>
+      <c r="F9" s="3"/>
+    </row>
+    <row r="10" spans="1:7" ht="409.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+    </row>
+    <row r="11" spans="1:7" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="5"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F11" s="9"/>
+      <c r="G11" s="9"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="tmUCn7wtaQkD7pRhRkp8WwUTapNadE3RkeEI0zm0Z++F7LY9gCqf9coA4PAtjQ+S6VGz/jHbNfkJj44MoRUOtQ==" saltValue="2XlvBxnC2FtlvOZFRykHdg==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="H1Rt8ExE8PR7MiDCsaN/ksWvaYX1fC+JT7b3R//uwFaSufq9P16jojjVna69yBCMVD5Aa51PWV4Mex2bh/cL2Q==" saltValue="gEh6SHJ0oCMvhKIAUXah3g==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
   <autoFilter ref="A1:E1" xr:uid="{F5E313A8-4DA9-4E85-AB24-2EB0A897AD0C}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>KH3</vt:lpstr>
       <vt:lpstr>KH4</vt:lpstr>
       <vt:lpstr>KH5</vt:lpstr>