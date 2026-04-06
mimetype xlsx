--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Share\Templates\Alexine For Upload\To be re uploaded\Alexine has done these\Housing\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Planning\policy\0.0 - Local Plan New NPPF 2024\Consultation\HPSSC Reg 18 reporting\Final responses for committee\For Matt to upload\Updates for upload\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{47C4A6D3-0C90-4ACD-9CD5-342813F95D0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CCB54E2A-4825-4CCE-8EA6-B1652A8FF93C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8808" yWindow="360" windowWidth="13176" windowHeight="11760" xr2:uid="{D49BF709-9882-47AE-854A-1AF45E9CCA5E}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{D49BF709-9882-47AE-854A-1AF45E9CCA5E}"/>
   </bookViews>
   <sheets>
     <sheet name="Question 57 and 93" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Question 57 and 93'!$A$1:$C$124</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="248">
   <si>
     <t>Respondent ID</t>
   </si>
   <si>
     <t>6967be3ddd5324d3b42701cc</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>DHA Planning obo Fernham Homes Operations Ltd</t>
   </si>
   <si>
     <t>69858d11bd5c251b48f02e1c</t>
   </si>
   <si>
     <t>Barrat David Wilson Homes</t>
   </si>
   <si>
     <t>6984c3324c82821cbbf76c85</t>
   </si>
   <si>
     <t>TWBC recognises the high level of affordable housing need of 11,646 across the Local Plan period and that TMBC indicates that delivering this as 647 affordable dwellings on an annual basis is unlikely to be achievable. TWBC supports the general thrust of this policy and the inclusion of an Affordable Housing Statement with a useful checklist, but considers that further requirements should be included relating to the timing of on-site provision, and to provide further guidelines on details required to support exceptional circumstances e.g. inclusion of examples of exceptional circumstances and alternative provision if full on site provision cannot be provided.</t>
   </si>
   <si>
@@ -770,145 +770,209 @@
     <t>The Council’s affordable housing position (Policy H2) is informed by the Local Plan Interim Viability Assessment (October 2025). The SHMA points to an acute need for affordable housing in the borough, with average house prices currently 11.23 times average earnings (highest in the region). Paragraph 7.101 states that “the Council should maximise the delivery of such housing at every opportunity”.Strategic sites present the best opportunity to deliver affordable housing at scale. The quantum of development and potential multiple fronts means that affordable homes can come forward more steadily than with smaller sites. However, there is a need to recognise that sales values vary considerably across the Borough. The Council’s evidence base (Local Plan Viability Assessment) has been reviewed by Savills, acting for Hallam Land. Savills note that Table 6.3.1 of the Assessment is instructive in illustrating how larger sites between 1,000 and 2,000 units are incapable of supporting 50% Affordable Housing at any level of Benchmark Land Value (Tables 3&amp;4) where values are £4,275 per square metre or less. Indeed, only two scenarios of 100% houses for schemes over 1,000 units produces more than 30% Affordable Housing under those value assumptions. Savills’s analysis indicates that some assumptions will need to be revisited. Current values for market housing around Snodland are closer to £4,000 per square metre, and so are materially lower than those assumed in the assessment. The Viability Assessment allows for 11,000 per plot for s106 costs whereas recent evidence within TMBC and surrounding boroughs (taken from s106 agreements on permitted sites) suggests that £25,000 per plot is a more realistic figure to adopt. Finally, the allowance for strategic infrastructure adopted in the Viability Assessment is “at the lower end of the range” of “£31,027 - £41,978” per plot. Preliminary cost planning undertaken by Brookbanks on behalf of Hallam indicates additional plot costs which are materially above the base construction costs assumed.Taken together, these factors reinforce the view expressed in the Council’s evidence that 50% affordable housing is an unrealistic expectation on strategic sites, including Holborough Quarry. The Viability Assessment therefore recognises that the Government’s aspiration for grey belt land to deliver 50% affordable housing will present challenges in those parts of the Borough which exhibit the lower residential sales values. The necessity for the release of Green Belt land to meet housing needs demonstrates a need to ensure that viability does not adversely impact on the deliverability of sites crucial to meeting overall needs, and whilst grey belt land should be sequentially preferred to other green belt release sites, there will be a need to balance the ability to meet the need for housing with the proportions of affordable housing to be delivered. It is of note that Medway Council, the neighbouring authority to the northeast, consider that 30% affordable housing provision is a more realistic target in this location having progressed their draft local plan to a greater extent than TMBC.As previously highlighted, draft allocation SN1 has the potential to deliver 1,300 new homes in one of the most sustainable locations in the borough. The release of the proposed allocated land, as well as wider Holborough Quarry site should Tonbridge and Malling require it to meet future growth needs, from the Green Belt unlocks the opportunity to deliver significant levels of affordable housing to help address existing affordability issues in the borough. This in turn supports absorption rates, with the Housing Delivery Study stating that there is typically “higher housing delivery on greenfield sites, those in areas with more acute affordability pressures and higher levels of affordable housing”.</t>
   </si>
   <si>
     <t>The Strategic Housing Market Assessment (SHMA) identified a need for the Council to provide 647 affordable homes per annum.1.3.25Policy H2 seeks to deliver this affordable housing provision through ensuring developments that include residential uses (including C2 and permanent caravan sites) to deliver 40% affordable housing on-site. This includes proposals over 10 dwellings, over 6 in National Landscapes, or where the sites provide 0.5 hectares or more of developable area. The policy also sets a required mix of affordable housing provision being 50% social rent, 30% affordable rent and 20% intermediate accommodation.1.3.26The Council’s Spatial Strategic Topic Paper highlights that this provision of affordable housing will not be achievable and is included only to demonstrate their exceptional affordable housing need.1.3.27It is disappointing that the Council will not be able to provide sufficient affordable housing for its residents however it highlights, similar to surrounding authorities, that there is persistently a shortfall of affordable housing provision, particularly in social rent and intermediate tenures.</t>
   </si>
   <si>
     <t>Wealden Land Ltd supports Policy H2 and its objective of securing a meaningful proportion ofaffordable housing as part of new residential development, reflecting the acute affordabilitypressures identified in the Strategic Housing Market Assessment and the borough’slongstanding under delivery of affordable homes.3.4.7 We agree with the policy’s emphasis on ensuring that affordable housing is well integrated withindevelopment layouts and is visually indistinguishable from market housing. This is consistentwith national policy and good design practice, and supports the creation of cohesive, inclusiveneighbourhoods rather than fragmented or segregated forms of development.3.4.8 However, while affordable housing should be distributed across sites in a manner that promotesintegration, it is important that the policy also recognises the practical requirements of deliveryand long term management. In Wealden Land Ltd.’s experience, Registered Providers oftenprefer a degree of clustering of affordable homes, particularly on small and medium sized sites,to enable efficient management, maintenance and stewardship of the units over time. A rigidrequirement for full pepper potting can, in some circumstances, undermine deliverability orreduce Registered Provider interest, which in turn can delay delivery.3.4.9 Accordingly, Policy H2 should be applied with an appropriate degree of flexibility, allowing thedetailed disposition of affordable housing to be informed through the design process anddiscussions with Registered Providers. This would ensure that affordable housing is both wellintegrated in design terms and capable of being effectively managed, supporting the timelydelivery of homes and the long term success of developments.</t>
   </si>
   <si>
     <t>Whilst Fernham Homes does not object to the overall aims of this policy, we object to the current of the Policy as currently drafted.6.19.2Part (1) of the Policy states that 40% affordable housing will also be required on (b) proposals of six or more units within a NL. The Local Plan Viability Assessment (2025) suggests at paragraph 7.2, that for small sites, this should be in the form of a financial contribution. As TMBC will be aware, it is unlikely that Registered Providers will take on such a small number of affordable units, so a financial contribution would be more appropriate. The Policy as currently worded, does not allow for this, and should be updated accordingly.6.19.3With regard to Part (4) we would object to the tenure split as currently proposed. It is important that in order to be effective (and therefore sound), policies are flexible to allow developments to deliver in light of different market conditions. There is an acute affordable housing need in TMBC and providing firm requirements on affordable housing delivery is ultimately going to stifle development. As highlighted by the post-amble to Policy H2 (paragraph 10.24), there is now strong evidence for the provision of First Homes or Discounted Market Sales Housing, therefore in line with the Plan evidence the priority for low-cost home ownership within TMBC should not be entirely focused on shared ownership. We suggest further flexibility is incorporated as required.6.19.4Part (7) and Part (8) of the Policy is repetitive in referring to a viability review and an overage clause, which effectively form the same function. Paragraph 009 of National Planning Practice Guidance clearly states that “plans should set out circumstances where review mechanisms may be appropriate, as well as clear process and terms of engagement regarding how and when viability will be reassessed over the lifetime of the development...”.6.19.5Part (8) of the Policy states that “developers will be required to enter into an agreement that allows affordable housing contributions to be made in the future should higher levels become viable through an overage clause”. Any future provision should be subject to a cap equivalent to a policy compliant level of affordable housing.6.19.6We would also query whether application of a viability review for schemes of 10 or more dwellings, places unnecessary burden on developers.6.19.7We would suggest the wording of Parts (7) and (8) of the policy are amended as follows:“(7) In the exceptional circumstances where it is not viable to deliver affordable housing onsite, then either off-site serviced plots or a commuted sum in lieu of on-site delivery for the same number of units will be required. Viability will be subject to an independent assessment at the applicants cost. All proposals required to submit evidence of viability will be subject to viability reviews. Should viability improve prior to completion then affordable housing contribution would change accordingly.(8) Where a lower percentage of affordable housing is agreed on viability grounds, developers will be required to enter into an legal agreement which requires a viability review to ensure that affordable housing delivery is maximised (up to a policy compliant level), as a result of any future improvement in viability. that allows affordable housing contributions to be made in the future should higher levels become viable through an overage clause. The council will require viability to be re-appraised on subsequent phases of larger schemes of 10 units or more.”6.19.8It is imperative to note the affordable housing market failure, particularly over the past two years, which has resulted in significantly reduced capacity of Registered Providers (RPs) to take on affordable homes due to funding constraints, the refurbishment of existing sites, rent caps, and changes to grant funding. The result of this is the delivery of market housing has stalled due to many of these developments being reliant on RPs acquiring the associated affordable housing component. In the absence of a solution to this housing delivery crisis, the only way developers such as Fernham Homes have been able to secure the delivery of affordable housing, is through flexibility in tenure requirements. As noted above, in order for a Policy to be effective (i.e. sound) it must be sufficiently to allow developments to deliver in light of different market conditions. There is an acute affordable housing need in TMBC and providing firm requirements on affordable housing delivery is ultimately going to stifle development. There must be an acceptance through the Local Plan that deviations from a preferred mix may be appropriate and should not be subject to extensive evidence: particularly in the current climate.</t>
   </si>
   <si>
     <t>Whilst Fernham Homes does not object to the overall aims of this policy, we objectto the current of the Policy as currently drafted.6.19.2 Part (1) of the Policy states that 40% affordable housing will also be required on(b) proposals of six or more units within a NL. The Local Plan Viability Assessment(2025) suggests at paragraph 7.2, that for small sites, this should be in the formof a financial contribution. As TMBC will be aware, it is unlikely that RegisteredProviders will take on such a small number of affordable units, so a financialcontribution would be more appropriate. The Policy as currently worded, does notallow for this, and should be updated accordingly.6.19.3 With regard to Part (4) we would object to the tenure split as currently proposed.It is important that in order to be effective (and therefore sound), policies areflexible to allow developments to deliver in light of different market conditions.There is an acute affordable housing need in TMBC and providing firmrequirements on affordable housing delivery is ultimately going to stifledevelopment. As highlighted by the post-amble to Policy H2 (paragraph 10.24),there is now strong evidence for the provision of First Homes or Discounted MarketSales Housing, therefore in line with the Plan evidence the priority for low-costhome ownership within TMBC should not be entirely focused on shared ownership.We suggest further flexibility is incorporated as required.6.19.4 Part (7) and Part (8) of the Policy is repetitive in referring to a viability review andan overage clause, which effectively form the same function. Paragraph 009 ofNational Planning Practice Guidance clearly states that “plans should set outcircumstances where review mechanisms may be appropriate, as well as clearprocess and terms of engagement regarding how and when viability will bereassessed over the lifetime of the development...”.6.19.5 Part (8) of the Policy states that “developers will be required to enter into anagreement that allows affordable housing contributions to be made in the futureshould higher levels become viable through an overage clause”. Any futureprovision should be subject to a cap equivalent to a policy compliant level ofaffordable housing.6.19.6 We would also query whether application of a viability review for schemes of 10or more dwellings, places unnecessary burden on developers.6.19.7 We would suggest the wording of Parts (7) and (8) of the policy are amended asfollows:“(7) In the exceptional circumstances where it is not viable to deliveraffordable housing onsite, then either off-site serviced plots or a commutedsum in lieu of on-site delivery for the same number of units will be required.Viability will be subject to an independent assessment at the applicants cost.All proposals required to submit evidence of viability will be subject toviability reviews. Should viability improve prior to completion thenaffordable housing contribution would change accordingly.(8) Where a lower percentage of affordable housing is agreed on viabilitygrounds, developers will be required to enter into an legal agreement whichrequires a viability review to ensure that affordable housing delivery ismaximised (up to a policy compliant level), as a result of any futureimprovement in viability. that allows affordable housing contributions to bemade in the future should higher levels become viable through an overageclause. The council will require viability to be re-appraised on subsequentphases of larger schemes of 10 units or more.”6.19.8 It is imperative to note the affordable housing market failure, particularly over thepast two years, which has resulted in significantly reduced capacity of RegisteredProviders (RPs) to take on affordable homes due to funding constraints, therefurbishment of existing sites, rent caps, and changes to grant funding. The resultof this is the delivery of market housing has stalled due to many of thesedevelopments being reliant on RPs acquiring the associated affordable housingcomponent. In the absence of a solution to this housing delivery crisis, the onlyway developers such as Fernham Homes have been able to secure the delivery ofaffordable housing, is through flexibility in tenure requirements. As noted above,in order for a Policy to be effective (i.e. sound) it must be sufficiently to allowdevelopments to deliver in light of different market conditions. There is an acuteaffordable housing need in TMBC and providing firm requirements on affordable housing delivery is ultimately going to stifle development. There must be anacceptance through the Local Plan that deviations from a preferred mix may beappropriate and should not be subject to extensive evidence: particularly in thecurrent climate.</t>
   </si>
   <si>
     <t>EPPC maintains that the proposed site allocations within the Green Belt are inappropriate. East Peckham is not a suitable location for 50% affordable housing across multiple sites. East Peckham lacks sustainable public transport links resulting in high car dependency. The cost of running one ormultiple cars for a households runs contrary to the likely affordability for families in affordable housing.</t>
   </si>
   <si>
     <t>The concept of Affordable Housing is problematic in the South East where housing costs, both of private rental and purchase, are very high. Thus, the overall strategy of using the 80% of market cost as a definition for affordability does not bring affordability to many who are in local housing need. WMPC strongly supports social rent as the model for affordable housing, while recognising that the ability of Registered Providers to take on such homes is much more limited than in the past. However, this is what is needed and the Local Plan should be a beacon for the Borough in achieving genuinely affordable homes in a difficult environment. We do not agree with developers being able to reduce affordable housing levels in new developments by claiming financial constraints or by providing such housing elsewhere. Our main concern is that genuinely affordable housing locally must be enshrined in the Local Plan to meet local housing need locally. If developers are unable to deliver within stronger constraints, then the development should not proceed.</t>
   </si>
   <si>
     <t xml:space="preserve">Comment </t>
   </si>
   <si>
     <t>Carter Jonas LLP obo *client*</t>
+  </si>
+  <si>
+    <t>The Planning Bureau obo McCarthy Stone and Churchill</t>
+  </si>
+  <si>
+    <t>69bab2837ab2ec4b42ae7e31</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Housing typologies should be robustly assessed separately. It cannot be simply regarded as 
+standard housing. Specialist housing schemes for older people tend to be based around 
+communal facilities and community living and delivered on smaller sites. Older persons housing 
+therefore differs from a standard model of development because as confirmed within the PPG 
+(Paragraph: 010 Reference ID: 63-010-20190626) it generally has additional facilities such as 
+extensive communal areas, such as space to socialise, a wellbeing centre as well as a care 
+service with 24 hour access to support services and staff, meals are also often available. This 
+enables residents to live much more independently than they would otherwise. However, the 
+facilities do take up floorspace which make the viability of such schemes much more finely 
+balanced. 
+Undertaking viability of older persons housing schemes separately would accord with the 
+typology approach detailed in Paragraph: 004 (Reference ID: 10-004-20190509) of the PPG which 
+states that. A typology approach is a process plan makers can follow to ensure that they are 
+creating realistic, deliverable policies based on the type of sites that are likely to come forward for 
+development over the plan period. If housing for older people is not assessed separately to 
+market housing, the delivery of much needed specialised housing for older people may be 
+significantly delayed with protracted discussion about policy areas such as affordable housing 
+policy requirements which are wholly inappropriate when considering such housing need. 
+The Council must therefore ensure that an up-to-date viability assessment is undertaken to 
+inform the future plan. The new viability assessment must include a number of typologies that 
+includes older persons housing and if older persons housing is found to be not viable an 
+exemption must be provided within the plan in order to prevent protracted conversations at the 
+application stage over affordable housing provision and delaying the provision of much needed 
+older persons housing. 
+We advise that by limiting scrutiny of the Local Plan Viability Assessment to exclude older 
+persons deviates away from national guidance and the plan is therefore not considered to not be 
+positively prepared, justified, effective and crucially is not consistent with national policy.
+We would direct the Council towards the Retirement Housing Consortium paper entitled. A 
+briefing note on viability prepared for Retirement Housing Group by Three Dragons, May 2013 
+(updated February 2016 (RHG Briefing Note) available from https://retirementhousinggroup.com/rhg/wp-content/uploads/2017/01/CIL-viabiilty-appraisal-
+issues-RHG-February-2016.pdf. The RHG Briefing Note establishes how sheltered housing and 
+extra care development differs from mainstream housing and looks at the key variables and 
+assumptions that can affect the viability of specialist housing for older people. These key 
+variables include unit size, unit numbers and GIA, non-saleable communal space, empty 
+property costs, external build cost, sales values, build costs, marketing costs and sales periods 
+and significantly variable benchmark land values. 
+Finally, in assessing the specific housing tenure requirements for older persons housing, it is our 
+experience that this will differ from mainstream housing, and it would be inappropriate for the 
+council to apply generic affordable housing targets to older persons housing. This together with 
+viability considerations is likely to necessitate a bespoke affordable housing policy with a 
+reduced requirement. As and when the viability related evidence is prepared, we would like the 
+opportunity to engage in this process to ensure a workable policy is developed. 
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1212,244 +1276,258 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F93B2A5-CDAC-4365-9718-AE21E4393299}">
-  <dimension ref="A1:D124"/>
+  <dimension ref="A1:E125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B5" sqref="B5"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="25.77734375" style="8" customWidth="1"/>
-    <col min="3" max="3" width="75.77734375" style="8" customWidth="1"/>
+    <col min="1" max="2" width="25.77734375" style="11" customWidth="1"/>
+    <col min="3" max="3" width="75.77734375" style="11" customWidth="1"/>
+    <col min="5" max="5" width="8.88671875" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="3" customFormat="1" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" s="3" customFormat="1" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="5" t="s">
         <v>208</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>243</v>
       </c>
       <c r="D1" s="2"/>
-    </row>
-    <row r="2" spans="1:4" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E1" s="10"/>
+    </row>
+    <row r="2" spans="1:5" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>209</v>
       </c>
       <c r="D2" s="1"/>
     </row>
-    <row r="3" spans="1:4" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:5" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D3" s="4"/>
-    </row>
-    <row r="4" spans="1:4" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E3" s="10"/>
+    </row>
+    <row r="4" spans="1:5" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D4" s="4"/>
-    </row>
-    <row r="5" spans="1:4" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E4" s="10"/>
+    </row>
+    <row r="5" spans="1:5" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D5" s="4"/>
-    </row>
-    <row r="6" spans="1:4" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E5" s="10"/>
+    </row>
+    <row r="6" spans="1:5" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>211</v>
       </c>
       <c r="D6" s="4"/>
-    </row>
-    <row r="7" spans="1:4" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E6" s="10"/>
+    </row>
+    <row r="7" spans="1:5" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D7" s="4"/>
-    </row>
-    <row r="8" spans="1:4" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E7" s="10"/>
+    </row>
+    <row r="8" spans="1:5" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D8" s="4"/>
-    </row>
-    <row r="9" spans="1:4" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E8" s="10"/>
+    </row>
+    <row r="9" spans="1:5" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D9" s="4"/>
-    </row>
-    <row r="10" spans="1:4" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E9" s="10"/>
+    </row>
+    <row r="10" spans="1:5" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>215</v>
       </c>
       <c r="D10" s="4"/>
-    </row>
-    <row r="11" spans="1:4" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E10" s="10"/>
+    </row>
+    <row r="11" spans="1:5" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D11" s="4"/>
-    </row>
-    <row r="12" spans="1:4" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E11" s="10"/>
+    </row>
+    <row r="12" spans="1:5" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>217</v>
       </c>
       <c r="D12" s="4"/>
-    </row>
-    <row r="13" spans="1:4" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E12" s="10"/>
+    </row>
+    <row r="13" spans="1:5" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D13" s="4"/>
-    </row>
-    <row r="14" spans="1:4" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E13" s="10"/>
+    </row>
+    <row r="14" spans="1:5" s="3" customFormat="1" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D14" s="4"/>
-    </row>
-    <row r="15" spans="1:4" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E14" s="10"/>
+    </row>
+    <row r="15" spans="1:5" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D15" s="1"/>
     </row>
-    <row r="16" spans="1:4" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D16" s="1"/>
     </row>
     <row r="17" spans="1:4" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D17" s="1"/>
     </row>
     <row r="18" spans="1:4" ht="100.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="6" t="s">
@@ -2627,52 +2705,63 @@
         <v>205</v>
       </c>
     </row>
     <row r="123" spans="1:3" ht="69" x14ac:dyDescent="0.3">
       <c r="A123" s="9" t="s">
         <v>207</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C123" s="9" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="124" spans="1:3" ht="165.6" x14ac:dyDescent="0.3">
       <c r="A124" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="9" t="s">
         <v>242</v>
       </c>
     </row>
+    <row r="125" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
+      <c r="A125" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="B125" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>247</v>
+      </c>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="iNPHurZhchFmHIEEiXEo7LoYqyb563OXzqVu73/LbNn1RfUM2RURFLsuqu0j0couLCC/VIwNA2vM84zeCXKdXw==" saltValue="jyRrLkvHIP+82RP4zBIs8g==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="7NX+M7ciHobuLv7PoEcIOCn6ZnPqODeEmuhmrfSjSWY/NRgxyPcwzmgSjqNqOHoNJYC2QqATRczTIOCbFLmMUw==" saltValue="b6F/hMRijx4R8vrkqATwrw==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
   <autoFilter ref="A1:C124" xr:uid="{5F93B2A5-CDAC-4365-9718-AE21E4393299}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:C125">
     <sortCondition ref="C1:C125"/>
   </sortState>
   <conditionalFormatting sqref="B93:C124">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>LEN(B93)&gt;32000</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>